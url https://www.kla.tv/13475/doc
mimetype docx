--- v0 (2025-12-05)
+++ v1 (2026-09-09)
@@ -1,2606 +1,5819 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="bin" ContentType="image/png"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/_rels/header3.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header2.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image3.png" ContentType="image/png"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R66296d964402433c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb08fdd118164df88f6cc74b55f7669a.psmdcp" Id="Re715f7d7bdce4174" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00E81F93" w:rsidP="00F67ED1" w:rsidRDefault="000023E9">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="false"/>
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4DDE082A" wp14:anchorId="6C1A73EC">
+          <wp:anchor behindDoc="1" distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="11">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>3554095</wp:posOffset>
+              <wp:posOffset>3551555</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-10795</wp:posOffset>
+              <wp:posOffset>53340</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2228400" cy="1382400"/>
-            <wp:effectExtent l="0" t="0" r="635" b="8255"/>
+            <wp:extent cx="2228215" cy="1252855"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="left"/>
-            <wp:docPr id="5" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            <wp:docPr id="1" name="Grafik 5" descr="">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png"/>
+                    <pic:cNvPr id="1" name="Grafik 5" descr="">
+                      <a:hlinkClick r:id="rId3"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2228400" cy="1382400"/>
+                      <a:ext cx="2228215" cy="1252855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C534E6" w:rsidR="00E81F93">
-[...13 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00101F75" w:rsidP="00F67ED1" w:rsidRDefault="00F67ED1">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="false"/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="7627B367" wp14:anchorId="20EB18EB">
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-542607</wp:posOffset>
+              <wp:posOffset>-542290</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-254317</wp:posOffset>
+              <wp:posOffset>-254000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="0" y="0"/>
-[...3 lines deleted...]
-                <wp:lineTo x="0" y="0"/>
+                <wp:start x="-18" y="0"/>
+                <wp:lineTo x="-18" y="20506"/>
+                <wp:lineTo x="20515" y="20506"/>
+                <wp:lineTo x="20515" y="0"/>
+                <wp:lineTo x="-18" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
+                    <pic:cNvPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="381000" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C534E6" w:rsidR="00B9284F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>Krisenvorsorge für Tech-Elite: Wie Gates, Thiel, Musk &amp; Co. sich auf globale Katastrophen vorbereiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="false"/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C534E6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Bunker, Panikräume, unterirdische Schutzanlagen, mehrere Staatsbürgerschaften: Gates, Thiel, Musk &amp; Co. warnen vor zukünftigen Katastrophen und rüsten sich privat im großen Stil für „den Ernstfall“. Mit Hochdruck treibt die mächtige Tech-Elite die technologische Steigerung des Menschen voran und finanziert die Entwicklung von KI. Gleichzeitig befürchtet sie Zustände „apokalyptischen Ausmaßes“ für die daraus erwachsende Welt … wie passt das zusammen? Ein Blick hinter die Kulissen der Männer, die unsere Zukunft kontrollieren wollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Sprecher:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Elon Musk schwelgt in unbegrenztem Überfluss, Mark Zuckerberg träumt von einer Superintelligenz, die sich selbst verbessert. Bill Gates sieht in KI das Wichtigste, was aktuell vor sich geht, und Peter Thiel sieht gar einen „Messias“, einen Retter in KI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Moderatorin:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das ist doch Musik in den Ohren </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">derer, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>immer noch an die Rettung durch globale Tech-Unternehmen glauben. Über den wahren Antrieb dieser Männer schweigen sich zwangsfinanzierte öffentliche Medien jedoch weitestgehend aus. Zum Beispiel, dass Peter Thiel als bekennender Transhumanist und Technokrat den Schlüssel zur „Erlösung“ in Technologie, KI und der technologischen Steigerung des Menschen sieht, dem sogenannten Transhumanismus. Oder wie es Yuval Harari, Berater des WEF, der UN und anderen globalistischen Organisationen ausdrückt: „Wir sind wahrscheinlich eine der letzten Generationen des Homo sapiens. Die Erde wird von Wesen beherrscht, die sich stärker von uns unterscheiden, als wir von den Neandertalern oder von Schimpansen. Wir werden lernen, wie man Körper, Geist und Verstand moduliert.“ … „Aber wir versuchen jetzt, anorganische Wesen zu schaffen, anorganische Lebensformen, Cyborgs, künstliche Intelligenz usw. Wenn wir Erfolg haben – und die Chancen stehen sehr gut, dass wir es schaffen, dann werden wir sehr bald über den biblischen Gott hinauswachsen.“ Hararis Bücher wiederum werden von Bill Gates, Facebook (Meta) und anderen kräftig beworben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>Elon Musk zieht am gleichen Strang. Er „verkauft“ indessen vermeintliche „Heilungswunder“ wie hirnsteuerbare Prothesen. Der tatsächliche Plan dahinter bleibt verdeckt, nämlich die Möglichkeit, Menschen per Hirnschnittstelle mit einem „unfehlbaren Computer“ zu verbinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dazu absolut sehenswert und vertiefend:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ListLabel10"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>„Die Akte Peter Thiel und Palantir ─ KI als Manifestation des Antichristen?“</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>Was die eingangs erwähnten Tech-Oligarchen aber auch nicht vernachlässigen, ist, unentwegt vor Katastrophen gigantischen Ausmaßes zu warnen, wie das Online-Nachrichten-Portal Geopolitics Prime berichtet. Wir fassen zusammen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peter Thiel sieht die größte Gefahr der Menschheit, man höre und staune, in einer „totalitären Eine-Welt-Regierung“. Er bezieht sich in seiner „Sorge“ auf das 1997 verfasste Buch „The Sovereign Individual“ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>[Das souveräne Individuum]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eine Art „Weltuntergangsplaner“ oder „Führer für die Zukunft“, wie Thiel es bezeichnet. Darin findet ein Szenario statt, in dem zentralisierte Behörden letztlich zusammenbrechen und in dieser „gestörten“ Neue-Welt-Ordnung nur eine kleine „kognitive Elite“ überlebt. Welche Elite damit wohl gemeint ist?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bill Gates hat Jahrzehnte damit verbracht, vor existenziellen Bedrohungen zu warnen. In einem TED-Interview</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>[Technology, Entertainment, Design - amerikanische Veranstaltungsreihe]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>von 2015 „prophezeite“ er, „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Wenn in den nächsten Jahrzehnten etwas über 10 Mio. Menschen tötet, handelt es sich höchstwahrscheinlich um ein hochinfektiöses Virus und nicht um einen Krieg“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Fünf Jahre später fegte die COVID-19 P(l)andemie über die Erde. 2025 erweiterte Gates die Liste seiner sich anbahnenden Katastrophen auf: Atomkrieg, Bioterrorismus, unkontrollierte KI (!) und gesellschaftliche Polarisierung. Jungen Menschen riet Gates, sie sollten „sehr viel Angst“ vor allen Vieren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In einem Interview mit The New Yorker, 2022, schätzte LinkedIn-Mitbegründer Reid Hoffman, dass mehr als 50 % der Silicon-Valley-Milliardäre irgendeine Form einer „Apokalypse-Versicherung“ erworben haben. „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zu sagen, dass man ein Haus in Neuseeland kauft, ist eine Art Augenzwinkern“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, sagte Hoffman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Die mächtigsten Tech-Milliardäre scheinen sich also auf „Krisen apokalyptischen Ausmaßes“ vorbereiten zu wollen, welche zum Zusammenbruch der bestehenden Welt-Ordnung führen sollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Sprecherin:] Peter Thiel: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sitzt im Lenkungskomitee der Bilderberg-Gruppe, gegründet von Hochgradfreimaurer David Rockefeller und Henry Kissinger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er ist Mitbegründer von Paypal, erster externer Investor bei Facebook und Gründer von Palantir Technologies. Palantir ist das Imperium, das „Big Data“ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>[riesige Datenmengen aus verschiedenen Quellen verknüpfen]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in eine Überwachungswaffe verwandelt hat. Daf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ür unterhält Palantir hunderte von Verträgen mit dem Pentagon, Geheimdiensten und Strafverfolgungsbehörden weltweit. Vielleicht ist Thiel daher auch der methodischste in seinen persönlichen Fluchtplänen. 2011 kaufte er in Neuseeland eine 477 Hektar große Ranch. Er erhielt nach nur 12 Tagen eine Staatsbürgerschaft, eine bemerkenswerte Ausnahme von der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standard-Aufenthaltsvoraussetzung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>von 1.350 Tagen. Sein 4,8 Mio. Dollar Luxus-Anwesen beinhaltet unter anderem versteckte Panikräume. 2015 kaufte Thiel weiteres Land für einen Bunker, offenbar blockierten örtliche Behörden allerdings das Projekt. 2022 beschaffte er sich die maltesische Staatsbürgerschaft. Daneben besitzt er Staatsbürgerschaften für die USA und Deutschland. Die fünfte könnte nun bald am Horizont erscheinen. Dieses Jahr, 2026, kaufte Thiel eine 12 Mio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>.-Dollar-Villa in Argentinien, um geografischen Abstand von den Risiken zu gewinnen, vor denen er öffentlich warnt: einem Atomschlag und einer KI-Apokalypse. Die aktuell drohende 5 %-Milliardärs-Steuer in Kalifornien, seinem aktuellen Sitz, dürfte ihm ebenso missfallen. H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ilfreich an der Stelle ist, dass Argentiniens Präsident Javier Milei die ultraliberale Weltanschauung des Tech-Milliardärs teilt und gewillt ist, die Wirtschaftsinteressen von Silicon Valley im eigenen Land durchzusetzen. Über Argentinien hinaus kaufte Thiel Land im benachbarten Uruguay. Dort plant er, eine Residenz mit erhöhter Sicherheit und Selbstversorgung zu bauen. „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In dem Moment, in dem China Taiwan einnimmt oder Russland Litauen, bin ich in Buenos Aires“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, soll Thiel einem New York Times Bericht zufolge gesagt haben. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>„Es ist gut, einen Plan B für die Zivilisation zu haben.“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ob Peter Thiel wirklich die Zivilisation oder doch nur sich selbst meint?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>Mark Zuckerberg:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="E2D9FF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mitglied bei Alpha Epsilon Pi Fraternity, einer Studentenverbindung mit Ursprung in Freimaurerlogen; Teilnehmer des „Young Global Leaders“-Programm des WEF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Moderatorin:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Der Meta-CEO kaufte 2014 ein weitläufiges Gelände von 700 Hektar für 100 Mio. Dollar in Hawaii, die sog. Koolau-Ranch. Bis 2026 hat er diese auf 2.300 Hektar erweitert und darauf eine Art „Festung“ errichtet, mit mehreren Villen und Baumhäusern, die durch Seilbrücken verbunden sind und natürlich mit jeder Menge Wellness. Gesamtkosten des „Projekts“ werden auf über 300 Mio. Dollar geschätzt. Im Zentrum steht ein 5000 Quadratmeter großer unterirdischer Schutzblock mit autonomer Strom-, Nahrungs- und Wasserversorgung. Der Bunker verfügt über Spezialtüren, eine versteckte Notluke sowie Panikräume. Die Villen verbinden sich mit einem unterirdischen Tunnel. Alle Bauarbeiter wurden gezwungen, strenge Geheimhaltungsvereinbarungen zu unterzeichnen, die es verbieten, über das Projekt zu sprechen. Arbeiter zwischen den verschiedenen Bau-Sektionen durften nicht miteinander kommunizieren. Öffentlich hat Zuckerberg allerdings bestritten, dass das Gelände ein „Weltuntergangsbunker“ sei, er bezeichnete das Projekt stattdessen als „Hurrikanschutz“ und behauptete, das Ganze sei „überproportional“ gewesen. „On top“ unterhält Zuckerberg eine eigene Wagyu- und Angus-Rinderzucht, die er als „das hochwertigste Rindfleisch der Welt“ bezeichnet. Offenbar plant er mit einem Elite-Steak in einem versiegelten Bunker zu dinieren, während die Welt um ihn herum brennt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Sprecherin:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bill Gates: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hochgradfreimaurer und Gründer der Gates Foundation, Mitglied der Freimaurer-Loge Rosa-Stella Ventorum, Mitglied  des Komitee der 300, Teilnehmer der  Bilderberg-Konferenz – initiiert von Hochgradfreimaurer David  Rockefeller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Moderatorin:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Gates Foundation verwandelte Gates in eine Art Schattenstaat mit mehr Einfluss auf Gesundheit, Bildung und Landwirtschaft als die meisten Regierungen weltweit. Seine machiavellistischen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>[skrupellos, berechnend; Täuschung, List und Manipulation nutzend]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aktivitäten verhüllt Gates stets in einer humanitären Sprache, die ihn als heldenhaften Menschenfreund darstellt, der mit seinem astronomisch hohen Vermögen die Welt aus globalen Nöten retten will. Die Realität schreibt allerdings eine andere Geschichte!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Empfehlenswert an dieser Stelle:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ListLabel11"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Bill Gates: Weltdiktator mit dem Profil eines Schwerstverbrechers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Auch Gates macht seine Fluchtpläne: Ron Hubbard, CEO von Atlas Survival Shelters, behauptet, Gates hätte elf Bunker. Dazu eine „Weltuntergangsvorbereitung“ der besonderen Art: Das „Svalbard Global Seed Vault“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ein arktisches Saatgutlager,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das die Ernten der Welt im Fall einer globalen Katastrophe erhalten soll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30 Millionen Dollar hat sich die Gates-Stiftung das Projekt kosten lassen. Gates soll zudem auf all seinen Anwesen geheime Bunker haben. Im US-Bundesstaat Wyoming lässt der Milliardär angeblich neben einem natriumgekühlten Reaktor eine geheime Anlage im Untergrund errichten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Sprecherin:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sam Altman: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Teilnehmer des „Young Global Leaders“-Programm des WEF,  Teilnehmer der Bilderberg-Konferenz in den Jahren 2016, 2022, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Moderatorin:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Der CEO von OpenAI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>verheimlicht seine Vorbereitungen weniger:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Zu seinem Überlebensarsenal gehören Waffen, Gold, Kaliumjodid, Antibiotika, Batterien, Wasser, Gasmasken der israelischen Verteidigungsstreitkräfte und ein großes Stück Land in Big Su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>r an der zentralen Küste Kaliforniens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, zu dem er fliegen könne. Altman bestätigte auch, dass er und Peter Thiel eine Vereinbarung getroffen haben, um im Falle einer globalen Katastrophe nach Neuseeland zu fliehen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Interessant in dem Zusammenhang, dass Sam Altman KI-Skeptiker u.a. als „Trolle“ bezeichnet, wohl wissend, dass gerade OpenAIs KI-Algorithmen die Menschheit tatsächlich bedrohen könnten. Das jüngst ausgebrochene KI-Modell, das offenbar tagelang sein Unwesen trieb, war wohl nur ein Hauch an Vorgeschmack, was hinter stacheldrahtumzäunten KI-Rechenzentren wirklich schlummert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Sprecherin:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>Ilya Sutskever:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Mitbegründer OpenAI, Mitglied der Geheimgesellschaft Royal Society. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wir werden definitiv einen Bunker bauen, bevor wir AGI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>[Artificial General Intelligence / Allgemeine Künstliche Intelligenz oder starke KI]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> freigeben.“ Sutskever</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erklärte, dies sei nötig, um Schlüsselwissenschaftler vor geopolitischem Chaos zu schützen, das der Schaffung von Superintelligenz folgen könnte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="E2D9FF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elon Musk: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Global wirkender Unternehmer, Tech-Mogul, hat mit „Starlink“ ein weltumspannendes verflochtenes 5G-Netz im Weltraum aufgebaut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Moderatorin:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gewohnt größenwahnsinnig will er seinen Überlebensplan nicht im Untergrund versteckt sehen. SpaceX soll ein Raumschiff für eine Marskolonie entwickeln. In 10 Jahren will er „selbst wachsende Städte“ auf dem Mond und zwischen 2045 und 2055 auf dem Mars errichten. Die sechsmonatige Reise sei eine Art natürliche Quarantäne gegen Pandemien und die 4-20-minütige Kommunikationsverzögerung mache es feindlicher KI fast unmöglich, eine Mars-Infrastruktur zu infizieren. Klingt verrü</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ckt, entstammt aber den Visionen, die man schon 1949 in dem Buch „Project Mars: A Technical Tale“ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t>[Projekt Mars: Eine technisches Märchen]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>von Wernher von Braun nachlesen konnt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>enem deutschen Raketenwissenschaftler unter Hitler, der ungeschoren seiner Nazi-Vergangenheit entkam und zum führenden Raketeningenieur der NASA aufstieg; eine Geschichte für sich. Musks bzw. xAI‘s größter öffentlich bekannter Supercomputer der Welt heißt interessanterweise Colossus, genauso wie der Supercomputer in dem 1970 erschienenen Science-Fiction-Thriller „Colossus: The Forbin Project“, der darin die Weltherrschaft übernommen hat. Alles Science-Fiction oder doch sich anbahnende Realität?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Weitere Einblicke hinter die Kulissen:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ListLabel11"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Akte Elon Musk: Ein Blick hinter die PR-Fassade</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Musk, der auch durch massive Subventionen der US-Regierung zum ersten Billionär in der Geschichte der Menschheit wurde, sieht jedenfalls seine Weltraumkolonie-Ambitionen als eine Art „kollektive Lebensversicherung“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Die entscheidende Frage ist jedoch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Bräuchte die Menschheit überhaupt eine solche „Lebensversicherung“, wenn Musk und seine „Milliardärsfreunde“ nicht die Welt plündern, in schwindelerregendem Maß von Krisen und Chaos profitieren und Maschinen bauen würden, die die Menschen eines Tages kontrollieren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sollen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bei all den Bemühungen, sich im Fall einer „Apokalypse“ in Sicherheit zu wähnen, lassen die Äußerungen von Ex-Milliardär Florian Homm aufhorchen. Homm, der selbst einmal im Besitz mehrerer Privatjets, Schlösser, Luxusyachten, 7.000 Quadratmetern Wohnfläche und vielem mehr war, beschreibt seine Situation vor seinem Ausstieg aus der „Sekte“, wie er es nennt, folgendermaßen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="FFF2CC" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[Sprecherin:]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Ich bin unglücklich, ich bin einsam. […] Ich lebe nicht! […] Ich hatte ein verkümmertes Herz. Ich war tot. Und das war Tod. Die Liebe fehlt. Das Gefühl fehlt. […] Dass es keine Freude gibt. Dass es keinen Schmerz gibt. […] Es fehlt die Fähigkeit, eine wirklich profunde Beziehung zu führen, weil man keine zu sich selber hat. […] Die Glocken werden dir schon geläutet, vom Inneren und von Gott.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Moderatorin:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Laut Homm scheint auch Milliardäre das „Läuten der Glocken“ einzuholen, ungeachtet, wie gesichert und versiegelt die Bunkeranlage ist. Wohl erst recht, wenn man so viel auf dem „Kerbholz“ hat wie Gates, Thiel, Musk &amp; Co.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="C8BDFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="C8BDFF" w:val="clear"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Sprecherin:] </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Die Menschheit ist dabei zu erwachen wie nie zuvor. Es wird zu einer Umverteilung all dieser Millionen und Milliarden Dollar kommen – dorthin, wo sie herkommen: zurück zu der bis aufs Letzte ausgequetschten und geschundenen Menschheit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Die unentwegte Verbreitung, Aufdeckung und Verhinderung dieser Machenschaften sind die beste „Apokalypse-Versicherung“, die es gibt!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:spacing w:after="160"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="edit"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...130 lines deleted...]
-        <w:spacing w:after="160"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>von pab./abu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="bf"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C534E6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Quellen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Creative Commons Lizenzen</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.creativecommons.org/licenses/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">Interview Peter Thiel: Palantir, der KI-Gott und das Ende des Menschen - Im Gespräch mit Tariq Hübsch </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=UAct78Gu3S4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Buch: Tahir Chaudhry Tariq Hübsch: Peter Thiel Palantir, der KI-Gott und das Ende des Menschen, Grenzgängerverlag, 1. Auflage 2026</w:t>
+        <w:br/>
+        <w:t>Yuval Harari:</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.kla.tv/YuvalHarari/29370</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Heilungswunder durch hirnsteuerbare Prothese</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.kla.tv/38952</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Vorbereitungen auf Weltuntergang</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.businessinsider.de/panorama/weltuntergang-wie-sich-tech-ceos-mit-bunkern-und-waffen-darauf-vorbereiten/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Hauptteil</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://geopoliticsprime.substack.com/p/apocalypse-insurance-how-tech-oligarchs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.spiegel.de/netzwelt/web/openai-ausgebrochenes-ki-modell-ging-tagelang-unbemerkt-auf-hacker-tour-a-fe0326a8-25f6-4b78-a77d-3aacee6d669f</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.kla.tv/42109</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Apokalypse-Versicherung,</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.newyorker.com/magazine/2017/01/30/doomsday-prep-for-the-super-rich</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Peter Thiel</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.handelsblatt.com/politik/international/peter-thiel-investor-zieht-nach-argentinien-plan-b-fuer-die-zivilisation-02/100229368.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.theguardian.com/world/2017/jun/29/new-zealand-gave-peter-thiel-citizenship-after-spending-just-12-days-there</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.stern.de/wirtschaft/immobilien/-peter-thiel-bekommt-keinen-bunker---gemeinde-verweigert-zustimmung-32647258.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.vanityfair.com/news/2018/02/peter-thiel-new-zealand-estate-panic-room</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.odt.co.nz/otago/queenstown/house-sold-to-reid-linked-firm-qcyqmxme</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.nytimes.com/2022/10/15/technology/peter-thiel-malta-citizenship.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://de.wikipedia.org/wiki/Peter_Thiel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.morgenpost.de/politik/article412140143/peter-thiel-in-argentinien-tech-milliardaer-sucht-offenbar-ein-plan-b-land.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.fr.de/politik/peter-thiel-in-argentinien-ueberwachung-rohstoffe-und-rechenzentren-zr-94315848.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.stern.de/politik/ausland/peter-thiel-zieht-es-nach-argentinien---zu-javier-milei-37473540.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.watson.ch/digital/analyse/281378473-analyse-techmilliardaer-peter-thiel-setzt-sich-nach-argentinien-ab</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.woz.ch/2106/anarchokapitalismus/wahrhaft-souveraen-wird-demnach-sein-wer-keine-steuern-mehr-zahlt</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Javier Milei – Gesetze, die die Macht der Tech-Milliardäre ausbauen</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.surplusmagazin.de/milei-argentinien-thiel-techmilliardare-investitionen-superrigi/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Mark Zuckerberg</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.ksta.de/panorama/mark-zuckerberg-neue-details-ueber-luxus-anwesen-mit-endzeitbunker-3-1245358</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.topagrar.com/panorama/news/nusse-und-bier-so-will-mark-zuckerberg-das-beste-rindfleisch-der-welt-erzeugen-20027010.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.manager-magazin.de/lifestyle/mark-zuckerberg-soll-bunker-auf-hawaii-insel-bauen-lassen-a-cadf002b-03c2-4f60-9fe2-823fd98b1820</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.pravda-tv.com/2026/08/%E2%9A%A0%EF%B8%8F-%F0%9F%93%A2-apokalypse-versicherung-wie-tech-oligarchen-der-von-ihnen-selbst-geschaffenen-zukunft-entkommen-wollen/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.businessinsider.de/panorama/weltuntergang-wie-sich-tech-ceos-mit-bunkern-und-waffen-darauf-vorbereiten/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://x.com/WIRED/status/1735269217572646956</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.wired.com/story/mark-zuckerberg-inside-hawaii-compound/?utm_medium=social&amp;mbid=social_twitter&amp;utm_social-type=owned&amp;utm_source=twitter&amp;utm_brand=wired</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://de.rt.com/nordamerika/190139-teuerster-privatbau-geschichte-mark-zuckerberg/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.watson.ch/digital/leben/309077768-luxus-prepper-mark-zuckerberg-baut-in-hawaii-bunker-fuer-weltuntergang</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Bill Gates, Bunker</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.instagram.com/reel/DVenVpxAWyt/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId40">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.ksta.de/panorama/diese-superreichen-zuckerberg-musk-putin-bezos-gates-thiel-bauen-sich-einen-bunker-milliardaere-4-746825</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.bbc.com/news/technology-31956344</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.gq-magazin.de/lifestyle/artikel/bill-gates-corona-neue-bedrohungen-nach-der-pandemie</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.businessinsider.de/wirtschaft/vor-diesen-vier-dingen-warnt-bill-gates-den-juengeren-generationen/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId44">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.ibtimes.co.uk/billionaires-doomsday-bunkers-elite-preparations-1784052</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId45">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.travelbook.de/natur/umwelt/svalbard-global-seed-vault-bunker</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId46">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.globalresearch.ca/doomsday-seed-vault-in-the-arctic-2/23503</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Elon Musk</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId47">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://medizin-und-technik.industrie.de/technik/forschung/sensor-plus-ki-intuitiver-greifen-mit-der-handprothese/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId48">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.medica.de/de/media-news/erlebniswelten-magazin/physio-tech/intelligente-prothesen-adaptive-steuerung-ki</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId49">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://t3n.de/news/mars-kolonalisierung-elon-musk-siedler-experten-1660918/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId50">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.businessinsider.de/wissenschaft/international-science/experten-warum-musks-plan-den-mars-zu-besiedeln-nicht-realistisch-ist/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId51">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.it-boltwise.de/elon-musks-vision-mars-als-lebensversicherung-der-menschheit.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId52">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.focus.de/panorama/welt/leben-und-ambitionen-reichster-mensch-der-welt-10-fakten-zu-elon-musk_079cf548-3cc8-443d-accf-5780272e1aeb.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Ilya Sutskever</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId53">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://royalsociety.org/people/ilya-sutskever-35834/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:t>Florian Homm, Ex-Milliardär</w:t>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId54">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=mHtI3S1z3Kw</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId55">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=rjpWwFZwClc</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="bf"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Das könnte Sie auch interessieren:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Akte Peter Thiel und Palantir ─ KI als Manifestation des Antichristen?“: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ListLabel13"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.kla.tv/42109</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bill Gates: Weltdiktator mit dem Profil eines Schwerstverbrechers: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ListLabel14"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.kla.tv/27161</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Akte Elon Musk: Ein Blick hinter die PR-Fassade:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ListLabel14"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.kla.tv/38952</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="196" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="196" w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KI: Turbo-Profit- und Machterhaltungstool der Superreichen: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="ListLabel15"/>
+            <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:b/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.kla.tv/42009</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="bf"/>
+        </w:pBdr>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepLines/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:keepNext/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">#KI - Künstliche Intelligenz - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/KI</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">#BillGates - Bill Gates - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/BillGates</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">#PeterThiel - Peter Thiel - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/PeterThiel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">#ElonMusk - Elon Musk - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/ElonMusk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">#MarkZuckerberg - Mark Zuckerberg - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/MarkZuckerberg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">#Transhumanismus - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Transhumanismus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">#Technokratie - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Technokratie</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">#WichtigeVideos - Wichtige Videos - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/WichtigeVideos</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="bf"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
-[...146 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="698817D4" wp14:anchorId="179C7D85">
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="10">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
-            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="831" y="0"/>
-[...8 lines deleted...]
-                <wp:lineTo x="831" y="0"/>
+                <wp:start x="821" y="0"/>
+                <wp:lineTo x="-10" y="1136"/>
+                <wp:lineTo x="-10" y="19438"/>
+                <wp:lineTo x="409" y="21156"/>
+                <wp:lineTo x="821" y="21156"/>
+                <wp:lineTo x="20349" y="21156"/>
+                <wp:lineTo x="21180" y="20007"/>
+                <wp:lineTo x="21180" y="1136"/>
+                <wp:lineTo x="20349" y="0"/>
+                <wp:lineTo x="821" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
+            <wp:docPr id="3" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId69"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
+                    <pic:cNvPr id="3" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+                      <a:hlinkClick r:id="rId69"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId68"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="edit"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Kla.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009779AD" w:rsidR="00FF4982" w:rsidP="00FF4982" w:rsidRDefault="00FF4982">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:start="714" w:hanging="357"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:hanging="357" w:left="714"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>was die Medien nicht verschweigen sollten ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009779AD" w:rsidR="00FF4982" w:rsidP="00FF4982" w:rsidRDefault="00FF4982">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:start="714" w:hanging="357"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:hanging="357" w:left="714"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:start="714" w:hanging="357"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:hanging="357" w:left="714"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId13">
-[...3 lines deleted...]
-            <w:lang w:val="en-US"/>
+      <w:hyperlink r:id="rId70">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="001D6477">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId14">
-        <w:r w:rsidRPr="001D6477">
+      <w:hyperlink r:id="rId71">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.kla.tv/abo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="001D6477" w:rsidRDefault="001D6477">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="bf"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006C4827">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="edit"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sicherheitshinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="00C60E18" w:rsidRDefault="001D6477">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006C4827">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="edit"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
+        <w:br/>
+        <w:t>Klicken Sie hier:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId15">
-        <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
+      <w:hyperlink r:id="rId72">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C60E18" w:rsidP="00C60E18" w:rsidRDefault="00C60E18">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="bf"/>
         </w:pBdr>
-        <w:spacing w:after="120"/>
-        <w:rPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...96 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t xml:space="preserve">Nutzungsrecht:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>Standard-Kla.TV-Lizenz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
+        <w:keepLines/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
-[...4 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+        <w:t xml:space="preserve">Kla.TV produziert alle Sendungen ehrenamtlich und ohne Gewinnabsichten. In der Verbreitung unserer Produkte durch Sie liegt unser einziger Lohn! Mehr unter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="12"/>
+          </w:rPr>
+          <w:t>www.kla.tv/licence</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="even" r:id="rId75"/>
+      <w:headerReference w:type="default" r:id="rId76"/>
+      <w:headerReference w:type="first" r:id="rId77"/>
+      <w:footerReference w:type="even" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="first" r:id="rId80"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="708" w:top="1417" w:footer="708" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
-[...22 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidRPr="00F33FD6" w:rsidR="00F33FD6" w:rsidP="00F33FD6" w:rsidRDefault="00F33FD6">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:pBdr>
-        <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="3"/>
+        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="bf"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...6 lines deleted...]
-      <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:t xml:space="preserve">Krisenvorsorge für Tech-Elite: Wie Gates, Thiel, Musk &amp; Co. sich auf globale Katastrophen vorbereiten  </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE2F5D">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
-        <w:noProof/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE2F5D">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
-        <w:noProof/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="bf"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Krisenvorsorge für Tech-Elite: Wie Gates, Thiel, Musk &amp; Co. sich auf globale Katastrophen vorbereiten  </w:t>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE \* ARABIC </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> / </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES \* ARABIC </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
-      <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
+      <w:tblpPr w:vertAnchor="text" w:horzAnchor="text" w:leftFromText="142" w:rightFromText="142" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
-      <w:tblW w:w="0" w:type="auto"/>
-[...7 lines deleted...]
-      <w:tblLook w:val="04A0"/>
+      <w:tblW w:w="7717" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="006C4827" w:rsidR="00F33FD6" w:rsidTr="00FE2F5D">
+    <w:tr>
+      <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
+            <w:top w:val="nil"/>
             <w:left w:val="nil"/>
-            <w:bottom w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00F67ED1">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="Kopfzeile"/>
-            <w:ind w:start="-57"/>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:ind w:left="-57"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="rId1">
-            <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:hyperlink r:id="rId1">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-US"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>www.kla.tv/13475</w:t>
+              <w:t>www.kla.tv/42362</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">Veröffentlicht: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>05.09.2026</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
-[...10 lines deleted...]
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00CB20A5">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
-        <w:tab w:val="left" w:pos="7995"/>
+        <w:tab w:val="left" w:pos="7995" w:leader="none"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
-        <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="609E0BF8" wp14:anchorId="44A748BB">
+        <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
-          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
-              <wp:start x="0" y="0"/>
-[...3 lines deleted...]
-              <wp:lineTo x="0" y="0"/>
+              <wp:start x="-10" y="0"/>
+              <wp:lineTo x="-10" y="20576"/>
+              <wp:lineTo x="21093" y="20576"/>
+              <wp:lineTo x="21093" y="0"/>
+              <wp:lineTo x="-10" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
+          <wp:docPr id="4" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
+                  <pic:cNvPr id="4" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+                    <a:hlinkClick r:id="rId3"/>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="741045" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tabellenraster"/>
+      <w:tblpPr w:vertAnchor="text" w:horzAnchor="text" w:leftFromText="142" w:rightFromText="142" w:tblpX="92" w:tblpY="1"/>
+      <w:tblOverlap w:val="never"/>
+      <w:tblW w:w="7717" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04a0" w:noHBand="0" w:noVBand="1" w:firstColumn="1" w:lastRow="0" w:lastColumn="0" w:firstRow="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7717"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7717" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:ind w:left="-57"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>Online-Link:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>www.kla.tv/42362</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> | </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:b/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Veröffentlicht: </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+            </w:rPr>
+            <w:t>05.09.2026</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="7995" w:leader="none"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5039995</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-172720</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="741045" cy="539750"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="-10" y="0"/>
+              <wp:lineTo x="-10" y="20576"/>
+              <wp:lineTo x="21093" y="20576"/>
+              <wp:lineTo x="21093" y="0"/>
+              <wp:lineTo x="-10" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="5" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+                    <a:hlinkClick r:id="rId3"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="741045" cy="539750"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="92F424F2">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="è"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="true">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="true">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="true">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="true">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="true">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="true">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="true">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="5760" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="true">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
-[...11 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...49 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:themeFontLang w:val="de-CH" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="true"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Standard" w:default="true">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:default="true">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:styleId="NormaleTabelle" w:default="true">
+  <w:style w:type="character" w:styleId="KopfzeileZchn" w:customStyle="1">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="1">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="1">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr>
+      <w:color w:themeColor="hyperlink" w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="texttitelsize" w:customStyle="1">
+    <w:name w:val="text_titel_size"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e81f93"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="edit" w:customStyle="1">
+    <w:name w:val="edit"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a71903"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift">
+    <w:name w:val="Überschrift"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Noto Sans Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis">
+    <w:name w:val="Verzeichnis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopf-Fuzeile">
+    <w:name w:val="Kopf-/Fußzeile"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ff4982"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rahmeninhalt">
+    <w:name w:val="Rahmeninhalt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="KeineListe" w:default="1">
+    <w:name w:val="Keine Liste"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="KeineListe" w:default="true">
-[...89 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F33FD6"/>
+    <w:rsid w:val="00f33fd6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="texttitelsize" w:customStyle="true">
-[...24 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...316 lines deleted...]
-</w:styles>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42362" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42109" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/BillGates/27161" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/ElonMusk/38952" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommons.org/licenses/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UAct78Gu3S4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/YuvalHarari/29370" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/38952" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.de/panorama/weltuntergang-wie-sich-tech-ceos-mit-bunkern-und-waffen-darauf-vorbereiten/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geopoliticsprime.substack.com/p/apocalypse-insurance-how-tech-oligarchs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spiegel.de/netzwelt/web/openai-ausgebrochenes-ki-modell-ging-tagelang-unbemerkt-auf-hacker-tour-a-fe0326a8-25f6-4b78-a77d-3aacee6d669f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newyorker.com/magazine/2017/01/30/doomsday-prep-for-the-super-rich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.handelsblatt.com/politik/international/peter-thiel-investor-zieht-nach-argentinien-plan-b-fuer-die-zivilisation-02/100229368.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/world/2017/jun/29/new-zealand-gave-peter-thiel-citizenship-after-spending-just-12-days-there" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stern.de/wirtschaft/immobilien/-peter-thiel-bekommt-keinen-bunker---gemeinde-verweigert-zustimmung-32647258.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vanityfair.com/news/2018/02/peter-thiel-new-zealand-estate-panic-room" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odt.co.nz/otago/queenstown/house-sold-to-reid-linked-firm-qcyqmxme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2022/10/15/technology/peter-thiel-malta-citizenship.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Peter_Thiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.morgenpost.de/politik/article412140143/peter-thiel-in-argentinien-tech-milliardaer-sucht-offenbar-ein-plan-b-land.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.de/politik/peter-thiel-in-argentinien-ueberwachung-rohstoffe-und-rechenzentren-zr-94315848.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stern.de/politik/ausland/peter-thiel-zieht-es-nach-argentinien---zu-javier-milei-37473540.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.watson.ch/digital/analyse/281378473-analyse-techmilliardaer-peter-thiel-setzt-sich-nach-argentinien-ab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.woz.ch/2106/anarchokapitalismus/wahrhaft-souveraen-wird-demnach-sein-wer-keine-steuern-mehr-zahlt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surplusmagazin.de/milei-argentinien-thiel-techmilliardare-investitionen-superrigi/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksta.de/panorama/mark-zuckerberg-neue-details-ueber-luxus-anwesen-mit-endzeitbunker-3-1245358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.topagrar.com/panorama/news/nusse-und-bier-so-will-mark-zuckerberg-das-beste-rindfleisch-der-welt-erzeugen-20027010.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manager-magazin.de/lifestyle/mark-zuckerberg-soll-bunker-auf-hawaii-insel-bauen-lassen-a-cadf002b-03c2-4f60-9fe2-823fd98b1820" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pravda-tv.com/2026/08/&#9888;&#65039;-&#128226;-apokalypse-versicherung-wie-tech-oligarchen-der-von-ihnen-selbst-geschaffenen-zukunft-entkommen-wollen/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.de/panorama/weltuntergang-wie-sich-tech-ceos-mit-bunkern-und-waffen-darauf-vorbereiten/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/WIRED/status/1735269217572646956" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wired.com/story/mark-zuckerberg-inside-hawaii-compound/?utm_medium=social&amp;mbid=social_twitter&amp;utm_social-type=owned&amp;utm_source=twitter&amp;utm_brand=wired" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.rt.com/nordamerika/190139-teuerster-privatbau-geschichte-mark-zuckerberg/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.watson.ch/digital/leben/309077768-luxus-prepper-mark-zuckerberg-baut-in-hawaii-bunker-fuer-weltuntergang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/reel/DVenVpxAWyt/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ksta.de/panorama/diese-superreichen-zuckerberg-musk-putin-bezos-gates-thiel-bauen-sich-einen-bunker-milliardaere-4-746825" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/technology-31956344" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gq-magazin.de/lifestyle/artikel/bill-gates-corona-neue-bedrohungen-nach-der-pandemie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.de/wirtschaft/vor-diesen-vier-dingen-warnt-bill-gates-den-juengeren-generationen/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibtimes.co.uk/billionaires-doomsday-bunkers-elite-preparations-1784052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.travelbook.de/natur/umwelt/svalbard-global-seed-vault-bunker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globalresearch.ca/doomsday-seed-vault-in-the-arctic-2/23503" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medizin-und-technik.industrie.de/technik/forschung/sensor-plus-ki-intuitiver-greifen-mit-der-handprothese/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medica.de/de/media-news/erlebniswelten-magazin/physio-tech/intelligente-prothesen-adaptive-steuerung-ki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t3n.de/news/mars-kolonalisierung-elon-musk-siedler-experten-1660918/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.de/wissenschaft/international-science/experten-warum-musks-plan-den-mars-zu-besiedeln-nicht-realistisch-ist/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.it-boltwise.de/elon-musks-vision-mars-als-lebensversicherung-der-menschheit.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.focus.de/panorama/welt/leben-und-ambitionen-reichster-mensch-der-welt-10-fakten-zu-elon-musk_079cf548-3cc8-443d-accf-5780272e1aeb.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://royalsociety.org/people/ilya-sutskever-35834/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=mHtI3S1z3Kw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rjpWwFZwClc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/42109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/27161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/38952" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/42009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/KI" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/BillGates" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/PeterThiel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/ElonMusk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/MarkZuckerberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Transhumanismus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Technokratie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/WichtigeVideos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42362" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/AZK16" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/FamilieSasek" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Hits" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/13475" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External" Id="rId14" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/13475" TargetMode="External" Id="rId1" /></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42362" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Larissa">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Larissa">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...31 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/24.2.7.2$Linux_X86_64 LibreOffice_project/420$Build-2</Application>
+  <AppVersion></AppVersion>
+  <Pages>7</Pages>
+  <Words>2253</Words>
+  <Characters>18943</Characters>
+  <CharactersWithSpaces>21168</CharactersWithSpaces>
+  <Paragraphs>61</Paragraphs>
+  <Company>KLA.TV</Company>
+</Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:category>Bildung &amp; Erziehung; Digitalisierung, KI, Transhumanismus</cp:category>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>pab; abu; Kla.tv DocGen 2.1.0.2</dc:creator>
+  <dc:description>18m3s</dc:description>
+  <cp:keywords>KI BillGates PeterThiel ElonMusk MarkZuckerberg Transhumanismus Technokratie WichtigeVideos</cp:keywords>
+  <dc:language>de</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title>Krisenvorsorge für Tech-Elite: Wie Gates, Thiel, Musk &amp; Co. sich auf globale Katastrophen vorbereiten</dc:title>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>