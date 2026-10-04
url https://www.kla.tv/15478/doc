--- v0 (2025-12-07)
+++ v1 (2026-10-04)
@@ -1,1243 +1,1781 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="bin" ContentType="image/png"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R081cf8ceb354400c" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58715f56573b4bc3bfd5f6cb8e1b3ea7.psmdcp" Id="Re4200464d69440e5" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00E81F93" w:rsidP="00F67ED1" w:rsidRDefault="000023E9">
-[...1 lines deleted...]
-        <w:widowControl w:val="false"/>
+    <w:p w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4DDE082A" wp14:anchorId="6C1A73EC">
+          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C1A73EC" wp14:editId="4DDE082A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2228400" cy="1382400"/>
             <wp:effectExtent l="0" t="0" r="635" b="8255"/>
             <wp:wrapSquare wrapText="left"/>
             <wp:docPr id="5" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2228400" cy="1382400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C534E6" w:rsidR="00E81F93">
+      <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kla.TV Hits</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C534E6" w:rsidR="00E81F93">
+      <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:val="en-US" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00101F75" w:rsidP="00F67ED1" w:rsidRDefault="00F67ED1">
-[...1 lines deleted...]
-        <w:widowControl w:val="false"/>
+    <w:p w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67ED1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="7627B367" wp14:anchorId="20EB18EB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20EB18EB" wp14:editId="7627B367">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-542607</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-254317</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20520"/>
                 <wp:lineTo x="20520" y="20520"/>
                 <wp:lineTo x="20520" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="381000" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C534E6" w:rsidR="00B9284F">
+      <w:r w:rsidR="00B9284F" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>17. AZK: ♫Power♫ (Familie Ebert)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00A71903" w:rsidP="00F67ED1" w:rsidRDefault="00A71903">
-[...1 lines deleted...]
-        <w:widowControl w:val="false"/>
+    <w:p w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>"Der Anschlag am 11. September 2001 löste in der Weltelite eine scheinbar unaufhaltsame Kraft aus. Unter falscher Flagge überfielen sie brutal ein Land nach dem anderen, um ihre Macht weltweit zu demonstrieren und auszubauen. Mathias E. singt in diesem Lied jedoch davon, wie diese scheinbare Übermacht aktuell in sich wie das World-Trade-Center zerfällt und auf die Schwächsten übergeht, nämlich das Volk. Im Refrain heißt es u.a. "Es ist die Power, die Ihr für Euch beansprucht habt... tja die pulsiert jetzt in uns allen, während Eure Kräfte wie die Türme fallen".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00F67ED1" w:rsidP="00F67ED1" w:rsidRDefault="00F67ED1">
+    <w:p w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
-[...181 lines deleted...]
-        <w:t xml:space="preserve">während eure Kräfte wie die Türme fallen.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>♫Power♫</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zwei Türme fielen und mit ihnen meine Sicht auf die Welt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Konstruiert warn sie aus Stahl, an denen alles zerschellt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zwei Maschinen aus Alu, kann man angeblich danken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>dass 3 Stahltürme im freien Fall in die Tiefe sanken...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>WTC7 nicht getroffen, doch fiel auch in sich zusammen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>und schuld waren nach Jahren wohl.. die heißen Flammen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Auch das Pentagon getroffen von nem Profi-Piloten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>und wer das hinterfragt, wird zum Verschwörungs-Iditoten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Der Wind hat sich gedreht, ihr habt euch selbst geschadet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>auch wenn ihr euch mit euren Lügen noch in Sicherheit badet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kein Mensch glaubt euch mehr, auch wenn ihrs vielleicht denkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Jeder weiß, IHR selbst habt das World-Trade-Center gesprengt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ja gesprengt und zwar von euch, nicht vom Terror zerstört</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>und die Medien decken euch, weshalb man nicht mehr auf sie hört.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Es ist verlogen, euer Spiel, ihr seid so dermaßen durchtrieben,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>dass wir euch stoppen werden, weil wir den echten Frieden lieben.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>POWER –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>auch wenn wir hart getroffen sind,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>gehen der Welt die Augen auf,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>denn vorher warn die meisten blind.  Es ist die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>POWER –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>die ihr für euch beansprucht habt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>tja, die pulsiert jetzt in uns allen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>während eure Kräfte wie die Türme fallen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ja sie falln, was soll ich sagen, damit kennt Ihr euch aus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Nach Afghanistan schicktet ihr sofort Soldaten raus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Habt  gequält und misshandelt und den Krieg installiert,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Drogenfelder einkassiert und davon profitiert.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+        <w:t>Dann die Lüge, der Irak hätte nukleare Waffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Damit machtet ihr euch militärisch im Irak zu schaffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hundertausende Tote ... ein Land dem Erdboden gleich,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>obwohl ihr dort nichts fandet, hat der Verdacht gereicht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Und weiter gings, in all die Länder, die ihr danach  zerstörtet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ausgeplündert und geraubt, das was euch nicht gehörte.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ernte, was du säst und sieh zu, wie du alles verlierst,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>wenn du heute noch wien Raubtier all die Dinge kassierst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Die dir niemals gehörten, während du Leben zerreißt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>und dabei vor aller Welt den falschen Frieden verheißt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Es ist ein Spiel mit Feuer, und ihr habt euch dabei verschätzt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>weil euer krankes Handeln in uns neue Power freisetzt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ooooh...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>POWER –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>auch wenn wir hart getroffen sind,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>gehen der Welt die Augen auf,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>denn vorher warn die meisten blind.  Es ist die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>POWER –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>die ihr für euch beansprucht habt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>tja, die pulsiert jetzt in uns allen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>während eure Kräfte wie die Türme fallen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Im freien Fall eurer Macht, während alles zerfällt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>die Kontrolle über Völker, Öl, Waffen und Geld,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>über die Medien, die lange Zeit die Menschheit belogen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Politik-Scharlatarne, die die Völker betrogen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ja ihr fallt, unaufhaltsam und die Panik nimmt zu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Was du Millionen Menschen antatst, das spürst jetzt du!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Nicht als Rache von uns, sondern weils nicht anders geht,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>es ist ein Naturgesetz, dass ihr euch jetzt im Spiegel seht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ooooh...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>POWER –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>auch wenn wir hart getroffen sind,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>gehen der Welt die Augen auf,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>denn vorher warn die meisten blind.  Es ist die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>POWER –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>die ihr für euch beansprucht habt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>tja, die pulsiert jetzt in uns allen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>während eure Kräfte wie die Türme fallen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>POWER , auch wenn wir hart getroffen sind,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>gehen der Welt die Augen auf,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>denn vorher warn die meisten blind.  Es ist die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>POWER , die ihr für euch beansprucht habt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>tja, die pulsiert jetzt in uns allen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>während eure Kräfte wie die Türme fallen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00F67ED1" w:rsidP="00F67ED1" w:rsidRDefault="00F67ED1">
+    <w:p w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>von Familie Ebert</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00F202F1" w:rsidP="00C534E6" w:rsidRDefault="00F202F1">
+    <w:p w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00F202F1" w:rsidP="00C534E6" w:rsidRDefault="00F202F1">
+    <w:p w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Familie Ebert</w:t>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:t>Familie Ebert</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
+    <w:p w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
+    <w:p w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">#9/11 - Enthüllungen zu 9/11 - </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId21">
+        <w:t xml:space="preserve">#9-11 - 9/11 - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/9-11</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003237E4">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">#AZK17 - 17. AZK Konferenz - </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId22">
+        <w:t xml:space="preserve">#AZK17 - 17. AZK-Konferenz - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/AZK17</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003237E4">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Hits - Kla.TV-Hits - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId23">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Hits</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003237E4">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">#MathiasEbert - </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId24">
+        <w:t xml:space="preserve">#MathiasEbert - Mathias Ebert - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/MathiasEbert</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003237E4">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">#FamilieEbert - </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId25">
+        <w:t xml:space="preserve">#FamilieEbert - Familie Ebert - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/FamilieEbert</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Kultur - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Kultur</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#MeistGesehen - Meist gesehene Videos bei Kla.TV - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/MeistGesehen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#AZK - AZK-Konferenzen - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/AZK</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003237E4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#AZK-Lieder - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/AZK-Lieder</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00FF4982">
+    <w:p w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="698817D4" wp14:anchorId="179C7D85">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="179C7D85" wp14:editId="698817D4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId19"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Kla.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009779AD" w:rsidR="00FF4982" w:rsidP="00FF4982" w:rsidRDefault="00FF4982">
+    <w:p w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:start="714" w:hanging="357"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>was die Medien nicht verschweigen sollten ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009779AD" w:rsidR="00FF4982" w:rsidP="00FF4982" w:rsidRDefault="00FF4982">
+    <w:p w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:start="714" w:hanging="357"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
+    <w:p w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:start="714" w:hanging="357"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId13">
-        <w:r w:rsidRPr="001D6477" w:rsidR="001D6477">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="001D6477" w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
+    <w:p w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="001D6477">
+    <w:p w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId14">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.kla.tv/abo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="001D6477" w:rsidRDefault="001D6477">
+    <w:p w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sicherheitshinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="00C60E18" w:rsidRDefault="001D6477">
+    <w:p w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
+        </w:rPr>
+        <w:t>Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="00C534E6" w:rsidRDefault="00C205D1">
+    <w:p w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Klicken Sie hier:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId15">
-        <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C60E18" w:rsidP="00C60E18" w:rsidRDefault="00C60E18">
+    <w:p w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
-        <w:spacing w:after="120"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080337B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...89 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nutzungsrecht:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="006C4827">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>Standard-Kla.TV-Lizenz</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00C60E18" w:rsidR="00C60E18" w:rsidP="00CB20A5" w:rsidRDefault="00CB20A5">
-      <w:pPr>
+    <w:p w:rsidR="00C60E18" w:rsidRPr="00C60E18" w:rsidRDefault="00CB20A5" w:rsidP="00CB20A5">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080337B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Kla.TV produziert alle Sendungen ehrenamtlich und ohne Gewinnabsichten. In der Verbreitung unserer Produkte durch Sie liegt unser einziger Lohn! Mehr unter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="12"/>
+          </w:rPr>
+          <w:t>www.kla.tv/licence</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidRPr="00C60E18" w:rsidR="00C60E18">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+    <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
+    <w:p w:rsidR="003237E4" w:rsidRDefault="003237E4" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
+    <w:p w:rsidR="003237E4" w:rsidRDefault="003237E4" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidRPr="00F33FD6" w:rsidR="00F33FD6" w:rsidP="00F33FD6" w:rsidRDefault="00F33FD6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
-        <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="3"/>
+        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
-        <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">17. AZK: ♫Power♫ (Familie Ebert)  </w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
@@ -1278,204 +1816,194 @@
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
+    <w:p w:rsidR="003237E4" w:rsidRDefault="003237E4" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
+    <w:p w:rsidR="003237E4" w:rsidRDefault="003237E4" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="006C4827" w:rsidR="00F33FD6" w:rsidTr="00FE2F5D">
+    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w:rsidTr="00FE2F5D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
-            <w:bottom w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00F67ED1">
+        <w:p w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:ind w:start="-57"/>
+            <w:ind w:left="-57"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="rId1">
-            <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:hyperlink r:id="rId1" w:history="1">
+            <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>www.kla.tv/15478</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Veröffentlicht: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">03.01.2020</w:t>
+            <w:t>03.01.2020</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00F33FD6">
+        <w:p w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00CB20A5">
+  <w:p w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7995"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="609E0BF8" wp14:anchorId="44A748BB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44A748BB" wp14:editId="609E0BF8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
               <wp:lineTo x="21100" y="20584"/>
               <wp:lineTo x="21100" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1508,898 +2036,823 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49BB3CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8E2D154"/>
     <w:lvl w:ilvl="0" w:tplc="92F424F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="è"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="720" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="true">
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="1440" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="true">
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="true">
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="2880" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="true">
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="3600" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="true">
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="4320" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="true">
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="5040" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="true">
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="5760" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="true">
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="410"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
+    <w:rsid w:val="00005849"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
+    <w:rsid w:val="003237E4"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
+    <w:rsid w:val="004B6311"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006C4827"/>
     <w:rsid w:val="007C459E"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{7B330653-46F2-4B21-AF93-5ACB907DB564}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="true"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Standard" w:default="true">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:default="true">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="NormaleTabelle" w:default="true">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="KeineListe" w:default="true">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KopfzeileZchn" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F33FD6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F33FD6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F33FD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="texttitelsize" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="texttitelsize">
     <w:name w:val="text_titel_size"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00E81F93"/>
   </w:style>
-  <w:style w:type="character" w:styleId="edit" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="edit">
     <w:name w:val="edit"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00A71903"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4982"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-      <w:ind w:start="720"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:val="de-DE"/>
-[...319 lines deleted...]
-      <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/9-11" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/AZK17" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Hits" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/MathiasEbert" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/FamilieEbert" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/15478" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/MathiasEbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/AZK-Lieder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/15478" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Hits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/AZK" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/MeistGesehen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/AZK17" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kultur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/9-11" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/FamilieEbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/15478" TargetMode="External" Id="rId1" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/15478" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2644,59 +3097,81 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-    <vt:vector baseType="variant" size="2">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>805</Words>
+  <Characters>5078</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>17. AZK: ♫Power♫ (Familie Ebert)</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
-  </ap:HeadingPairs>
-[...1 lines deleted...]
-    <vt:vector baseType="lpstr" size="1">
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>17. AZK: ♫Power♫ (Familie Ebert)</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
-  </ap:TitlesOfParts>
-[...6 lines deleted...]
-</ap:Properties>
+  </TitlesOfParts>
+  <Company>KLA.TV</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5872</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>17. AZK: ♫Power♫ (Familie Ebert)</dc:title>
+  <dc:creator>Familie;Ebert;Kla.tv DocGen 2.1.0.2</dc:creator>
+  <cp:keywords>9-11; AZK17; Hits; MathiasEbert; FamilieEbert; Kultur; MeistGesehen; AZK; AZK-Lieder</cp:keywords>
+  <dc:description>Kla.TV Hits, 4m33s</dc:description>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Kultur;Musikbeitrag</cp:category>
+  <dc:language>de</dc:language>
+</cp:coreProperties>
+</file>