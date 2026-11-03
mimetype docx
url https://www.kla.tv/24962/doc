--- v0 (2025-12-05)
+++ v1 (2026-11-03)
@@ -1,171 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="090E5496" w14:textId="77777777" w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
+    <w:p w14:paraId="4EEFADFC" w14:textId="77777777" w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FC802D2" wp14:editId="2720EE4F">
+          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C19D321" wp14:editId="7B710D43">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>3554095</wp:posOffset>
+              <wp:posOffset>3551555</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-10795</wp:posOffset>
+              <wp:posOffset>53340</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2228400" cy="1382400"/>
-            <wp:effectExtent l="0" t="0" r="635" b="8255"/>
+            <wp:extent cx="2228215" cy="1252855"/>
+            <wp:effectExtent l="0" t="0" r="635" b="4445"/>
             <wp:wrapSquare wrapText="left"/>
-            <wp:docPr id="5" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
+            <wp:docPr id="5" name="Grafik 5">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png"/>
+                    <pic:cNvPr id="5" name="Grafik 5">
+                      <a:hlinkClick r:id="rId7"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2228400" cy="1382400"/>
+                      <a:ext cx="2228215" cy="1252855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
         <w:rPr>
-          <w:rStyle w:val="texttitelsize"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CFB63E" w14:textId="77777777" w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+    <w:p w14:paraId="5BF27B7B" w14:textId="77777777" w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67ED1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35631322" wp14:editId="34E1CF4D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EBF8FA3" wp14:editId="65F61304">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-542607</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-254317</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20520"/>
                 <wp:lineTo x="20520" y="20520"/>
                 <wp:lineTo x="20520" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -198,75 +190,75 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B9284F" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>Die Krake des digital-finanziellen Komplexes (Krake-Enthüllung Finanzen)</w:t>
+        <w:t>Die Krake des digital-finanziellen Komplexes (Kraken-Enthüllung Finanzen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8F2166" w14:textId="77777777" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
+    <w:p w14:paraId="0077FCD9" w14:textId="77777777" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Eine Krise nach der anderen erschüttert die Welt. Es droht eine Rezession sowie Hunger und Armut für Millionen von Menschen. Ist dies nun Zufall oder gibt es eine Macht, die in der Lage ist, derartige Entwicklungen weltweit zu steuern?</w:t>
+        <w:t>Eine Krise nach der anderen erschüttert die Welt:  Nach der Corona-Plandemie kamen der bis heute andauernde Ukrainekrieg, der Israel-Palästina-Konflikt und der Irankrieg dazu. Es drohen eine Rezession sowie Hunger und Armut für Millionen von Menschen. Ist diese weltweite Entwicklung zum Negativen nun Zufall oder gibt es eine Macht, die in der Lage ist, derartige Entwicklungen weltweit zu steuern?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A00F45C" w14:textId="77777777" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+    <w:p w14:paraId="162BB82C" w14:textId="77777777" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kaum scheint die Corona-Krise überwunden zu sein, wird die Welt vom Ukrainekrieg und infolgedessen durch die Energie- und Wirtschaftskrise massiv erschüttert. Jetzt drohen sogar eine weltweite Rezession sowie Armut und Hunger für Millionen von Menschen. Ungeachtet dessen heizen sogar einst pazifistische Politiker den Krieg weiter an. Ist diese weltweite Entwicklung zum Negativen nun Zufall, menschliches Versagen oder steckt womöglich mehr dahinter? Wenn ja, dann müsste es eine Macht geben, die in der Lage ist, derartige Entwicklungen weltweit zu steuern und zu beherrschen. Doch gibt es eine solche Macht überhaupt?</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
@@ -305,1289 +297,1710 @@
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die Macht der IT-Konzerne besteht nämlich darin, dass sie den weltweiten Datenfluss kontrollieren und dadurch Einblick in alles und jedes haben. Dieses Wissen hat ein derart großes Gewicht, dass neben dem Geld heute auch die Kontrolle über die Daten die Welt regiert. Somit ist durch die Verschmelzung der IT- und Finanzkonzerne die größte Machtkonzentration aller Zeiten entstanden. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
-        <w:t>Doch was verleiht diesem machtvollen Komplex so viel Einfluss, dass er sogar in der Lage ist, die Geschicke der Welt zu lenken? Ernst Wolff beantwortet dies wie folgt:</w:t>
+        <w:t xml:space="preserve">Doch was verleiht diesem machtvollen Komplex so viel Einfluss, dass er sogar in der Lage </w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:br/>
+        <w:lastRenderedPageBreak/>
+        <w:t>ist, die Geschicke der Welt zu lenken? Ernst Wolff beantwortet dies wie folgt:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">1.  Durch ihre Finanzstärke sind die Vermögensverwalter in der Lage, jeden Markt der Welt beliebig zu steuern, wodurch widerspenstige Regierungen in die Knie gezwungen werden können. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>2.  Da die Großbanken und die bedeutenden Zentralbanken über kein vergleichbares Analysesystem verfügen, beziehen sie ihre Analysen über das weltweit einzigartige Finanzdatenanalysesystem „Aladdin“ von BlackRock. Dieses liefert inzwischen die Grundlage für all ihre Entscheidungen, wodurch BlackRock die weltweite Finanzpolitik nach seinem Willen steuern und beeinflussen kann.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">3.  Auch die Medien stehen inzwischen unter dem Diktat dieses Kartells. BlackRock und Vanguard bestimmen z.B. durch ihre großen Aktienanteile die Berichterstattung der zehn größten US-Medienunternehmen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>4.  Wichtige NGOs wie z.B. Greenpeace und Amnesty International sind genauso wie die Wissenschaft und die Universitäten dem Willen dieser Konzerne unterworfen, da sie alle von ihrem Geld abhängig sind.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>5.  Als wichtigste Handlanger dieses digital-finanziellen Komplexes dienen jedoch mächtige Stiftungen wie – man höre und staune – die Open Society Stiftung von George Soros, die Bill &amp; Melinda Gates-Stiftung und das World Economic Forum WEF.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">So unterwandert z.B. die Open Society Stiftung seit ihrer Gründung 1979 weltweit Politik, Medien und Bildung und war in der Vergangenheit sogar am Sturz unliebsamer Regierungen beteiligt. Stiftungen wie die Gates Stiftung bzw. das WEF wiederum beherrschen die gesamte UN und auch die WHO. Das WEF bildet noch dazu seit 1992 im Young-Global-Leader-Programm die politische und industrielle Elite heran. So gehören z B. die Premierminister Finnlands, Belgiens, Neuseelands, Kanadas und auch der französische Präsident Emmanuel Macron zu den Young Global Leaders, die die Agenda des WEF vertreten. Ebenso Angela Merkel, Mark Zuckerberg (Gründer von Facebook), Jeff Bezos (Gründer von Amazon), Elon Musk und auch Bill Gates. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Führt man sich diese weltweiten Verstrickungen und Netzwerke vor Augen, gleicht der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">digital-finanzielle Komplex einer mächtigen Krake, durch die wenige Superreiche, wie z.B. die Rothschilds oder die Rockefellers, aus dem Hintergrund heraus die Geschicke der Welt lenken. Die aktuellen Krisen dienen laut Ernst Wolff demnach der Bereicherung sowie der Ausdehnung und Festigung ihrer Macht. Dabei ist ihre größte Angst, dass die Menschheit erfährt, dass sie wirklich nur sehr wenige sind. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Abschließend ein Zitat von Ernst Wolff: „Und ich denke, dass die größte und wichtigste Botschaft unserer Zeit ist, dass die Macht der Leute, die das alles anrichten, die das WEF führen, die den digital-finanziellen Komplex führen, dass deren Macht sich nicht gründet auf das viele Geld, das sie haben und nicht darauf, dass sie ganze Armeen für sich einsetzen, sondern deren Macht gründet sich darauf, dass die Mehrheit der Menschen das alles nicht versteht. […] Und wie gesagt, vor uns liegt eine ganz gewaltige Zeit der Umbrüche, aber ich glaube ganz fest daran, dass das Wichtigste in dieser Zeit auch die Aufklärung bleiben wird. Und ich bin fest davon überzeugt, wenn eine große Anzahl begreift, was da los ist, dann werden wir auch Lösungen finden. […] Und ich denke, deswegen sollten wir in dieser Phase jetzt wirklich nicht resignieren, auch wenn alles im Moment sehr dunkel aussieht, wenn immer dunklere Wolken am Himmel aufziehen. Aber ich glaube, dass diese dunklen Wolken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">1.  Durch ihre Finanzstärke sind die Vermögensverwalter in der Lage, jeden Markt der Welt beliebig zu steuern, wodurch widerspenstige Regierungen in die Knie gezwungen werden können. </w:t>
-      </w:r>
+        <w:t>auch einigen so einen Regenschauer verpassen werden, dass die anschließend die Augen öffnen werden und sehen werden, was wirklich um sie herum passiert.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26453153" w14:textId="77777777" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...89 lines deleted...]
-        <w:t>Abschließend ein Zitat von Ernst Wolff: „Und ich denke, dass die größte und wichtigste Botschaft unserer Zeit ist, dass die Macht der Leute, die das alles anrichten, die das WEF führen, die den digital-finanziellen Komplex führen, dass deren Macht sich nicht gründet auf das viele Geld, das sie haben und nicht darauf, dass sie ganze Armeen für sich einsetzen, sondern deren Macht gründet sich darauf, dass die Mehrheit der Menschen das alles nicht versteht. […] Und wie gesagt, vor uns liegt eine ganz gewaltige Zeit der Umbrüche, aber ich glaube ganz fest daran, dass das Wichtigste in dieser Zeit auch die Aufklärung bleiben wird. Und ich bin fest davon überzeugt, wenn eine große Anzahl begreift, was da los ist, dann werden wir auch Lösungen finden. […] Und ich denke, deswegen sollten wir in dieser Phase jetzt wirklich nicht resignieren, auch wenn alles im Moment sehr dunkel aussieht, wenn immer dunklere Wolken am Himmel aufziehen. Aber ich glaube, dass diese dunklen Wolken auch einigen so einen Regenschauer verpassen werden, dass die anschließend die Augen öffnen werden und sehen werden, was wirklich um sie herum passiert.“</w:t>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>von hag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AB5100" w14:textId="77777777" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
-[...23 lines deleted...]
-    <w:p w14:paraId="644F5633" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
+    <w:p w14:paraId="47820B1D" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AABD44" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
+    <w:p w14:paraId="62F14471" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Corona-, Ukraine- und Energiekrise</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.merkur.de/welt/corona-energiekrise-ukraine-krieg-armut-deutschland-ungleichheit-export-91867726.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.euronews.com/2022/04/13/immer-mehr-armut-und-hunger-hilfsorganisation-oxfam-legt-dustere-vorhersage-vor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.merkur.de/politik/verband-13-millionen-menschen-von-armut-gefaehrdet-zr-91637688.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.finanzen.net/nachricht/aktien/duestere-aussichten-globale-rezession-erwartet-iwf-senkt-wachstumsprognose-34-das-schlimmste-kommt-noch-34-11785377</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Hauptquelle</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.youtube.com/watch?v=IfsYaldMoQY</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t>bzw.</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://alpenschau.com/ernst-wolff-great-reset-world-economic-forum-alles-laeuft-nach-plan-video/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Einfluss von BlackRock und Vanguard auf Wirtschaft, Regierungen und Zentralbanken</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/the-corbett-report-wie-blackrock-die-welt-eroberte-teil-1/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/wer-regiert-die-welt-blackrock-und-vanguard/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Rothschild und BlackRock</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.freisleben-news.com/wie-blackrock-zu-rothschild-billionen-gekommen-ist/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>BlackRock / Larry Fink und das WEF</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/the-corbett-report-wie-blackrock-die-welt-eroberte-teil-2/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Young Global Leader des WEF</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://dieunbestechlichen.com/2022/02/young-global-leaders-des-weltwirtschaftsforums-aufgedeckt/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://transition-news.org/nzz-hauptgeschaftsfuhrer-ist-young-global-leader-des-wef</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Elon Musk</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.americaoutloud.com/elon-musk-is-a-former-klaus-schwab-wef-young-global-leader/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://alpenschau.com/ernst-wolff-elon-musk-und-twitter-die-grosse-spaltung-der-gesellschaft-video/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Jeff Bezos</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://wentworthreport.com/2022/01/07/klaus-schwabs-young-global-leaders-school-rules-the-world/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>UN beherrscht von den Konzernen bzw. dem WEF</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://norberthaering.de/macht-kontrolle/un-foundation/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.forum-csr.net/News/14207/Davos-%E2%80%9EPartnerschaft%E2%80%9C-von-UN-und-Weltwirtschaftsforum-beenden.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.fian.de/aktuelles/die-vereinten-nationen-und-das-world-economic-forum-eine-fatale-verbindung/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Open Society Stiftung</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.kla.tv/22509</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
-[...2 lines deleted...]
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Gates Stiftung und WHO</w:t>
       </w:r>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.kla.tv/21489</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.kla.tv/22430</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.epochtimes.de/gesundheit/gates-stiftung-baut-einfluss-auf-who-aus-internationale-organisationen-kritisieren-aufnahme-in-weltgesundheitsversammlung-a2079006.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A3620">
+      <w:r w:rsidR="00B01940">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.deutschlandfunknova.de/beitrag/bill-and-melinda-gates-foundation-private-stiftung-nimmt-einfluss-auf-who</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B2BB244" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
+    <w:p w14:paraId="5CDB9098" w14:textId="3B16B741" w:rsidR="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5662CF5E" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
-[...123 lines deleted...]
-    <w:p w14:paraId="27BA1BF2" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
+    <w:p w14:paraId="4D38D123" w14:textId="2A6D410D" w:rsidR="00B14BEF" w:rsidRPr="00B14BEF" w:rsidRDefault="00B14BEF" w:rsidP="00B14BEF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="715298E4" wp14:editId="558DC12E">
+            <wp:extent cx="762000" cy="425450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="8" name="Grafik 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="762000" cy="425450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stiftungen - Die Machtinstrumente des Geldadels </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="0080655A" w:rsidRPr="0080655A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>www.kla.tv/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B14BEF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>22623</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17BC0422" w14:textId="100E8D57" w:rsidR="00B14BEF" w:rsidRPr="00B14BEF" w:rsidRDefault="00B14BEF" w:rsidP="00B14BEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08C0582B" wp14:editId="7BBED6F0">
+            <wp:extent cx="762000" cy="425450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="7" name="Grafik 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="762000" cy="425450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">George Soros – Das Netzwerk des Globalstrategen enthüllt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="0080655A" w:rsidRPr="0080655A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>www.kla.tv/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B14BEF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>22509</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22F74CB8" w14:textId="5A91A0BD" w:rsidR="00B14BEF" w:rsidRPr="00B14BEF" w:rsidRDefault="00B14BEF" w:rsidP="00B14BEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56032E7B" wp14:editId="37756FB4">
+            <wp:extent cx="762000" cy="425450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Grafik 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId37" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="762000" cy="425450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informationskrieg - UN und WEF setzen auf digitale Armee im Internet </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="0080655A" w:rsidRPr="0080655A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>www.kla.tv/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B14BEF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>23587</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0446E373" w14:textId="772F865F" w:rsidR="00B14BEF" w:rsidRPr="00B14BEF" w:rsidRDefault="00B14BEF" w:rsidP="00B14BEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="531AFBC0" wp14:editId="3FB96E76">
+            <wp:extent cx="762000" cy="425450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Grafik 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId39" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="762000" cy="425450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie die WHO von privaten Geldgebern gekapert wurde </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="0080655A" w:rsidRPr="0080655A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>www.kla.tv/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B14BEF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>21489</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71811273" w14:textId="77777777" w:rsidR="00B14BEF" w:rsidRPr="00C534E6" w:rsidRDefault="00B14BEF" w:rsidP="00C534E6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E47067C" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#NWO - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/NWO</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Krieg - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Krieg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Politik - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Politik</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#GreatReset - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/GreatReset</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Finanzsystem - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Finanzsystem</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Krake - Kraken-Enthüllung - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Krake</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#BlackRock - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/BlackRock</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B01940">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Digitalisierung - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Digitalisierung</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="35D0B923" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:pBdr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55DA8F8B" wp14:editId="3CC1A7C8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C446023" wp14:editId="5628F6D4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId40"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId49"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41">
+                    <a:blip r:embed="rId50">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kla.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CEE1BE" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
+    <w:p w14:paraId="235B3162" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>was die Medien nicht verschweigen sollten ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B6ECCD" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
+    <w:p w14:paraId="7C8242E2" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A71F7C" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
+    <w:p w14:paraId="2C4CC07A" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="001D6477" w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A6F9591" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
+    <w:p w14:paraId="1780E336" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C99F85" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
+    <w:p w14:paraId="46994EC1" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/abo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62F98298" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
+    <w:p w14:paraId="026F2E8A" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sicherheitshinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1913E600" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
+    <w:p w14:paraId="7E59113C" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6B4D3E" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
+    <w:p w14:paraId="39F73857" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Klicken Sie hier:</w:t>
       </w:r>
       <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E7F02B0" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
+    <w:p w14:paraId="5C3930A7" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
-        <w:spacing w:after="120"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080337B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...84 lines deleted...]
-      </w:r>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nutzungsrecht:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="006C4827">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>Standard-Kla.TV-Lizenz</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7996F87E" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRPr="00C60E18" w:rsidRDefault="00CB20A5" w:rsidP="00CB20A5">
-      <w:pPr>
+    <w:p w14:paraId="190C68B6" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRPr="00C60E18" w:rsidRDefault="00CB20A5" w:rsidP="00CB20A5">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080337B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Kla.TV produziert alle Sendungen ehrenamtlich und ohne Gewinnabsichten. In der Verbreitung unserer Produkte durch Sie liegt unser einziger Lohn! Mehr unter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="12"/>
+          </w:rPr>
+          <w:t>www.kla.tv/licence</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
-      <w:headerReference w:type="default" r:id="rId46"/>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:headerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CF2EBF5" w14:textId="77777777" w:rsidR="002A3620" w:rsidRDefault="002A3620" w:rsidP="00F33FD6">
+    <w:p w14:paraId="428B3B28" w14:textId="77777777" w:rsidR="00B01940" w:rsidRDefault="00B01940" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B9D679C" w14:textId="77777777" w:rsidR="002A3620" w:rsidRDefault="002A3620" w:rsidP="00F33FD6">
+    <w:p w14:paraId="4D176B58" w14:textId="77777777" w:rsidR="00B01940" w:rsidRDefault="00B01940" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39AD8584" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
+  <w:p w14:paraId="037EC129" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Die Krake des digital-finanziellen Komplexes (Krake-Enthüllung Finanzen)  </w:t>
+      <w:t xml:space="preserve">Die Krake des digital-finanziellen Komplexes (Kraken-Enthüllung Finanzen)  </w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
@@ -1636,102 +2049,102 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1732DAC1" w14:textId="77777777" w:rsidR="002A3620" w:rsidRDefault="002A3620" w:rsidP="00F33FD6">
+    <w:p w14:paraId="6A472BB2" w14:textId="77777777" w:rsidR="00B01940" w:rsidRDefault="00B01940" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EC11F46" w14:textId="77777777" w:rsidR="002A3620" w:rsidRDefault="002A3620" w:rsidP="00F33FD6">
+    <w:p w14:paraId="6C358709" w14:textId="77777777" w:rsidR="00B01940" w:rsidRDefault="00B01940" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w14:paraId="35FD1485" w14:textId="77777777" w:rsidTr="00FE2F5D">
+    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w14:paraId="2DDE272D" w14:textId="77777777" w:rsidTr="00FE2F5D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="48F5BDCF" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
+        <w:p w14:paraId="07B82364" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:left="-57"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
           <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
@@ -1744,84 +2157,84 @@
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Veröffentlicht: </w:t>
           </w:r>
           <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>04.02.2023</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="167F8AD0" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
+        <w:p w14:paraId="3E3261C9" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="49090CAE" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
+  <w:p w14:paraId="3E91A3F1" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7995"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05A56A63" wp14:editId="35EEF94F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41B1EC75" wp14:editId="61C91786">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
               <wp:lineTo x="21100" y="20584"/>
               <wp:lineTo x="21100" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1975,131 +2388,129 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
-    <w:rsid w:val="002A3620"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
-    <w:rsid w:val="003D5690"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006C4827"/>
     <w:rsid w:val="007C459E"/>
+    <w:rsid w:val="0080655A"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
+    <w:rsid w:val="00B01940"/>
+    <w:rsid w:val="00B14BEF"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
-    <w:rsid w:val="00FE7D3A"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29B5DC0F"/>
-  <w15:docId w15:val="{6DA17A44-E1F5-4673-B6EA-8F3A16255969}"/>
+  <w14:docId w14:val="40C4B3EB"/>
+  <w15:docId w15:val="{3DABA141-B6D5-4F46-BB80-CEF24A85122C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2461,51 +2872,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
@@ -2614,66 +3024,93 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="texttitelsize">
     <w:name w:val="text_titel_size"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00E81F93"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="edit">
     <w:name w:val="edit"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00A71903"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4982"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0080655A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="433668652">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finanzen.net/nachricht/aktien/duestere-aussichten-globale-rezession-erwartet-iwf-senkt-wachstumsprognose-34-das-schlimmste-kommt-noch-34-11785377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freisleben-news.com/wie-blackrock-zu-rothschild-billionen-gekommen-ist/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forum-csr.net/News/14207/Davos-%E2%80%9EPartnerschaft%E2%80%9C-von-UN-und-Weltwirtschaftsforum-beenden.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Krake" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transition-news.org/nzz-hauptgeschaftsfuhrer-ist-young-global-leader-des-wef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Wirtschaft" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/24962" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/the-corbett-report-wie-blackrock-die-welt-eroberte-teil-1/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/21489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.euronews.com/2022/04/13/immer-mehr-armut-und-hunger-hilfsorganisation-oxfam-legt-dustere-vorhersage-vor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wentworthreport.com/2022/01/07/klaus-schwabs-young-global-leaders-school-rules-the-world/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutschlandfunknova.de/beitrag/bill-and-melinda-gates-foundation-private-stiftung-nimmt-einfluss-auf-who" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Finanzen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpenschau.com/ernst-wolff-great-reset-world-economic-forum-alles-laeuft-nach-plan-video/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpenschau.com/ernst-wolff-elon-musk-und-twitter-die-grosse-spaltung-der-gesellschaft-video/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/22509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Filze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merkur.de/welt/corona-energiekrise-ukraine-krieg-armut-deutschland-ungleichheit-export-91867726.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/the-corbett-report-wie-blackrock-die-welt-eroberte-teil-2/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epochtimes.de/gesundheit/gates-stiftung-baut-einfluss-auf-who-aus-internationale-organisationen-kritisieren-aufnahme-in-weltgesundheitsversammlung-a2079006.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IfsYaldMoQY" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.americaoutloud.com/elon-musk-is-a-former-klaus-schwab-wef-young-global-leader/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fian.de/aktuelles/die-vereinten-nationen-und-das-world-economic-forum-eine-fatale-verbindung/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/22430" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Lobbyismus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merkur.de/politik/verband-13-millionen-menschen-von-armut-gefaehrdet-zr-91637688.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/wer-regiert-die-welt-blackrock-und-vanguard/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norberthaering.de/macht-kontrolle/un-foundation/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Dokumentarfilme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/ErnstWolff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2022/02/young-global-leaders-des-weltwirtschaftsforums-aufgedeckt/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finanzen.net/nachricht/aktien/duestere-aussichten-globale-rezession-erwartet-iwf-senkt-wachstumsprognose-34-das-schlimmste-kommt-noch-34-11785377" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freisleben-news.com/wie-blackrock-zu-rothschild-billionen-gekommen-ist/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forum-csr.net/News/14207/Davos-%E2%80%9EPartnerschaft%E2%80%9C-von-UN-und-Weltwirtschaftsforum-beenden.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transition-news.org/nzz-hauptgeschaftsfuhrer-ist-young-global-leader-des-wef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.kla.tv/22623" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Krieg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/BlackRock" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/24962" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/the-corbett-report-wie-blackrock-die-welt-eroberte-teil-1/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/21489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.euronews.com/2022/04/13/immer-mehr-armut-und-hunger-hilfsorganisation-oxfam-legt-dustere-vorhersage-vor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wentworthreport.com/2022/01/07/klaus-schwabs-young-global-leaders-school-rules-the-world/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutschlandfunknova.de/beitrag/bill-and-melinda-gates-foundation-private-stiftung-nimmt-einfluss-auf-who" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.kla.tv/21489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Finanzsystem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/the-corbett-report-wie-blackrock-die-welt-eroberte-teil-2/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=IfsYaldMoQY" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.americaoutloud.com/elon-musk-is-a-former-klaus-schwab-wef-young-global-leader/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fian.de/aktuelles/die-vereinten-nationen-und-das-world-economic-forum-eine-fatale-verbindung/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/22430" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Politik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Digitalisierung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merkur.de/politik/verband-13-millionen-menschen-von-armut-gefaehrdet-zr-91637688.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/wer-regiert-die-welt-blackrock-und-vanguard/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norberthaering.de/macht-kontrolle/un-foundation/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.kla.tv/23587" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Krake" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2022/02/young-global-leaders-des-weltwirtschaftsforums-aufgedeckt/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/NWO" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpenschau.com/ernst-wolff-great-reset-world-economic-forum-alles-laeuft-nach-plan-video/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpenschau.com/ernst-wolff-elon-musk-und-twitter-die-grosse-spaltung-der-gesellschaft-video/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/22509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="www.kla.tv/22509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merkur.de/welt/corona-energiekrise-ukraine-krieg-armut-deutschland-ungleichheit-export-91867726.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epochtimes.de/gesundheit/gates-stiftung-baut-einfluss-auf-who-aus-internationale-organisationen-kritisieren-aufnahme-in-weltgesundheitsversammlung-a2079006.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/GreatReset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/24962" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/24962" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2919,68 +3356,80 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>11076</Characters>
+  <Pages>5</Pages>
+  <Words>1836</Words>
+  <Characters>11570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>96</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Die Krake des digital-finanziellen Komplexes (Krake-Enthüllung Finanzen)</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Die Krake des digital-finanziellen Komplexes (Kraken-Enthüllung Finanzen)</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Die Krake des digital-finanziellen Komplexes (Kraken-Enthüllung Finanzen)</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>KLA.TV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12808</CharactersWithSpaces>
+  <CharactersWithSpaces>13380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
+  <dc:title>Die Krake des digital-finanziellen Komplexes (Kraken-Enthüllung Finanzen)</dc:title>
+  <dc:creator>hag; Kla.tv DocGen 2.1.0.2</dc:creator>
+  <cp:keywords>NWO; Krieg; Politik; GreatReset; Finanzsystem; Krake; BlackRock; Digitalisierung</cp:keywords>
+  <dc:description>7m47s</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Wirtschaft; Lobbyismus-Filze</cp:category>
+  <dc:language>de</dc:language>
 </cp:coreProperties>
 </file>