--- v0 (2025-12-07)
+++ v1 (2026-10-14)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="16A008BD" w14:textId="77777777" w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61EC484D" wp14:editId="409E9EFE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10795</wp:posOffset>
             </wp:positionV>
@@ -4965,61 +4965,77 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">orgerecht zu geben, auch wenn das Kind selbst Besuche bei diesem Elternteil ablehnte. Er unterstellte den Kindern, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>sie hätten sich den sexuellen Missbrauch nur ausgedacht.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bei einem solchen Sorgerechtsstreit, wo Gardner als Gutachter bestellt war, weigerten sich die drei Söhne eines Paares, den Vater zu besuchen, weil dieser gewalttätig gewesen sei. Gardner sagte vor Gericht aus, dass die Kinder manipuliert worden seien und an „PAS“ litten. Der Richter verordnete daraufhin, dass die Jungen die Besuche beim Vater fortsetzen müssen. Einer der Jungen wurde kurze Zeit später tot aufgefunden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CB50DD" w14:textId="77777777" w:rsidR="00155781" w:rsidRPr="00DC0D1F" w:rsidRDefault="00155781" w:rsidP="00155781">
+    <w:p w14:paraId="36CB50DD" w14:textId="69C36EC9" w:rsidR="00155781" w:rsidRPr="00DC0D1F" w:rsidRDefault="00155781" w:rsidP="00155781">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Trotz dieser krassen Fehlentscheidungen ist es weiterhin gang und gäbe, Kinder dem betreuenden Elternteil (meist der Mutter) wegzunehmen und das Sorgerecht dem missbrauchenden Elternteil (meist der Vater) zuzusprechen – oder die Kinder kommen ins Heim, wie in der Schweiz bei Corinne Fonseca geschehen:</w:t>
+        <w:t xml:space="preserve">Trotz dieser krassen Fehlentscheidungen ist es weiterhin gang und gäbe, Kinder dem betreuenden Elternteil (meist der Mutter) wegzunehmen und das Sorgerecht dem missbrauchenden Elternteil (meist der Vater) zuzusprechen – oder die Kinder kommen ins Heim, wie in der Schweiz bei </w:t>
+      </w:r>
+      <w:r w:rsidR="006A42FE" w:rsidRPr="006A42FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>[...]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0D1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geschehen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30EA056E" w14:textId="77777777" w:rsidR="00155781" w:rsidRPr="00DC0D1F" w:rsidRDefault="00155781" w:rsidP="00155781">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Sie berichtet, dass ihr nach der Scheidung ihre zwei 6 und 8 Jahre alten Töchter ohne Vorankündigung von einem 8-köpfigen Sonderkommando weggenommen und in ein Heim gesteckt wurden. Es gab deutliche Anzeichen dafür, dass die Kinder vom Vater missbraucht worden waren und die Kinder weigerten sich strikt, ihren Vater zu besuchen. Der Vater gab vor der Kinderschutzbehörde sogar zu, dass er pädophile Fantasien habe. Doch er schwärzte die Mutter </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">erfolgreich bei der Kinderschutzbehörde an mit haltlosen Anschuldigungen und das Ergebnis war, dass ihr die Kinder weggenommen wurden. Seit über </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6732,61 +6748,51 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>„Und diese Denkweise, diesen Zweifel einfach, den muss man beiseiteschieben und mal die eigene Körpersprache verstehen lernen, denn die lügt nicht. Also jede Zelle geht in Resonanz und da ist alles gespeichert. Und wenn ich da zurückblicke auf die ganzen Geschichten oder Menschen auch, die mir begegnet sind – mein Körper hat als erster Bescheid gewusst. Aber mein Kopf hat es sich halt zurechtgelegt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> „Nein, man darf nicht unhöflich sein.“ „Das ist doch nur dieses oder jenes Problem.“ Oder was weiß ich. Das ist nicht richtig. Also das ist eine Programmierung, und das ist so gewollt, dass die versteckt bleiben und im Okkulten bleiben und weiter Drahtzieher sein können. Aber wir müssen aufhören zu </w:t>
-[...9 lines deleted...]
-        <w:t>denken, dass wir uns selber nicht trauen können. Und das ist die oberste aller Aufgaben, diese Fähigkeit zurückzuerobern. Weil dann haben die anderen keine Chance mehr.“</w:t>
+        <w:t xml:space="preserve"> „Nein, man darf nicht unhöflich sein.“ „Das ist doch nur dieses oder jenes Problem.“ Oder was weiß ich. Das ist nicht richtig. Also das ist eine Programmierung, und das ist so gewollt, dass die versteckt bleiben und im Okkulten bleiben und weiter Drahtzieher sein können. Aber wir müssen aufhören zu denken, dass wir uns selber nicht trauen können. Und das ist die oberste aller Aufgaben, diese Fähigkeit zurückzuerobern. Weil dann haben die anderen keine Chance mehr.“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5956D42B" w14:textId="77777777" w:rsidR="00155781" w:rsidRPr="00DC0D1F" w:rsidRDefault="00155781" w:rsidP="00155781">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Genau, sehr trefflich ausgedrückt. Vielen Dank liebe Rodjanha! Das wollen wir jetzt gleich mal mit unseren Zuschauern ausprobieren …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73164E42" w14:textId="77777777" w:rsidR="00155781" w:rsidRDefault="00155781" w:rsidP="00155781">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
@@ -7231,51 +7237,50 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, de</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>r sich als Vampir identifiziert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4025C388" w14:textId="77777777" w:rsidR="00155781" w:rsidRDefault="00155781" w:rsidP="00155781">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Auf Beneckes Initiative wurde ein ander</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>er Kannibale mit dem Spitznamen Dr. Fleischer in den „Nexus Noctis“-Orden, den „Bluttrinkerorden“, aufgenommen. Marc Benecke verkehrt also mit Kannibalen. Als der Mathelehrer Stefan R. vor Gericht stand, weil er Stefan T. getötet un</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>d dessen Leiche zerstückelt hat, um Teile davon z</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>u essen, äuße</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
@@ -7677,51 +7682,50 @@
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> am Ende siegt immer die Wahrheit.“ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CD1C33" w14:textId="77777777" w:rsidR="00155781" w:rsidRPr="00DC0D1F" w:rsidRDefault="00155781" w:rsidP="00155781">
       <w:pPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Genauso ist es, liebe Zuschauer. Am Ende siegt IMMER die Wahrheit. Darum ist es so essenziell wichtig, dass die Überlebenden ihr Schweigen brechen. Ich danke den 385 Überlebenden und 212 Zeugen aus Blutsekte 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8244,51 +8248,50 @@
     <w:p w14:paraId="55DF3CAB" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Überlebende Allison Leilani Carter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>kla.tv/28876</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70275578" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Überlebende Ellen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.50voices.org/ellen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3006C545" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Überlebender Doug</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
@@ -8722,51 +8725,50 @@
         </w:rPr>
         <w:t>Robyn Kranig is a courageous survivor of satanic ritual abuse</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://www.instagram.com/p/C8MeyvpSr4A/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24A30D7F" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Überlebender Jian Liang</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Schreckliche Erfahrungen von Folter, sexueller Versklavung, satanischem rituellem Missbrauch, militärische Genetik-, Zucht-, Medikamentenversuchs- und Spionageprogramme.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Buch: „MK-Ultra Never Ended“</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://everydayconcerned.net/2018/10/13/jian-liang-whistleblower-on-targeting-torture-secret-technologies-mk-ultra-never-ended-absolute-mind-and-soul-control-in-government-wall-street-and-the-secret-space-program/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
@@ -9326,51 +9328,50 @@
     <w:p w14:paraId="4FF2D96C" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Zeugen - Journalisten in der Türkei über Kinderhandel und Netzwerke</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://odysee.com/@Spike%F0%9F%90%BA:5/KINDERHANDEL-in-der-%F0%9F%87%B9%F0%9F%87%B7T%C3%9CRKEI_:c</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="328BE112" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Manuel Mittas, Fall Kampusch</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://outoftheboxtvderschwachsinnhatprogramm.wordpress.com/2022/12/11/paedophile-netzwerke-geheim-strukturen-hinter-dutroux-komplex-und-kampusch-enttarnt-europaeische-koenigshaeuser-und-militaer-geheimdienst</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B464B67" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Namen von zusätzlichen Überlebenden und Zeugen von sat.-rituellem Missbrauch und MK Ultra</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
@@ -9460,56 +9461,56 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>„Verschwörungsmythen“ im persönlichen Umfeld</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nius.de/Politik/faeser-plant-anschwaerz-gesetz-des-grauens-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>  geheimdienst-soll-menschen-in-ihrem-privaten-umfeld-veraechtlich-machen-duerfen/beebd14f-4653-4f19-b8b6-e5a8e0f52cfd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77E446F6" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="77E446F6" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId72" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://entschwoert.de</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B833E3C" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve">Opfer/ Manuel Schadwald </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(ermordet)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
@@ -9671,51 +9672,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Oberst a. D. Max Eder: Er diente 38 Jahre als Soldat - Seine Inhaftierung jährt sich bald, er ist in Untersuchungshaft</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/20230918021</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47352BDF" w14:textId="55839F40" w:rsidR="0074461E" w:rsidRPr="00DC0D1F" w:rsidRDefault="0074461E" w:rsidP="0074461E">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Freiheit für Max Eder!</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/freiheit-fuer-max-eder-.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5DE0DA1C" w14:textId="77777777" w:rsidR="0074461E" w:rsidRPr="00DC0D1F" w:rsidRDefault="0074461E" w:rsidP="0074461E">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Oberst a. D. Max Eder: Er diente 38 Jahre als Soldat - Seine Inhaftierung jährt sich bald, er ist in Untersuchungshaft</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
@@ -10046,51 +10046,50 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> – Psychologe, Therapeut und unabhängiger Journalist</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>“Sound of Freedom” – Smokescreen for Controlling the Child Sex Trafficking Narrative</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId95" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://pedoempire.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72208ACF" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId96" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://pedoempire.org/author-joachim-hagopian/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="657A2CCB" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:b/>
@@ -10556,51 +10555,50 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId113" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.inar.de/lady-gaga-hinterlasst-hotel-badewanne-voller-blut/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5A48E3" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Satanismusverherrlichung, Luziferkult und Kannibalismus durch «hochgepuschte» Stars</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId114" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://vigilantcitizen.com/pics-of-the-month/symbolic-pics-of-the-month-08-24/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId115" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2024/05/10/hail-satan-wie-das-zdf-mit-gez-steuern-einen-satanismus-werbefilm-ausstrahlte/</w:t>
         </w:r>
@@ -10941,70 +10939,70 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C11CC84" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Stuttgart 2024: Opernbesucher brechen wegen Blut und Sexszenen zusammen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId132" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.20min.ch/story/stuttgart-oper-sancta-sorgt-fuer-uebelkeit-und-schockzustaende-im-publikum-103199805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31DFBDA5" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="31DFBDA5" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId133" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.t-online.de/tv/nachrichten/panorama/id_100507632/oper-schockt-in-stuttgart-besucher-erleiden-uebelkeit-und-ohnmacht.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F7B26AD" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="6F7B26AD" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId134" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.blick.ch/ausland/18-zuschauer-muessen-in-stuttgart-medizinisch-versorgt-werden-opern-publikum-bricht-wegen-sex-szenen-zusammen-id20212655.html?utm_campaign=share-button-app&amp;utm_medium=social&amp;utm_source=telegram</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62879C7A" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Projekt Monarch und satanische Symbolik in aktuellen Bildern der Musikindustrie</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId135" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
@@ -11013,51 +11011,50 @@
           <w:t>https://legitim.ch/projekt-monarch-und-satanische-symbolik-in-aktuellen-bildern-der-musikindustrie/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId136" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://vigilantcitizen.com/pics-of-the-month/symbolic-pics-of-the-month-08-24/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="078AE83D" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Amy Winehouse: Die dunkle Wahrheit in der Musikindustrie</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId137" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://twitter.com/NinaKis17/status/1800877225732157790?ref_src=twsrc^tfw|twcamp^tweetembed|twterm^1800877225732157790|twgr^026fb54b5b7008f398fe0d04365b5efd295ac1e0|twcon^s1_&amp;ref_url=https://www.guidograndt.de/2024/06/14/zuerst-michael-jackson-dann-amy-winehouse-opfer-der-eliten-in-der-musikindustrie-video/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76FC1F8F" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Ehemaliger Scorpions Bassist bestätigt, Snuff-Partys sind real!</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
@@ -11400,51 +11397,50 @@
         <w:r w:rsidRPr="004015FA">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-u1sIm-Hdxg</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId153" w:history="1">
         <w:r w:rsidRPr="004015FA">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B4BA3B0" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Puff Daddy: verwickelt in Menschenhandel, sexuelle Ausbeutung und häusliche Gewalt</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId154" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nzz.ch/feuilleton/puff-diddy-soll-in-menschenhandel-sexuelle-ausbeutung-und-haeusliche-gewalt-verwickelt-sein-nun-wird-der-amerikanische-rapper-zum-sechsten-mal-angeklagt-ld.1825639</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD36546" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve">Stars die </w:t>
       </w:r>
@@ -11511,130 +11507,130 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="755B85F0" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Justin Bieber sagt 2017 aus, dass Pädophile die Musikindustrie beherrschen</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId158" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.bol-chat.de/news/justin-bieber-pedofili-vode-zlu-glazbenu-industriju?language=german</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532E404C" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="532E404C" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId159" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Justin Bieber: Hollywood-Eliten töteten mein ungeborenes Kind</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId160" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240330083318/https://dirkdietrich.substack.com/p/justin-bieber-hollywood-eliten-toteten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId161" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://dirkdietrich.substack.com/p/justin-bieber-hollywood-eliten-toteten</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId162" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3065840B" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="3065840B" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId163" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Justin Bieber: Hollywood Elites Killed My Unborn Child</w:t>
         </w:r>
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:br/>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId164" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://archive.ph/ICtgB</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId165" w:anchor="selection-795.0-795.225" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://archive.ph/ICtgB#selection-795.0-795.225</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41876B12" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Oprah Winfrey</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Oprah PANICS After Her Connection To Diddy Is FINALLY EXPOSED</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
@@ -11833,51 +11829,50 @@
           </w:rPr>
           <w:t>https://www.dogrulukpayi.com/bulten/epstein-davasi-nedir-ne-degildir</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7116BE25" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Aufklärer satanisch ritueller Gewalt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10899432" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Holger Strohm</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> – Das Absolut Böse: Satanisten und Blutsäufer</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId174" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://archive.org/details/dasabsolutbsesatanistenundblutsuferhd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0906F44B" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Prof. Dr. Elisabeth Roth, 4-bändige Buchreihe: „Und führe uns….“</w:t>
       </w:r>
@@ -13300,51 +13295,50 @@
         <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#An</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FECC76D" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Opfer und Zeugenberichte im Zusammenhang mit Schulen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39ABAE23" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Zeuge Chris Stevens</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId230" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://vo.lc/School-Of-Fools-Aldenham.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId231" w:history="1">
@@ -13854,84 +13848,84 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId256" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://m.facebook.com/story.php?</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId257" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>story_fbid=pfbid02qhigLJC54QqBTXnej7CJoqFGrYnpL1gKGMUE8RjGUR5usN8NNGDneixwKdtkK8DPl&amp;id=108085950897096</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE73883" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="0FE73883" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId258" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.ots.at/presseaussendung/OTS_20220718_OTS0043/faekalien-essen-muessen-siebenjaehriger-erhebt-massive-missbrauchsvorwuerfe-gegen-eigenen-vater</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="346FA8DF" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="346FA8DF" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId259" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.ots.at/presseaussendung/OTS_20230206_OTS0028/hat-richter-hochsensible-gesundheitsdaten-eines-minderjaehrigen-missbrauchsopfers-illegal-abgefragt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AAE3E17" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="3AAE3E17" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId260" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.ots.at/presseaussendung/OTS_20221024_OTS0057/paukenschlag-im-eingestellten-paedo-verfahren-sta-wien-muss-ermittlungen-gegen-beschuldigten-vater-wieder-aufnehmen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4990D258" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Englisches Königshaus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E25994" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
@@ -14052,51 +14046,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Prinz Harry und Prinz William von England</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t xml:space="preserve">Buch – Illuminati im Ruhrgebiet </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Die Nachfahrin eines SS-Führers packt aus (Buch von Rike Schwan)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>S. 230-238</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3597D156" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Louis Earl Mountbatten, Liste der mächtigsten Familien der Welt</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Haus Battenberg/Mountbatten</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId264" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://diemaechtigstenfamilienderwelt.ch/2021/09/26/haus-battenberg-mountbatten/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C46A9EF" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
@@ -14353,72 +14346,72 @@
     <w:p w14:paraId="16AF1E39" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Überlebende Luna und ihre Mutter Anna</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId277" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/der-fall-luna-rituelle-gewalt-das-maedchen-hat-tunnel-kaefige-und-kinderjagden-ueberlebt.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57272528" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Lunas Aussage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C94F11" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="13C94F11" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId278" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.50voices.org/luna/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t xml:space="preserve">(engl.: </w:t>
       </w:r>
       <w:hyperlink r:id="rId279" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.50voices.org/en/luna-2/)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CEB095B" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>MKULTRA</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId280" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/MKULTRA</w:t>
@@ -14440,51 +14433,50 @@
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.kla.tv/Kinderraub/16305</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId282" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.kla.tv/Kinderraub/1630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6262B1DD" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Überlebende Jessie Czebotar </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId283" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=knSfxv-_iUo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId284" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://illuminatethedarkness.online/contact-us/</w:t>
         </w:r>
@@ -15291,335 +15283,335 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId333" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/hypnose-ritueller-missbrauch-greenbaum-speech/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId334" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/blutkult-hunderte-opfer-und-zeugen-brechen-ihr-schweigen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53952349" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="53952349" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId335" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.fachkreis-rg.at/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId336" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.aufarbeitungskommission.de/themen-erkenntnisse/organisiert_rituell/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId337" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.infoportal-rg.de/meta/definitionen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId338" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://dissoziation-und-trauma.de/images/jey/rituelle-gewalt-das-netz-unter-der-oberflaeche.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B7784E2" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="1B7784E2" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId339" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.konjunktion.info/2021/05/mind-control-keine-verschwoerungstheorie-mehr-sondern-zukuenftige-realitaet/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId340" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://dieunbestechlichen.com/2018/10/monarch-bewusstseinskontrolle-die-dunkle-seite-der-musikindustrie-und-popkultur-videos/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53319204" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="53319204" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId341" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.50voices.org/en/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId342" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://ritualabuse.us/ritualabuse/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId343" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.theblackvault.com/documentarchive/cia-mkultra-collection/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId344" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cia.gov/readingroom/docs/CIA-RDP88-01070R000301530003-5.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId345" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cia.gov/readingroom/document/cia-rdp88-01070r000301</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId346" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://www.cia.gov/readingroom/document/cia-rdp88-01070r000301530003-5530003-5</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId347" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6266763/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId348" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://upload.wikimedia.org/wikipedia/commons/0/01/ProjectMKULTRA_Senate_Report.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId349" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://brutalproof.net/2019/07/46876/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId350" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://evelorgen.com/wp/news/white-wolf-von-atzingen-interview/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId351" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://timothycharlesholmseth.com/explosive-ally-shelly-carter-release-child-trafficking-documentary-all-of-us/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId352" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://waves.lima-city.de/dok/mkultra.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FBB7AF8" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="2FBB7AF8" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId353" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://lailluminator.com/2023/11/12/the-lords-ranch/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId354" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://humansbefree.com/2019/08/list-of-71-clinton-associates-who-died-mysteriously-or-committed-suicide-before-testimony.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId355" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://cathyfox.wordpress.com/2017/04/02/a-most-dangerous-game-human-hunting/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId356" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://nonstatetorture.org/what-is-nst/ritual-abuse-torture</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId357" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://criminal-justice.iresearchnet.com/types-of-crime/child-abuse/ritual-abuse-torture/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId358" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://prepareforchange.net/2018/09/03/witness-statement-by-satanic-ritual-abuse-survivor-fiona-barnett-calling-out-her-pedophile-abusers</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46695BED" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Dissoziative Identitätsstörung</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -15745,95 +15737,95 @@
       <w:hyperlink r:id="rId365" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://lebtown.com/2021/07/23/michael-folmer-former-state-senator-released-from-prison-by-court-order-a-year-after-sentencing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D89ED57" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00797EAF" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797EAF">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vertuschungsstrategie "Falsche Erinnerung"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F62EFC9" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="1F62EFC9" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId366" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.nexus-magazin.de/files/gratis/artikel/Nex110_08_W-V-50Voices.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> (z.B. letzte Seite)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId367" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://beauftragte-missbrauch.de/presse/artikel/210</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId368" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://taz.de/Rituelle-Gewalt/!5912309/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId369" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.screamsfromchildhood.com/false_memory.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3195A8F1" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">PV(A) </w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -17177,51 +17169,50 @@
           </w:rPr>
           <w:t>https://odysee.com/@traukeinempromi:9/benecke:8</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId468" w:anchor="t=1704" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.kla.tv/26810#t=1704</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15B79EF6" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Dr. Mark Benecke</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId469" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.ticketonline.de/artist/dr-mark-benecke/?affiliate=YAT&amp;msclkid=0417e12dc2d4151995f9862b64b715fb&amp;utm_source=bing&amp;utm_medium=cpc&amp;utm_campaign=ar_Literatur&amp;utm_term=dr%20mark%20benecke&amp;utm_content=Dr.%20Mark%20Benecke%20-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4059FB7D" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Marc Benecke ist Vorsitzender der Deutschen Dracula-Gesellschaft.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
@@ -17546,51 +17537,50 @@
         </w:rPr>
         <w:t>Victim &amp; Criminal Profiling (VCPA) - ENGLISH:</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId485" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=rPwASI89paM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4F123B0B" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kinderhandel in der Türkei Europa und der ganzen Welt.: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId486" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://t.me/GHZFriedrichMaik/37396</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="096FED1E" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="009D57D9" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D57D9">
@@ -17952,81 +17942,81 @@
           </w:rPr>
           <w:t>https://t.me/CNconspiracynewsroom/65951</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="52689DB3" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve">“Sound of Freedom” – Smokescreen for Controlling the Child Sex Trafficking Narrative - Satanic Empire </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId503" w:anchor="more-1658" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://pedoempire.org/sound-of-freedom-smokescreen-for-controlling-the-child-sex-trafficking-narrative/#more-1658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1276C348" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="1276C348" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId504" w:history="1">
-        <w:r w:rsidRPr="0074461E">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Author - Satanic Empire</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0074461E">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0074461E">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId505" w:history="1">
-        <w:r w:rsidRPr="0074461E">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://pedoempire.org/author-joachim-hagopian/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="712E602B" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve">John McAfee </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId506" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
@@ -18454,51 +18444,50 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t xml:space="preserve">com </w:t>
       </w:r>
       <w:hyperlink r:id="rId524" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://x.com/i/status/1828869011733676086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C8C920A" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="004015FA" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004015FA">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Le Gardien du Temple : La Porte des Ténèbres - Toulouse Teaser 3 : L'histoire</w:t>
       </w:r>
       <w:r w:rsidRPr="004015FA">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t>https://www.youtube.com/watch?v=bs65WluVnQ0&amp;t=60s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CB5589" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Alexandru Ionel &amp; Patricija Belousova - Show "Noelis"</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
@@ -18985,51 +18974,50 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Eva Frey</w:t>
       </w:r>
       <w:r w:rsidRPr="00681E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:hyperlink r:id="rId543" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.50voices.org/eva/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="275D200D" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Evelyne</w:t>
       </w:r>
       <w:r w:rsidRPr="00681E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId544" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.50voices.org/evelyne/</w:t>
         </w:r>
       </w:hyperlink>
@@ -19550,51 +19538,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve">Rike Schwan – </w:t>
       </w:r>
       <w:hyperlink r:id="rId564" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.50voices.org/rike/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="38C71373" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fiona Barnett – </w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId565" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="48420276" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Eyes Wide Open</w:t>
@@ -19627,59 +19614,59 @@
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t>The Office star Rainn Wilson, 57, lays bare 'traumatic' abuse he suffered as a child in a 'loveless home' - as he opens up about his secret battle with depression while filming hit comedy</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId567" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://www.dailymail.co.uk/tvshowbiz/article-12466599/The-Office-Rainn-Wilson-childhood-abuse-depression-miserable-filming.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="727ACE66" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="727ACE66" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId568" w:history="1">
-        <w:r w:rsidRPr="0074461E">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://ifunny.co/picture/what-about-human-baby-meat-rt-what-should-i-eat-MEU6VPNTB</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C4D0A80" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Fall Petra –</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Pädokriminalität, Sexuelle Gewalt, Folter, Schwarze Magie, MKULTRA - Petra hat ihre Kindheit überlebt</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId569" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
@@ -19881,51 +19868,50 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Interview mit Andrew Bridgen - Zeuge der Satanssekte</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId577" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://youtu.be/pidSG5nMkW8?t=4711</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32F24328" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bernd Schmidbauer – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Kent-Depesche 12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130736DE" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Birgit Doll</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> 05b_BirgitDoll_Adrenochrome_Black_Ey_Club_und_viel_Schlimmes_[OS0zfy0S59O2].mp4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D09441" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
@@ -20250,51 +20236,50 @@
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId588" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=bnFSfzymtAI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34E97D8F" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Joachim Hagopian</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t>Pedophilia &amp; Empire: Satan, Sodomy, &amp; The Deep State with Joachim Hagopian</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId589" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://sarahwestall.com/pedophilia-empire-satan-sodomy-the-deep-state-with-joachim-hagopian</w:t>
         </w:r>
       </w:hyperlink>
@@ -20622,51 +20607,50 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Ehemaliger Mitarbeiter behauptet, dass die Olena-Zelenska-Stiftung Kinder weltweit an reiche Pädophile verkauft</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId601" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://legitim.ch/paukenschlag-ehemaliger-mitarbeiter-behautet-dass-die-olena-zelenska-stiftung-kinder-weltweit-an-reiche-paedophile-verkauft/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="08D4B82E" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rupert Murdoch</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>: Kent-Depesche</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AA6C71" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Serhat Tokmak: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Quelle bei Kla.TV gespeichert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0F0514" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
@@ -21009,91 +20993,91 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId613" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.bbc.com/news/world-europe-jersey-35292924</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId614" w:anchor="rothschild-warburg-maxwell-epstein-soros" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case#rothschild-warburg-maxwell-epstein-soros</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15A51D56" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+    <w:p w14:paraId="15A51D56" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:hyperlink r:id="rId615" w:history="1">
-        <w:r w:rsidRPr="0074461E">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Advocate Philip Sinel: Restitution and How to Obtain It</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId616" w:history="1">
-        <w:r w:rsidRPr="0074461E">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="0074461E">
           <w:rPr>
             <w:b/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0074461E">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId617" w:history="1">
-        <w:r w:rsidRPr="00DC0D1F">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://voiceforchildren.blogspot.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DC0D1F">
+      <w:r w:rsidR="001A2E98" w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A633A04" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Insel des Bösen - Jersey: Die Macht der Medien</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId618" w:anchor="autoplay=true" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html#autoplay=true</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4BB59A1F" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
@@ -21286,51 +21270,50 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId626" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://t.me/rabbitresearch/15940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="664FF0AE" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Philip Sinel</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t>Advocate Philip Sinel Gives his Reaction to the (infamous) Speech of William Bailhache. (Part one)</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId627" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://voiceforchildren.blogspot.com/search?q=Philip+Sinel</w:t>
         </w:r>
       </w:hyperlink>
@@ -21794,51 +21777,50 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId639" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5EE0B98D" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Dutroux case and X-Dossier victim-witnesses</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
         <w:t>belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E3B41E4" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Anonymer Zeuge</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId640" w:anchor="Amerois" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
@@ -22211,55 +22193,51 @@
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F82948" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ariane de Rothschild, CIA-Direktor Burns, Noam Chomsky</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
-        <w:t xml:space="preserve">EXPLOSIV: Epstein-VIP-Liste mit einflussreichen Promis erreicht den Mainstream! – Ariane de </w:t>
-[...3 lines deleted...]
-        <w:t>Rothschild, CIA-Direktor Burns, Noam Chomsky u.v.m.</w:t>
+        <w:t>EXPLOSIV: Epstein-VIP-Liste mit einflussreichen Promis erreicht den Mainstream! – Ariane de Rothschild, CIA-Direktor Burns, Noam Chomsky u.v.m.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>https://legitim.ch/paukenschlag-neue-epstein-vip-liste-mit-einflussreichen-promis-erreicht-den-mainstream-ariane-de-rothschild-cia-direktor-burns-noam-chomsky-u-v-m/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C54ABE9" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Barbara Marx Hubbard</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
@@ -22566,51 +22544,50 @@
         <w:t>Opfer: Jessie Marsson</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346247BD" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Carlos Cruz – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Kent-Depesche Ausgabe: 02/04/13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3966FA33" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Freddie Starr –  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Kent-Depesche Ausgabe: 27/451/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E993684" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Gary Glitter – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t>Kent-Depesche Ausgabe: 27/451/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CD4471" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
@@ -23001,575 +22978,565 @@
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Gordon Wateridge</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-</w:t>
+        <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId673" w:history="1">
+        <w:r w:rsidRPr="0074461E">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6495F3C3" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Morag Jordan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId673" w:history="1">
+        <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId674" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6495F3C3" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
-[...11 lines deleted...]
-        <w:t>Morag Jordan</w:t>
+    <w:p w14:paraId="67B57B3F" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Colin Tilbrook</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId674" w:history="1">
+      <w:hyperlink r:id="rId675" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67B57B3F" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
-[...11 lines deleted...]
-        <w:t>Colin Tilbrook</w:t>
+    <w:p w14:paraId="3845FFF2" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Jimmy Savile</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId675" w:history="1">
+      <w:hyperlink r:id="rId676" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3845FFF2" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="7078BB81" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="002D3434" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId677" w:history="1">
+        <w:r w:rsidR="001A2E98" w:rsidRPr="0074461E">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>https://www.bbc.com/news/world-europe-jersey-30388456</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62BE46D6" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Jimmy Savile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId678" w:history="1">
+        <w:r w:rsidRPr="0074461E">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>https://de.wikipedia.org/wiki/Jimmy_Savile</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38B06D10" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Police 'censored' 2009 interview with Jimmy Savile so it removed all reference to the Royal Family</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId679" w:history="1">
+        <w:r w:rsidRPr="0074461E">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>https://www.dailymail.co.uk/news/article-2468836/Jimmy-Savile-Police-censored-2009-interview-removing-reference-Royal-Family.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6354D92D" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC0D1F">
+        <w:t>SRF-Skandal nur Spitze des Eisbergs: Weltweite Vertuschung rituellen Missbrauchs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC0D1F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId680" w:history="1">
+        <w:r w:rsidRPr="00DC0D1F">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://www.kla.tv/26577</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC0D1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491C6F6F" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>William Bailhache und Sir Philip Bailhache (Brüder)</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId676" w:history="1">
+      <w:hyperlink r:id="rId681" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7078BB81" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
-[...112 lines deleted...]
-        <w:t>William Bailhache und Sir Philip Bailhache (Brüder)</w:t>
+    <w:p w14:paraId="62EBD83A" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Frank Walker</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId681" w:history="1">
+      <w:hyperlink r:id="rId682" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...12 lines deleted...]
-        <w:t>Frank Walker</w:t>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD32049" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Wilfried Krichewski</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId682" w:history="1">
+      <w:hyperlink r:id="rId683" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0074461E">
-[...18 lines deleted...]
-        <w:t>Wilfried Krichewski</w:t>
+    </w:p>
+    <w:p w14:paraId="1A8A43A0" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Picture: the Jersey ‘child abuse cellar’ uncovered by police</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId684" w:history="1">
+        <w:r w:rsidRPr="0074461E">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-CH"/>
+          </w:rPr>
+          <w:t>https://www.thetimes.com/article/picture-the-jersey-child-abuse-cellar-uncovered-by-police-sh6fh05wmbm</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4550FFF5" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
+      <w:pPr>
+        <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074461E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>Reg Jeune</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId683" w:history="1">
-[...79 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId685" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4F7821A2" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Martin S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>OLIVER GREYF: PÄDOKRIMINALITÄT – Der Fall Manuel Schadwald – Die Wahrheit!</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId686" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2022/05/30/paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAF3691" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Maurizio Cattelan</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Ist der Rapper Drake ein „Certified Pedophile“ („bestätigter Pädophiler“)?</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId687" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=lYA6ZG5XloI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="32CD360A" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
@@ -23900,51 +23867,50 @@
         </w:rPr>
         <w:t>Edward Heath</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Sir Edward Heath: Inquiry into child sex abuse allegations against former Prime Minister to publish findings</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId701" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.independent.co.uk/news/uk/politics/edward-heath-child-sex-abuse-paedophilia-allegations-inquiry-findings-operation-conifer-wiltshire-police-a7983906.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25779E64" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
-        <w:lastRenderedPageBreak/>
         <w:t>Sir Edward Heath: The seven sex abuse allegations the late PM would have faced questions over</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId702" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.independent.co.uk/news/uk/politics/sir-edward-heath-latest-seven-historical-child-sexual-abuse-allegations-operation-conifer-wiltshire-police-a7984401.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId703" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.bbc.com/news/uk-politics-45824503</w:t>
         </w:r>
@@ -24311,51 +24277,50 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId716" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://odysee.com/@HORIZONS:d/P%C3%A9dophilie---09.10.2022---Emmanuel-VERDIN----Plainte-contre-Jack-Lang,-Pierre-Moscovici,-et-Fran%C3%A7ois-Hollande:1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="77261152" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Emmanuel Verdin accuse Jack Lang de viol collectif sur sa fille de 4 ans</w:t>
       </w:r>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId717" w:history="1">
         <w:r w:rsidRPr="0074461E">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>https://m.faitsdivers.org/7008-Emmanuel-Verdin-accuse-Jack-Lang-de-viol-collectif-sur-sa-fille-de-4-ans</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -24667,51 +24632,50 @@
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId729" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://vo.lc/School-Of-Fools-Aldenham.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC0D1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F1306C" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Königin Silvia und Prinzessin Victoria von Schweden</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t xml:space="preserve">Buch Illuminati im Ruhrgebiet </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Die Nachfahrin eines SS-Führers packt aus (Buch von Rike Schwan)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>S. 44-45</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DB67B1" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jorge Puello</w:t>
       </w:r>
@@ -25001,51 +24965,50 @@
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
         <w:t>Does Taylor Swift CAST SPELLS On Her Listeners?!</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId741" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=SDmzNDrj2NI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79B5BCFF" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="00DC0D1F" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC0D1F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nicole Kidman, Antony Kidman</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0D1F">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId742" w:history="1">
         <w:r w:rsidRPr="00DC0D1F">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C20780D" w14:textId="77777777" w:rsidR="001A2E98" w:rsidRPr="0074461E" w:rsidRDefault="001A2E98" w:rsidP="001A2E98">
       <w:pPr>
         <w:spacing w:after="199" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074461E">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
@@ -25530,51 +25493,50 @@
     </w:p>
     <w:p w14:paraId="24E420BA" w14:textId="36179D67" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC85343" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#RituelleGewalt - Rituelle Gewalt - </w:t>
       </w:r>
       <w:hyperlink r:id="rId759" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/RituelleGewalt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -26085,89 +26047,89 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
       <w:headerReference w:type="default" r:id="rId771"/>
       <w:footerReference w:type="default" r:id="rId772"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6254E91A" w14:textId="77777777" w:rsidR="00783F9B" w:rsidRDefault="00783F9B" w:rsidP="00F33FD6">
+    <w:p w14:paraId="0C064B47" w14:textId="77777777" w:rsidR="002D3434" w:rsidRDefault="002D3434" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A4DBE23" w14:textId="77777777" w:rsidR="00783F9B" w:rsidRDefault="00783F9B" w:rsidP="00F33FD6">
+    <w:p w14:paraId="77F36265" w14:textId="77777777" w:rsidR="002D3434" w:rsidRDefault="002D3434" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -26191,51 +26153,51 @@
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0576890A" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Die Überwindung der Blutsekte (Teil 3) - 247 Opfer, 135 Zeugen, 172 Täter und Mittäter (von Lois Sasek)  </w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
@@ -26298,76 +26260,76 @@
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CFA6980" w14:textId="77777777" w:rsidR="00783F9B" w:rsidRDefault="00783F9B" w:rsidP="00F33FD6">
+    <w:p w14:paraId="78A0E008" w14:textId="77777777" w:rsidR="002D3434" w:rsidRDefault="002D3434" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72A2FF82" w14:textId="77777777" w:rsidR="00783F9B" w:rsidRDefault="00783F9B" w:rsidP="00F33FD6">
+    <w:p w14:paraId="22F1F395" w14:textId="77777777" w:rsidR="002D3434" w:rsidRDefault="002D3434" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w14:paraId="7CCF67BF" w14:textId="77777777" w:rsidTr="00FE2F5D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
@@ -26518,51 +26480,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="319B6F80"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3FC26BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
@@ -26744,154 +26706,156 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="390887405">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2091656166">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="00010640"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="00055D46"/>
     <w:rsid w:val="00091956"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="00155781"/>
     <w:rsid w:val="001A2E98"/>
     <w:rsid w:val="001D6477"/>
     <w:rsid w:val="00251233"/>
+    <w:rsid w:val="002D3434"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="004015FA"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
+    <w:rsid w:val="006A42FE"/>
     <w:rsid w:val="006C4827"/>
     <w:rsid w:val="0074461E"/>
     <w:rsid w:val="00777606"/>
     <w:rsid w:val="00783F9B"/>
     <w:rsid w:val="007C459E"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00A776C3"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
     <w:rsid w:val="00DB1869"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="38FF1F7A"/>
   <w15:docId w15:val="{CFD27B5F-E2DC-4997-AF25-6CC0F43E078D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -27607,51 +27571,51 @@
   <w:style w:type="character" w:styleId="Funotenzeichen">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A2E98"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A2E98"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/hail-satan-wie-das-zdf-mit-gez-steuern-einen-satanismus-" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/maria/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perception-gates.home.blog/2018/12/26/mk-ultra-2-project-monarch-das-traumabasierte-sklavenprogramm-der-kabale/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Area_51" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/2014/06/advocate-philip-sinel-interview-part-1.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wsj.com/articles/jeffrey-epstein-calendar-cia-director-goldman-sachs-noam-chomsky-c9f6a3ff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savingdamon.com/pedophile-gardner.html" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/311" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlygodrescuedme.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=x2rQzv8OWEY" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fachkreis-rg.at/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/erika/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@tyroleanScrat/playlists" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14059/fname_1518518.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/luna-2/)" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/GHZFriedrichMaik/37396" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.20min.ch/story/margaret-thatcher-der-mi5-und-die-paedophilen-347008928587" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtalkradio.net/internet-talk-radio/2012/02/20/journey-for-truth-jean-eisenhower-talks-about-environmental-activism-her-sexual-abuse-government-mind-control-and-alien-abduction/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nebadonia.wordpress.com/2024/05/16/ehemaliger-scorpions-bassist-bestatigt-snuff-partys-sind-real/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cia.gov/readingroom/document/cia-rdp88-01070r000301530003-5" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Satanismus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Gladio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krone.at/3077281" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y-ix3Sy7e94" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ekladata.com/qtN_8-4AuX2RHag30XQm1EqyMeU.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminal-justice.iresearchnet.com/types-of-crime/child-abuse/ritual-abuse-torture/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/skon_pirjo/status/1799730796967718949" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welt.de/print-welt/article598091/In-den-Folterkammern-der-Kinderschaender-wuchern-Spaltpilze.html" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rike/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/04/13/okkulte-paedo-eliten-hochrangige-paedokriminelle-netzwerke-satanismus-ritualmorde/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photopol.blogspot.com/2021/01/voice-for-children.html" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/School-Of-Fools-Aldenham.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Sigmund_Freud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@Spike%F0%9F%90%BA:5/KINDERHANDEL-in-der-%F0%9F%87%B9%F0%9F%87%B7T%C3%9CRKEI_:c" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DLHOhD001F8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taz.de/Rituelle-Gewalt/!5912309/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PU0YDyThImk&amp;t=640s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hilpub.uni-hildesheim.de/server/api/core/bitstreams/8d200f25-71b4-4d9b-b402-4b14ef7ede21/content" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/-/en/Annemie-Bult%C3%A9/dp/2872621539" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kinderraub/16305" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/CNconspiracynewsroom/65951" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-er-diente-38-jahre-als-soldat-seine-inhaftierung-jaehrt-sich-bald-er-ist-in-untersuchungshaft.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@kevenrosa/video/7223490579307482410" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/16206/fname_1585085.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aufklaerungsgruppe-krokodil.de/Ritualzeiten.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/30779" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://t.me/rabbitresearch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cicero.de/innenpolitik/sz-magazin-justizskandal-edathy/60974" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/skillsoverpolitics_/reel/Cx0OdCZrB8q/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/JMzfxRPxrefM/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.washingtonexaminer.com/news/2601747/epstein-used-austrian-passport-with-fake-name-in-the-1980s-prosecutors/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brf.be/national/377669/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@theartofshade/video/7225710838584298795%20%20%20" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/luna-2/)" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagblatt.ch/international/au-revoir-francois-hollande-macht-schluss-ld.928942" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-u1sIm-Hdxg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thepeoplesvoice.tv/adult-star-jenna-jameson-evil-pedophiles-who-sacrifice-and-torture-children-run-hollywood/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/laura/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/christine/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/i/status/1828869011733676086" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/New_Life_Children%27s_Refuge_case" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurovision.de/teilnehmer/Bambie-Thug-mit-Doomsday-Blue-fuer-Irland-auf-Platz-sechs,irland1066.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://source.infopool.info/?a=sourcedetails&amp;id=24601" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pv.at/cdscontent/?contentid=10007.707551&amp;portal=pvaportal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/School-Of-Fools-Aldenham.html" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/eva/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thieme-connect.de/products/ejournals/abstract/10.1055/a-1123-3064" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Skull_%26_Bones" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/dasabsolutbsesatanistenundblutsuferhd" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/01/05/stimmen-zum-fall-epstein/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://katholischpur.xobor.de/t2340f89-Udo-Ulfkotte-am-verstorben-1.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914?s=09" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Feeding-Grounds-Aldenham.html" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2022/05/30/paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spreaker.com/episode/survivor-brooke-federline-elite-child-sex-trafficking-mk-ultra-masons--52309160" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.konjunktion.info/2021/05/mind-control-keine-verschwoerungstheorie-mehr-sondern-zukuenftige-realitaet/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/haze/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/24000" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bs65WluVnQ0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jerseyeveningpost.com/news/2014/09/15/abuse-victims-come-forward-to-talk-about-sacre-coeur-care-home-2/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/16206/fname_1585085.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tampafp.com/florida-attorney-sentenced-in-child-porn-case-with-nearly-2000-images-videos/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-35292924" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Geoffrey_Dickens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nachrichten.at/oberoesterreich/Nach-Sex-Vorwuerfen-starb-17-Jaehrige-in-Linzer-Krankenhaus;art4,616018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.extremnews.com/lifestyle/kurioses/147517c7066c567" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bz-berlin.de/archiv-artikel/nahm-lady-gaga-ein-blutbad-im-hotel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rachel-3/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Dokumentarfilme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gettyimages.de/detail/nachrichtenfoto/senator-stuart-syvret-stands-outside-the-haut-de-la-nachrichtenfoto/80009254" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exxpress.at/unfassbar-teichtmeister-las-texte-von-missbrauchten-kindern-im-parlament/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brf.be/national/377669/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vigilantnews.com/post/satanic-evil-king-charles-unveils-hellish-self-portrait/?omnisendContactID=64f0f8b0cbba33edd301dc3d&amp;utm_campaign=campaign:%20Vigilant%20Fox%20Daily%20Digest%20%5b05/15/2024%5d%20(6644a6359b0eec4898d8ffd2)&amp;utm_medium=email&amp;utm_source=omnisend" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radioeins.de/themen/wissen/kolumnisten/dr__mark_benecke.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/-/en/Annemie-Bult%C3%A9/dp/2872621539" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.walesonline.co.uk/whats-on/music-nightlife-news/beyonc-kicks-uk-renaissance-tour-26929687" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unser-mitteleuropa.com/cia-neurobiologie-experte-ueber-die-steuerung-des-menschlichen-gehirns-mittels-rna-impfstoffen/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifunny.co/picture/what-about-human-baby-meat-rt-what-should-i-eat-MEU6VPNTB" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://morkhoven.wordpress.com/2010/07/19/les-reseaux-pedocriminels/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100067064276727/videos/625525946444071" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artribune.com/progettazione/architettura/2022/04/tempio-sotterraneo-damanhur-vidracco-piemonte/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/uk/politics/sir-edward-heath-latest-seven-historical-child-sexual-abuse-allegations-operation-conifer-wiltshire-police-a7984401.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/haze/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blick.ch/ausland/18-zuschauer-muessen-in-stuttgart-medizinisch-versorgt-werden-opern-publikum-bricht-wegen-sex-szenen-zusammen-id20212655.html?utm_campaign=share-button-app&amp;utm_medium=social&amp;utm_source=telegram" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=uudpXR2Oq-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20230921_OTS0183/fpoe-stefan-fall-teichtmeister-justizministerin-zadic-schweigt-zu-offenen-fragen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-30388456" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gYukkbqO6tA" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/johnmcafeechannel/2220" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/dvQvEtw2Izg" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/EvaHermanOffiziell/176974" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waves.lima-city.de/dok/mkultra.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Strategie_der_Spannung" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/installations_and_performances/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NrFzuWSTmPA" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/AllyandShelly/4717" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stopworldcontrol.com/abuse/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://los40.us/2024/which-celebrities-attended-diddys-scandalous-parties-25103.html" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbsnews.com/pittsburgh/news/senator-mike-folmer-pleas-guilty-child-pornography/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dqiEM5hbTNo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chdata123.com/eu/ch/kr/krimineller-paedophilenring-tierkreis-Basel-meldungen.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/ellen/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phoenixkaspian.com/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2017/07/die-clintons-leichen-pflastern-ihren-weg/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paukenschlag-neue-epstein-vip-liste-mit-einflussreichen-promis-erreicht-den-mainstream-ariane-de-rothschild-cia-direktor-burns-noam-chomsky-u-v-m/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13188/imfname_1545775.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nachrichten.fr/justiz-franzoesischer-serientaeter-nordahl-lelandais-erneut-vor-gericht/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nius.de/Politik/faeser-plant-anschwaerz-gesetz-des-grauens-geheimdienst-soll-menschen-in-ihrem-privaten-umfeld-veraechtlich-machen-duerfen/beebd14f-4653-4f19-b8b6-e5a8e0f52cfd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phoenixkaspian.com/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/news/article-2468836/Jimmy-Savile-Police-censored-2009-interview-removing-reference-Royal-Family.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/Angelic-Defenders-Demonic-Abusers-Survivor/dp/1502929368" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagesspiegel.de/politik/die-unglaubliche-verschworung-des-grauens-8470747.html" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https:/isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ni87xD8WUIw" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q0sQrUGu3Tc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/20230918021" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orf.at/stories/3130678/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/765PTnZbhyR7/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddit.com/r/UnresolvedMysteries/comments/9eryqn/former_us_senator_nancy_schaefer_husband_was_it/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.focus.de/politik/deutschland/zweifelhafte-verbindungen-warum-juergen-trittin-im-paedophilie-sumpf-feststeckt_id_4298385.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/track/0aJfSH8JXYoHWIWvm98DJA" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.algemeiner.com/2019/12/04/the-grift-of-a-right-wing-white-house-accredited-media-outlet-hits-a-wall/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-ein-grausiger-fund-100.html" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conandaily.com/2023/03/30/michael-dolce-biography-13-things-about-west-palm-beach-florida-lawyer/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.facebook.com/story.php?" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2017/03/20/was-sie-nicht-wissen-duerfen-blut-schwarze-messen/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/projekt-monarch-und-satanische-symbolik-in-aktuellen-bildern-der-musikindustrie/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-02136-8_4" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/diana/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/karin/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/p/jersey-child-abuse-inquiry.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Richard_A._Gardner" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=d-vl6tcJibM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/blutkult-hunderte-opfer-und-zeugen-brechen-ihr-schweigen/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/ellen/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H4hyUoX_pis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/luna/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13188/imfname_1545775.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rPwASI89paM" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dOnXL9ScStI" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Morrison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://everydayconcerned.net/2018/10/13/jian-liang-whistleblower-on-targeting-torture-secret-technologies-mk-ultra-never-ended-absolute-mind-and-soul-control-in-government-wall-street-and-the-secret-space-program/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/LizCrokin/status/1790863228269969751" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cia.gov/readingroom/document/cia-rdp88-01070r000301" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/mary-sparrow/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/kindesmissbrauch-haut-de-la-garenne-jersey/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https:/isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/9195Min" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nachrichten.at/panorama/chronik/fall-teichtmeister-heute-startet-der-prozess-in-wien;art58,3876809" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/20457" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rodjanha/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nymag.com/intelligencer/article/who-are-the-newly-revealed-jeffrey-epstein-associates.html" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2022/05/30/paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/%20" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/mixed_media_on_canvas/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.faitsdivers.org/7008-Emmanuel-Verdin-accuse-Jack-Lang-de-viol-collectif-sur-sa-fille-de-4-ans" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/RituelleGewalt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/christine/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.everand.com/podcast/589418865/SRA-Spirit-Children-and-Victory-in-Christ-with-Amanda-Buys-The-Future-of-Deliverance-Ministry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=efDIZl0Bj5A" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikileaks.org/wiki/FBI_pedophile_symbols" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nonstatetorture.org/what-is-nst/ritual-abuse-torture" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/international/sexuelle-belaestigung-australien-entschuldigt-sich-bei-opfern-sexuellen-missbrauchs" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20https:/www.youtube.com/watch?v=6G7gXuw-eKM%20%20" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-ein-grausiger-fund-100.html" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamy.de/stockfoto-julie-roberts-und-karl-morrison-arbeiten-an-gegenstanden-die-im-ehemaligen-kinderheim-haut-de-la-garenne-in-jersey-geborgen-wurden-109827351.html" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240330083318/https://dirkdietrich.substack.com/p/justin-bieber-hollywood-eliten-toteten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20220718_OTS0043/faekalien-essen-muessen-siebenjaehriger-erhebt-massive-missbrauchsvorwuerfe-gegen-eigenen-vater" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/dasabsolutbsesatanistenundblutsuferhd" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RcVfSdNRjwQ" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/pia/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100067064276727/videos/625525946444071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/hail-satan-wie-das-zdf-mit-gez-steuern-einen-satanismus-werbefilm-ausstrahlte/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/mk-ultra-projekt-monarch/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beauftragte-missbrauch.de/presse/artikel/210" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Stanford_University" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germanenherz.wordpress.com/2019/04/08/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2023/05/18/business/jeffrey-epstein-peter-thiel.html" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Alfred_Charles_Kinsey" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/ex-lka-chef-uwe-kranz-es-gibt-kinderschaenderringe-bis-in-hoechste-kreise/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=8qskRZxywO0" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dekvsw.nl/root-page/overzicht-van-alle-demmink-artikelen-op-deze-site/belgian-x-dossiers/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.derstandard.at/story/2000007765937/kanada-gewaltvorwuerfe-gegen-medienstar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.de/books/about/Only_God_Rescued_Me.html?id=a_XjtAEACAAJ&amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berliner-zeitung.de/news/fuer-rituelle-zwecke-megan-fox-trinkt-gelegentlich-blut-ihres-verlobten-li.224546" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/MKULTRA" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aufarbeitungskommission.de/themen-erkenntnisse/organisiert_rituell/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20https:/www.youtube.com/watch?v=6gTHBLMelUY" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/eva/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-gedanken-zum-bundeswehr-geloebnis.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SDmzNDrj2NI" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/14306/imfname_1567409.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13554/imfname_1549605.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@tyroleanScrat/playlists" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasek.tv/de/freundestreffen2015/predigt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@rabbitresearch:3" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutschlandfunk.de/die-gruenen-neue-erkenntnisse-ueber-paedophilie-100.html" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/schweiz/falsche-erinnerungen-ein-grauenhaftes-hirngespinst-fordert-reale-opfer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Stuart_Syvret" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quotlr.com/author/barbara-marx-hubbard" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telegraph.co.uk/news/uknews/crime/10949366/Simon-Danczuk-I-was-warned-not-to-challenge-Leon-Brittan-over-paedophile-dossier.html" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-marc-dutroux-affair-the-accused" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6266763/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@inyourbones0/video/7337853012582632750" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/1364944/episodes/11179073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scoop.co.nz/stories/WO1405/S00135/belgium-20-months-in-prison-for-member-laurent-louis.htm" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nypost.com/2024/09/18/us-news/diddy-as-bad-as-epstein-says-officer-who-raided-miami-mansion/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courthousenews.com/epstein-memos-shine-light-on-decoy-passport-murky-assets/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/luna/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Okkultismus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Strategie_der_Spannung" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.5210/bsi.v12i1.77.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.derstandard.at/story/2000143169597/teichtmeisters-gewaltfantasien-sollen-umfeld-bekannt-gewesen-sein" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reuters.com/legal/jeffrey-epstein-victims-sue-fbi-allege-coverup-2024-02-14/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.de/books/about/Nobody_s_Angel.html?id=ICQc9GNrA4cC&amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.com/press/international_press/article_6259-Helnwein-und-Priscilla-Presley-nachts-im-Museum;jsessionid=E4E2248B57105ABF8060227994E6190C" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/gloria-masters/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/satanisch_ritueller_missbrauch/1407" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20221024_OTS0057/paukenschlag-im-eingestellten-paedo-verfahren-sta-wien-muss-ermittlungen-gegen-beschuldigten-vater-wieder-aufnehmen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiednergymnasium.at" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=j82JVnRDI4k" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jack_Lang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jacobooyensministries.org/jaco-biography" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/PYdI4D7AryS8/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/765PTnZbhyR7/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prepareforchange.net/2018/09/03/witness-statement-by-satanic-ritual-abuse-survivor-fiona-barnett-calling-out-her-pedophile-abusers" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taz.de/Inhaftierte-US-Missionare/!5147502/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://source.infopool.info/?a=sourcedetails&amp;id=24599" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jean-Michel_Nihoul" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/27211&amp;autoplay=true" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@traukeinempromi:9/benecke:8" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Richard_A._Gardner)" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/elisabeth-schaefer/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outoftheboxtvderschwachsinnhatprogramm.wordpress.com/2022/12/11/paedophile-netzwerke-geheim-strukturen-hinter-dutroux-komplex-und-kampusch-enttarnt-europaeische-koenigshaeuser-und-militaer-geheimdienst/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/reel/460607883584856" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zeitenschrift.com/artikel/wer-sich-zum-schaf-macht-den-fressen-die-woelfe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.screamsfromchildhood.com/false_memory.html" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Yale_University" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymotion.com/video/x7tncdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SDmzNDrj2NI" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dogrulukpayi.com/bulten/epstein-davasi-nedir-ne-degildir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/15747/imfname_1594520.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zaronews.world/zaronews-presseberichte/kindersexsklaven-fuer-unsere-deutschen-spitzenpolitiker-vergewaltigung-folter-beseitigung-von-zeugen/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paukenschlag-ehemaliger-mitarbeiter-behautet-dass-die-olena-zelenska-stiftung-kinder-weltweit-an-reiche-paedophile-verkauft/" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikibrief.org/wiki/Franca_Arena" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Final-Act.html" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/School-Of-Fools-Aldenham.html" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-arzt-spricht-von-haftunfaehigkeit-unterlassener-hilfeleistung-und-einem-medizinskandal-.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quotlr.com/author/barbara-marx-hubbard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kinderraub/1630" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dissoziation-und-trauma.de/images/jey/rituelle-gewalt-das-netz-unter-der-oberflaeche.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/sound-of-freedom-smokescreen-for-controlling-the-child-sex-trafficking-narrative/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/gloria-masters/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LizCrokin/status/1790206320743735352" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/dutroux-kindesmissbrauch-snuff-netzwerke/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Da4ngq3-ASc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/misc/haut-de-la-garenne/2008-haut-de-la-garenne-abuse-summary-2017-independent-inquiry-report-appendix-2-part-2.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newsnationnow.com/crime/jeffrey-epsteins-passport-travels" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/14306/imfname_1567409.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/dp/B0CJ4F7F17?ref_=pe_3052080_397514860" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/der-fall-max-angriffe-auf-leib-und-leben-des-kindlichen-zeugen.html" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qJpotd-HAzQ" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dersonntag.at/artikel/fastentuch-gottfried-helnwein/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Hayman_(diplomat)" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=d8w5cw7_mvU" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/28454" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/9321/imfname_1432388.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brutalproof.net/2019/07/46876/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@kevenrosa/video/7223490579307482410" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/pia/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Ideologie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0TF6bj1zPY4%20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ni87xD8WUIw" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-u1sIm-Hdxg(Geschnappt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SBte1s7oqCc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Child_protective_services" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oe24.at/oesterreich/chronik/teichtmeister-las-texte-von-missbrauchten-kindern-im-parlament/542152794" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jean-Michel_Nihoul" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cathyfox.substack.com/p/human-hunting" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scoop.co.nz/stories/WO1405/S00135/belgium-20-months-in-prison-for-member-laurent-louis.htm" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Dev_Patel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/mary-sparrow/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hugendubel.de/de/taschenbuch/william_cooper-behold_a_pale_horse-1539423-produkt-details.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reuters.com/world/statues-queen-victoria-queen-elizabeth-ii-toppled-canada-2021-07-02/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/silent-weapons-for-quiet-wars/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qbTMehXxfx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/tvshowbiz/article-12466599/The-Office-Rainn-Wilson-childhood-abuse-depression-miserable-filming.html" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zeit.de/politik/ausland/2010-02/Waisenkinder-in-Haiti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BNc5zTYkTaQ" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.ph/ICtgB" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/9509/fname_1350993.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/war-epstein-der-mann-im-schatten-der-welt-der-die-maechtigen-kontrolliert/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticketonline.de/artist/dr-mark-benecke/?affiliate=YAT&amp;msclkid=0417e12dc2d4151995f9862b64b715fb&amp;utm_source=bing&amp;utm_medium=cpc&amp;utm_campaign=ar_Literatur&amp;utm_term=dr%20mark%20benecke&amp;utm_content=Dr.%20Mark%20Benecke%20-" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taz.de/Archiv-Suche/!1334204/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rachel/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Feeding-Grounds-Aldenham.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Sigmund_Freud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/covid-hysterie-das-projekt-mkultra-schlampige-wissenschaft-und-der-schleichende-uebergang-zu-menschenrechtsverbrechen/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3xviap-rothschild-human-hunting-parties-black-forest.html" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Dark_Island" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/uk/politics/edward-heath-child-sex-abuse-paedophilia-allegations-inquiry-findings-operation-conifer-wiltshire-police-a7983906.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.t-online.de/tv/nachrichten/panorama/id_100507632/oper-schockt-in-stuttgart-besucher-erleiden-uebelkeit-und-ohnmacht.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luenebuch.de/shop/item/9783844071535/kombi-paket-und-fuhre-uns-bande-1-4-von-elisabeth-roth-kartoniertes-buch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2018/10/monarch-bewusstseinskontrolle-die-dunkle-seite-der-musikindustrie-und-popkultur-videos/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geschichteinchronologie.com/welt/sa/Dt/me002-videoprotokolle.html" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Antony_Kidman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-35292924" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/oevp-wollte-von-nichts-wissen-kinderschaender-epstein-reiste-mit-oesterreichischem-reisepass/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2023/12/oliver-greyf-pizzagate-2-0-podesta-freund-wegen-des-verdachts-auf-sex-mit-babys-in-haft/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parentalrights.org/child_protective_services/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jimmy_Savile" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lYA6ZG5XloI" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/ChuckCallesto/status/1698155164459221090" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://illuminatethedarkness.online/contact-us/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H4hyUoX_pis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/author-joachim-hagopian/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_tcMyANaB-k&amp;list=PLuuExfufHEk2a3nxzobCn8-gJlbHoT7pK&amp;index=5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-arzt-spricht-von-haftunfaehigkeit-unterlassener-hilfeleistung-und-einem-medizinskandal-.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://olympics.com/de/news/paris-2024-paralympics-eroeffnungsfeier-vorschau-live-im-tv" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/de-at/nachrichten/other/ermittlungen-gegen-rapper-p-diddy-120-opfer-k%C3%BCndigen-klagen-wegen-sexueller-gewalt-an/ar-AA1rD2ug" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/karin/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sarahwestall.com/pedophilia-empire-satan-sodomy-the-deep-state-with-joachim-hagopian" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wsj.com/articles/jeffrey-epstein-calendar-cia-director-goldman-sachs-noam-chomsky-c9f6a3ff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2017/jul/03/haut-de-la-garenne-house-of-horror-investigation-brought-jersey-abuse-to-light" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timothycharlesholmseth.com/explosive-ally-shelly-carter-release-child-trafficking-documentary-all-of-us/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courtlistener.com/docket/67133027/united-states-v-dolce/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/15747/imfname_1594520.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://netzfrauen.org/2019/03/07/elysium-2-2/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arttrado.de/news/gottfried-helnwein-ausstellung-in-venedig/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Patrick_Haemers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psiram.com/de/index.php" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/01/05/stimmen-zum-fall-epstein/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2021/05/14/exklusiv-okkult-ideologie-vampirismus-verschwiegen-vertuscht-3/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/maria-2/%20" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Cyril_Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://literaturschock-forum.de/forum/thread/54832-ulla-fr%C3%B6hling-vater-unser-in-der-h%C3%B6lle/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inar.de/lady-gaga-hinterlasst-hotel-badewanne-voller-blut/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rodjanha/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/zelenska-foundation-child-abuse-de/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://k.at/promis/p-diddy-liste/402957175" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Stuart_Syvret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Mike_Folmer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justizopfer-hilfe.at/kindesmissbrauch-kinderhandel-in-oesterreich/warum-schuetzt-oesterreichs-justiz-paedophile-missbrauchstaeter/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https:/isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diemaechtigstenfamilienderwelt.ch/2021/09/26/haus-battenberg-mountbatten/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=050ct8QiN" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qWmRyEsTofI" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/28876" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikibrief.org/wiki/Franca_Arena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rh4wc7VUA_c" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdr.de/kultur/buchmesse/was-sie-ueber-cosplay-wissen-sollten-100.html" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/paedokriminalitaet-sexuelle-gewalt-folter-schwarze-magie-mkultra-petra-hat-ihre-kindheit-ueberlebt.html" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/1140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nius.de/Politik/faeser-plant-anschwaerz-gesetz-des-grauens-" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6G7gXuw-eKM" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutsches-spionagemuseum.de/2021/04/13/geheimdienstliche-bewusstseinskontrolle-im-april-1953-begann-das-projekt-mkultra" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/13551/imfname_1504398.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qJpotd-HAzQ" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unser-mitteleuropa.com/paedophilen-skandal-in-oesterreich-staatskuenstler-und-polit-liebling-hermann-nitsch-fantasierte-von-missbrauch-und-toetung-von-kindern/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jimmy_Savile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n7nMGE7beOY" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qJpotd-HAzQ" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/OS0zfy0S59O2/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/doug/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/uk-politics-45824503" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.nachrichten.yahoo.com/blogs/star-news/satansritual-lady-gagas-schreckliches-blutbad-151859314.html?guccounter=2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/freiheit-fuer-max-eder-.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/projekt-monarch-und-satanische-symbolik-in-aktuellen-bildern-der-musikindustrie/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/victimsmission/4153" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ritualabuse.us/ritualabuse/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heute.at/s/jeffrey-epstein-fall-epstein-falscher-osterreichischer-pass-in-penthouse-entdeckt-53555684" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Tinseltown" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=96TVnGQnVAg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welt.de/vermischtes/article1730071/Vergewaltigungen-waren-an-der-Tagesordnung.html" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gettyimages.se/detail/nyhetsfoto/nike-ceo-mark-parker-is-photographed-in-his-office-for-wall-nyhetsfoto/495562875?adppopup=true" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/Robyn-Kranig/e/B0951CB7CS/ref=dp_byline_cont_book_1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8cKioeCDGww" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plutokraten.blogspot.com/2009/03/sachsensumpf.html" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bnlHEFNUK-w" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240330173707/https:/www.artribune.com/progettazione/architettura/2022/04/tempio-sotterraneo-damanhur-vidracco-piemonte/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/29228" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monarchie.be/de/konigliche-familie/geschichte-der-monarchie/prinzregent-charles" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/intl-de/track/1Vdah2IUNwEj3R4MBejo1p?si=b7702f9a93684921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nius.de/news/paris-eroeffnet-olympia-mit-trans-abendmahl-vor-12-jahren-kam-noch-james-bond-mit-dem-fallschirm/c8a7038d-302e-4af6-9474-a4956201841f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/B5u_al5RFUs?feature=shared&amp;t=805" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://source.infopool.info/%EF%83%98https://www.welt.de/vermischtes/article1730071/Vergewaltigungen-waren-an-der-Tagesordnung.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lailluminator.com/2023/11/12/the-lords-ranch/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu.palmbeachpost.com/story/news/crime/2023/10/04/south-florida-attorney-michael-dolce-pleads-guilty-watching-child-pornography-months-after-fbi-raid/70549252007/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heute.at/s/florian-teichtmeister-hat-bereits-fix-einen-neuen-job-100290337" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/sue/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/johnmcafeechannel/2220" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SBte1s7oqCc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/New_York_City_Police_Department" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/2021/08/advocate-philip-sinel-restitution-and.html" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/installations_and_performances/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weekend.at/chronik/missbrauch-kind-justiz-skandal-vertuschen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/viktor/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2021/10/31/der-vampir-killer-von-kenia-kindermorde-bluttrinken-selbstjustiz/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/news/article-5642759/UN-probes-former-Unicef-official-arrested-two-boys-home-Nepal.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2024/05/10/hail-satan-wie-das-zdf-mit-gez-steuern-einen-satanismus-werbefilm-ausstrahlte/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spiegel.de/kultur/justin-bieber-unterbricht-erneut-seine-welttournee-a-6c1769eb-63c9-4498-bc18-5615e7c6a95d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/27211" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pennlive.com/crime/2021/07/former-pa-senator-mike-folmer-is-out-of-prison-but-must-still-register-as-a-sex-offender.html" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Pt3cqeuM4Ug" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/search?q=Philip+Sinel" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/doug/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914?s=09" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faz.net/aktuell/politik/die-gegenwart/missbrauchsfolgen-leben-mit-dissoziativer-identitaetsstoerung-16917795.html" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/gesellschaft/falsche-erinnerungen-menschenfleisch-essen-das-ist-extrem-unwahrscheinlich" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/christine/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26577" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.cambodiadaily.com/news/convicted-pedophile-still-actively-involved-with-childrens-ngo-2-124686/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/stores/author/B09B2YBY5W/about" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6oFwfkx-3lg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VCX_GYd_EWw" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/hypnose-ritueller-missbrauch-greenbaum-speech/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/elisabeth-schaefer/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entschwoert.de" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14059/fname_1518518.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Nordahl_Lelandais" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240320222127/https://vo.lc/The-Feeding-Grounds-Aldenham.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/der-fall-luna-rituelle-gewalt-das-maedchen-hat-tunnel-kaefige-und-kinderjagden-ueberlebt.html" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/13551/imfname_1504398.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deutsche-wirtschafts-nachrichten.de/506493/FBI-Ermittler-wurde-gezwungen-Clinton-E-Mails-an-Laptop-von-Sexualverbrecher-zu-vertuschen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://source.infopool.info/?a=sourcedetails&amp;id=25185" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/United_Kingdom_football_sexual_abuse_scandal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/NinaKis17/status/1800877225732157790?ref_src=twsrc%5etfw|twcamp%5etweetembed|twterm%5e1800877225732157790|twgr%5e026fb54b5b7008f398fe0d04365b5efd295ac1e0|twcon%5es1_&amp;ref_url=https://www.guidograndt.de/2024/06/14/zuerst-michael-jackson-dann-amy-winehouse-opfer-der-eliten-in-der-musikindustrie-video/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/I1B2oGR0qIE" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cia.gov/readingroom/docs/CIA-RDP88-01070R000301530003-5.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Mark_Ryden" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/reel/460607883584856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/p/C8MeyvpSr4A/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6gTHBLMelUY" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurier.at/chronik/welt/sex-affaere-epstein-reiste-mit-einem-oesterreichischen-pass/400555235" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/maria-2/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Michael_C._Ruppert" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baptistpress.com/resource-library/news/nancy-shaefer-conservative-activist-killed/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/dutroux-kindesmissbrauch-snuff-netzwerke/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/news/article-2550472/Police-cover-Saviles-claims-friends-Queens-cousin-Paedophile-claimed-visited-school-Princess-Alexandra.html" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocg-life.ch" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/grobe-ungereimtheiten-beim-teichtmeister-prozess-warum-wollte-niemand-nachfragen/?feed_id=33301" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wissenschaft3000.wordpress.com/2015/03/25/die-neutralitat-der-schweiz-ist-absolut-gelogen/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K7rM80ylnBQ" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/24000" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.illuminati.at/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bodycount.info/informationen/vermisst/schadwald-manuel/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@HORIZONS:d/P%C3%A9dophilie---09.10.2022---Emmanuel-VERDIN----Plainte-contre-Jack-Lang,-Pierre-Moscovici,-et-Fran%C3%A7ois-Hollande:1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/28454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocg-life.ch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bnlHEFNUK-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8qskRZxywO0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CkBmli0cmEE" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cathyfox.wordpress.com/2017/04/02/a-most-dangerous-game-human-hunting/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2023/11/von-wegen-verschwoerungstheorie-australischer-premier-entschuldigte-sich-fuer-unglauben-rituellen-missbrauchs/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/QlobalChange/26341%20%20" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/viktor/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Beno%C3%AEt_de_Bonvoisin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.facebook.com/story.php?story_fbid=pfbid02qhigLJC54QqBTXnej7CJoqFGrYnpL1gKGMUE8RjGUR5usN8NNGDneixwKdtkK8DPl&amp;id=108085950897096" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20190803044735/https:/www.epochtimes.de/meinung/gastkommentar/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet-a2847518.html" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berliner-zeitung.de/news/fuer-rituelle-zwecke-megan-fox-trinkt-gelegentlich-blut-ihres-verlobten-li.224546" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/JMzfxRPxrefM/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbc.ca/news/canada/london/order-of-canada-recipient-convicted-sexual-assault-nepal-1.5204463" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bscbg-TB6fo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://source.infopool.info/?a=sourcedetails&amp;id=27306" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nexus-magazin.de/files/gratis/artikel/Nex110_08_W-V-50Voices.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/9678" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/general-flynn-mitglieder-des-kongresses-sind-kompromittiert-weil-sie-mit-kindern-schlafen-und-sie-sind-im-besitz-von-globalisten/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https:/isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://time.com/3607473/canadian-radio-host-jian-ghomeshi-charged-with-sexual-assault/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-er-diente-38-jahre-als-soldat-seine-inhaftierung-jaehrt-sich-bald-er-ist-in-untersuchungshaft.html" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14743/imfname_1548877.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM%20%20%20%20" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20160318152343/http://www.franzmiller.at/websites/personal.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rabbitresearch.substack.com/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2022/12/paedo-netzwerke-die-adeligen-seilschaften-hinter-dem-dutroux-fall/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Do-Ri\Desktop\%20%20%20%20%20&#9654;&#65039;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=J1QgqcWFm0Y&amp;app=desktop" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/jeffrey-epstein-saudi-austria-foreign-passport-1980s-2019-7" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2024/02/22/sie-werden-mich-toeten-mordkomplott-michael-jackson-1/%20" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gettyimages.de/detail/nachrichtenfoto/senator-stuart-syvret-stands-outside-the-haut-de-la-nachrichtenfoto/80009254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h0rusfalke.wordpress.com/tag/laurent-louis/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=B5u_al5RFUs" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/MKULTRA" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Emma_Watson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-us/news/politics/jeffrey-epstein-said-if-he-revealed-what-i-know-about-both-candidates-2016-election-would-have-to-be-canceled-brother/ar-AA1mqhdX" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/photograhy/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/tanja/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=B3xCHY6f_R0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grg8.at" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Do-Ri\Downloads\|%20https:\www.youtube.com\watch%3fv=j82JVnRDI4k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/author-joachim-hagopian/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dirkdietrich.substack.com/p/justin-bieber-hollywood-eliten-toteten" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rnd.de/politik/australien-entschuldigt-sich-bei-opfern-sexuellen-missbrauchs-B53VQHLAUGQBE4CPOFPDEH6FXM.html" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20230206_OTS0028/hat-richter-hochsensible-gesundheitsdaten-eines-minderjaehrigen-missbrauchsopfers-illegal-abgefragt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LizCrokin/status/1790206320743735352" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/evelyne/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://source.infopool.info/?a=sourcedetails&amp;id=27291" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diepresse.com/767844/als-die-cia-buerger-zu-versuchskaninchen-machte" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Westminster_Abbey" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.walesonline.co.uk/whats-on/music-nightlife-news/beyonc-kicks-uk-renaissance-tour-26929687" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/GHZFriedrichMaik/37396" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KmZHsb_cPfs" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XQnC14l1uc8" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetimes.com/article/picture-the-jersey-child-abuse-cellar-uncovered-by-police-sh6fh05wmbm" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoportal-rg.de/meta/definitionen/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlygodrescuedme.com/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/evelyne/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocg.life/heilung-rituelle-gewalt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vikendi.net/2024/01/04/ovp-didnt-want-to-know-anything-child-molester-epstein-traveled-with-an-austrian-passport/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14743/fname_1550253.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.augsburger-allgemeine.de/panorama/Horrorheim-auf-Jersey-Haben-Prominente-Kinder-missbraucht-id3509576.html" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbs.org/wgbh/pages/frontline/shows/fuster/lessons/outcomes.html" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/Eyes-Wide-Open:" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/uk/politics/theresa-may-child-abuse-inquiry-cover-up-concerns-dame-lowell-goddard-stories-a7369976.html" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hugendubel.de/de/taschenbuch/nathan_reynolds-snatched_from_the_flames-38150004-produkt-details.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.nachrichten.yahoo.com/blogs/star-news/satansritual-lady-gagas-schreckliches-blutbad-151859314.html?guccounter=2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upload.wikimedia.org/wikipedia/commons/0/01/ProjectMKULTRA_Senate_Report.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/nina/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kannibalismus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.derstandard.at/story/2000142597045/fall-teichtmeister-was-bisher-bekannt-ist-und-welche-fragen-offen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h0rusfalke.wordpress.com/tag/laurent-louis/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/world/americas/queen-victoria-statue-canada-indigenous-graves-b1876803.html" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw%20" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/ca/podcast/ep-87-unmasking-the-matrix-w-tom-althouse-part-1/id1653321029?i=1000662173614" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Dissoziative_Identit%C3%A4tsst%C3%B6rung" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3squzn-matthew-perry-vowed-to-expose-hollywood-pedophile-ring-before-he-was-found-.html" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/haze/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/2017/04/jersey-child-abuse-inquiry-to-destroy.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insights21.com/research/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://die-mias.de/blog/2019/12/06/entfremdung-parental-alienation-die-pas-luege-rennt-weiter/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/pidSG5nMkW8?t=4711" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Operation_Midland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.20min.ch/story/stuttgart-oper-sancta-sorgt-fuer-uebelkeit-und-schockzustaende-im-publikum-103199805" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/tucker-carlson-es-ist-an-der-zeit-dass-wir-ueber-das-paedophilie-problem-der-elite-sprechen/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=knSfxv-_iUo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=53FZqW0uePw&amp;t=72s" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://source.infopool.info/?a=sourcedetails&amp;id=27304" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Ballets_roses" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/freiheit-fuer-max-eder-.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/KristyTallman/status/1828869011733676086%20%20%20" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evelorgen.com/wp/news/white-wolf-von-atzingen-interview/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bnFSfzymtAI" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/pizzagate" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dompfarre.info/client/downloads/Pfarrblatt/Pfarrblatt%20Ostern%20%202024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2023/09/05/urteil-im-fall-teichtmeister-schockt-oesterreich/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/victimsmission/4153%20%20%20" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2024/die-verbindungen-von-kamala-harris-und-tim-walz-in-paedophile-netzwerke/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/202" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzz.ch/feuilleton/puff-diddy-soll-in-menschenhandel-sexuelle-ausbeutung-und-haeusliche-gewalt-verwickelt-sein-nun-wird-der-amerikanische-rapper-zum-sechsten-mal-angeklagt-ld.1825639" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nj.gov/dcf/about/divisions/dcpp/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/?s=Vampire" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diemaechtigstenfamilienderwelt.ch/2021/09/26/haus-battenberg-mountbatten/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/28876" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2023/02/16/oliver-greyf-das-dutroux-netzwerk-der-mordfall-christine-van-hees-1/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HI-u1gQ6kkM" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://steemit.com/laurasilsby/@anarcho-pirate/the-clinton-silsby-scandal-laura-gayler-aka-laura-silsby-vp-of-marketing-at-alertsense-amber-alert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.ph/ICtgB" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/9321/imfname_1432388.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-30388456" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Final-Act.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/diana/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Camp_David" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Ordo_Templi_Orientis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/20230918021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luenebuch.de/shop/item/9783844071535/kombi-paket-und-fuhre-uns-bande-1-4-von-elisabeth-roth-kartoniertes-buch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exxpress.at/der-sex-krimi-um-epstein-sein-41-jahre-alter-pass-bringt-spoe-unter-druck/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outoftheboxtvderschwachsinnhatprogramm.wordpress.com/2022/12/11/paedophile-netzwerke-geheim-strukturen-hinter-dutroux-komplex-und-kampusch-enttarnt-europaeische-koenigshaeuser-und-militaer-geheimdienst/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20200513090134/https://markcrispinmiller.com/2010/04/the-strange-death-of-nancy-schaefer-two-items/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paedo-skandal-um-thomas-de-maiziere-cdu-richter-und-anwaelte-beim-sex-mit-kindern-gefilmt/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lYA6ZG5XloI" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@christkoenigtum/video/7396308739441085728?_r=1&amp;_t=8oQi0dXVCyn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-us/news/crime/fbi-seeks-to-block-secret-epstein-files-release-amid-possible-ghislaine-maxwell-retrial/ar-AA1eHGtx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/laura/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/27211" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2023/05/18/business/jeffrey-epstein-peter-thiel.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jerseycareinquiry.org/Final%20Report/Ch%203.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nypost.com/2023/04/03/lawyer-michael-dolce-who-repped-sex-abuse-victims-faces-child-porn-charges/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20230921_OTS0183/fpoe-stefan-fall-teichtmeister-justizministerin-zadic-schweigt-zu-offenen-fragen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/2021/08/advocate-philip-sinel-restitution-and.html" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psiram.com/de/index.php/False_Memory_Syndrome_Foundation" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Tom_Watson,_Baron_Watson_of_Wyre_Forest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vigilantcitizen.com/pics-of-the-month/symbolic-pics-of-the-month-08-24/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2022/12/19/blutmagie-schauspielerin-megan-fox-gibt-zu-menschenblut-zu-trinken-teil-2/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/ron-alan/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.augsburger-allgemeine.de/panorama/Horrorheim-auf-Jersey-Haben-Prominente-Kinder-missbraucht-id3509576.html" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/50-voices-rituelle-gewalt-und-mind-control.html" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/der-fall-max-der-fall-nathalie-kinder-in-lebensgefahr-.html" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/rabbitresearch/15940" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamy.com/stock-photo/variety-club-luncheon-outward-bound-trust.html?blackwhite=1&amp;sortBy=relevant" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/schweiz/falsche-erinnerungen-ein-grauenhaftes-hirngespinst-fordert-reale-opfer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kE_Mkyxye60" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gedankenwelt.de/projekt-mkultra-das-cia-programm-zur-gedankenkontrolle/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/JMzfxRPxrefM/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/PYdI4D7AryS8/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larryslist.com/artmarket/features/top-list-sneakers-sneaking-in-the-art-collector-scene/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Elm_Guest_House_hoax" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Surviving-Occult-Little-Bird-Jesus/dp/B0939XCPM4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vigilantcitizen.com/pics-of-the-month/symbolic-pics-of-the-month-08-24/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theblackvault.com/documentarchive/cia-mkultra-collection/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddit.com/r/conspiracy_commons/comments/i0jjhg/madeleine_mccann_a_very_british_coverup/?rdt=35727" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamy.de/stockfoto-julie-roberts-und-karl-morrison-arbeiten-an-gegenstanden-die-im-ehemaligen-kinderheim-haut-de-la-garenne-in-jersey-geborgen-wurden-109827351.html" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/de-at/nachrichten/other/ermittlungen-gegen-rapper-p-diddy-120-opfer-k%C3%BCndigen-klagen-wegen-sexueller-gewalt-an/ar-AA1rD2ug" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=knSfxv-_iUo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oe24.at/oesterreich/chronik/nach-skandal-urteil-das-passiert-jetzt-mit-teichtmeister/568047342" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://davidshurter.com/%20" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/satanisch_ritueller_missbrauch/1406" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=tm-CVIyTSuE" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qd9SdpqW2L0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humansbefree.com/2019/08/list-of-71-clinton-associates-who-died-mysteriously-or-committed-suicide-before-testimony.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/tanja/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artlex.com/de/kunstler/gottfried-helnwein/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/sound-of-freedom-smokescreen-for-controlling-the-child-sex-trafficking-narrative/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20190803044735/%3ca%20href=" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343%20%20" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bol-chat.de/news/justin-bieber-pedofili-vode-zlu-glazbenu-industriju?language=german" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Dalglish" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welt.de/politik/deutschland/article155424564/Es-werden-sogar-Kinder-vor-der-Kamera-umgebracht.html" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lebtown.com/2021/07/23/michael-folmer-former-state-senator-released-from-prison-by-court-order-a-year-after-sentencing/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wanttoknow.info/mk/lifting-the-veil.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telegra.ph/Justin-Bieber-Gesichtsl%C3%A4hmung-ist-Bestrafung-f%C3%BCr-die-Aufdeckung-der-Illuminati-P%C3%A4dophilie-11-18" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://winnipegsun.com/2013/07/08/former-manitoba-deputy-minister-of-education-ben-levin-61-charged-with-child-porn-offences" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2022/07/oliver-greyf-paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dogrulukpayi.com/bulten/epstein-davasi-nedir-ne-degildir" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13554/imfname_1549605.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.euronews.com/2022/02/11/angeklagter-im-prozess-zum-mord-an-maelys-8-wollte-sie-nicht-toten" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phoenixkaspian.com/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.extremnews.com/lifestyle/fernsehen/c6921941110c5e6" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/nachrichten/panorama/prominente/chat-kontrolle-whatsapp-ashton-kutcher-100.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Oq_km9sO2W0&amp;app=desktop" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DLHOhD001F8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apolut.net/im-gespraech-andrea-christidis/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abcnews.go.com/US/records-show-jeffrey-epsteins-requests-multiple-passports-travels/story?id=106327253" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2024/02/23/sie-werden-mich-toeten-mordkomplott-michael-jackson-2" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Gary_Webb_(Journalist)" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/30779" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -27910,73 +27874,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>64</Pages>
-[...1 lines deleted...]
-  <Characters>208292</Characters>
+  <Pages>18</Pages>
+  <Words>33164</Words>
+  <Characters>208938</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1735</Lines>
-  <Paragraphs>481</Paragraphs>
+  <Lines>1741</Lines>
+  <Paragraphs>483</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Die Überwindung der Blutsekte (Teil 3) - 247 Opfer, 135 Zeugen, 172 Täter und Mittäter (von Lois Sasek)</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>240873</CharactersWithSpaces>
+  <CharactersWithSpaces>241619</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>