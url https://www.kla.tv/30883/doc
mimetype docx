--- v0 (2025-12-06)
+++ v1 (2026-10-14)
@@ -4,69 +4,69 @@
   <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
+    <w:p w14:paraId="5EFE7145" w14:textId="77777777" w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C1A73EC" wp14:editId="4DDE082A">
+          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47A1428E" wp14:editId="10830C5F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2228400" cy="1382400"/>
             <wp:effectExtent l="0" t="0" r="635" b="8255"/>
             <wp:wrapSquare wrapText="left"/>
             <wp:docPr id="5" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -94,68 +94,68 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+    <w:p w14:paraId="624C48B1" w14:textId="77777777" w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67ED1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20EB18EB" wp14:editId="7627B367">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E7E4745" wp14:editId="1D80E2BB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-542607</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-254317</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20520"/>
                 <wp:lineTo x="20520" y="20520"/>
                 <wp:lineTo x="20520" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -191,2015 +191,1342 @@
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B9284F" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Overwinning van de bloedsekte (deel 3) – 247 slachtoffers, 135 getuigen, 172 daders en medeplichtigen (door Lois Sasek)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="000F61E8">
+    <w:p w14:paraId="238DAC55" w14:textId="77777777" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="000F61E8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In deze film presenteert Kla.TV productiemanager Lois Sasek een indrukwekkende samenvatting van 65 uur film- en audiomateriaal van 247 slachtoffers en 135 getuigen van satanisch ritueel misbruik. Net als de 138 slachtoffers en 77 getuigen van bloedsekte 1 + 2, getuigen ze allemaal van hetzelfde: “Satanisch ritueel geweld vindt wereldwijd plaats”. Ze spreken allemaal van een zelfbenoemde “machtselite” als een wereldwijd vlechtwerk van daders. Meer dan 172 daders en medeplichtigen worden in deze documentaire genoemd. Nooit eerder werd dit dadergevoel zo indrukwekkend zichtbaar gemaakt! Ook de weg naar het overwinnen van deze bloedcultus is nog nooit zo duidelijk getoond.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="0D19004A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Satanisch ritueel op het Eurovisiesongfestival 2024. Taylor Swift presenteert het satanisme op een open podium, net als talloze andere wereldsterren zoals Madonna, Adele, Pink en Beyonce. De Olympische Spelen worden geopend en omlijst met satanische voorstellingen. Het beeld van de god Baäl, die al vier en een half duizend jaar bekend staat om echte kinderoffers, staat direct op het podium. De apocalyptische ruiter op het vale paard, de Dood, wordt groots opgevoerd. In lijn met het leidende principe van de zelfbenoemde elite</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>: Een kwart van de mensheid moet uit het maatschappelijke lichaam worden verwijderd. Wij zijn verantwoordelijk voor Gods selectieproces voor de planeet Aarde. Hij kiest, wij vernietigen. Wij zijn de ruiters op het vale paard, de dood.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...39 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+    <w:p w14:paraId="132CCE55" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F4563D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citaat van Barbara Marx Hubbard: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Wij zijn de eerste soort op aarde die zich realiseert dat evolutie bestaat en die zich realiseert dat we onze eigen evolutie beïnvloeden met alles wat we doen: De baby's die we eten, het voedsel dat we eten, de oorlogen die we voeren.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...269 lines deleted...]
-        <w:t xml:space="preserve"> werd gesponsord door de Rothschild Foundation. </w:t>
+    <w:p w14:paraId="109D4751" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC5AA24" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Toulouse wordt een groot festival gevierd met gigantische afgodsbeelden, die in de mystiek symbool staan voor mensen- en kinderoffers. De Amerikaanse popzangeres Miley Cyrus, die Hannah Montana speelde in een tv-serie, zingt over de satanist Aleister Crowley, die in het openbaar het bloed offeren van kinderen propageert en de satanische bloedrituelen van de grote wereldoorlogen verheerlijkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461D1E5D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6622B637" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ozzy Osbourne wijdde een heel nummer aan deze Satanist, Led Zeppelin zong over het huis van Aleister Crowley en de Beatles zetten hem op de cover van een van hun albums. Muzikanten en zangers David Bowie en Michael Jackson verschenen ook met de Satanist Crowley. Hij werd in 1923 door Mussolini uit Italië verbannen toen zijn "seks-magische" Satanische rituelen bekend werden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB5536A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334DF7E1" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marina Abramovic, de "ambassadrice" van Oekraïne en de oorlogszuchtige Zelensky, zet Crowley's nalatenschap voort. De methode bestaat uit ontmenselijking, vernedering en kannibalisme. Lady Gaga is een van haar afgestudeerden. Ze liet een badkuip vol bloed achter in een hotelkamer. Abramovic werd gesponsord door de Rothschild Foundation. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Volgens ex-Satanist John </w:t>
-[...28 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+        <w:t xml:space="preserve">Volgens ex-Satanist John Todd worden de Rothschilds beschouwd als de "spreekbuis van Lucifer", de leiders van de Satanische sekte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512B3B91" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029918CC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Satanisme, de sekte van Lucifer en kannibalisme worden publiekelijk gepropageerd door "opgehemelde" sterren. ZDF heeft een reclamefilm voor het satanisme geproduceerd en uitgezonden met verplicht kijk- en luistergeld! </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...82 lines deleted...]
-        <w:t xml:space="preserve">-teken" aan de camera heeft laten zien, spreekt ze als duivel de woorden: </w:t>
+    <w:p w14:paraId="46590BE5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612A3C77" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Halloween is de feestdag bij uitstek onder satanisten, een feest van horror en dood. Het vindt zijn oorsprong in het "Samhain Festival", waar mensen werden geofferd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5E7DC5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400BAE8E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Ierse actrice en zangeres Tara Lee presenteert satanisme in zijn puurste vorm. Ze drinkt bloed voor de camera en praat over kleine kinderen die ze twee keer per week gebruikt voor bloedtransfers. Ze noemt het "het vuilnis buiten zetten". Dan laat ze haar "huidige rotzooi" zien, die eruitziet als een ingepakt kinderlijkje. Nadat ze het "Baphomet-teken" aan de camera heeft laten zien, spreekt ze als duivel de woorden: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>"Ik wil dat je er nog een doodt."</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...266 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="1B345C13" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BCFA40" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hollywoodacteur Matthew Perry heeft jarenlang informatie verzameld om een pedofielenbende in het hart van de Hollywood- entertainmentindustrie bloot te leggen. Hij schreef er een onthullend boek over en kondigde zijn onthullingen aan op Instagram. Hij werd dood aangetroffen in de badkuip op 54-jarige leeftijd. Hetzelfde lot trof Isaac Kappy, Paul Walker, Chris Cornell, Chester Bennington, Avicii en Anne Heche, die ook publiekelijk hun onthullingen over Hollywood bekend maakten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D94FAD" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D2854D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beyoncé is, door haar voormalige drummer Kimberly Thompson beschuldigd van hekserij, moord en zwarte magie. Beyoncé presenteert zichzelf graag met de ingang Gotthardtunnel, die werd ingewijd met satanische ceremoniën. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C50B290" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EDF251E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volgens de Australische overlevende Fiona Barnett was actrice Nicole Kidman 11 jaar oud toen haar vader Antony Kidman een blonde jongen ritueel vilde. Zijn dochter, de actrice Nicol Kidman, zat op de eerste rij bij deze rituele moord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719FAB77" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1581DD95" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In een interview vertelt Sandra Bullock over een exclusieve, dure penis-gezichtsbehandeling, gemaakt van de voorhuid van pasgeboren baby's. Zo'n behandeling kost 650 dollar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...202 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="321E5F97" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5246021D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Oostenrijks-Ierse kunstenaar Gottfried Helnwein verheerlijkt de bloedige Satanssekte in zijn kunst en wordt door de media en de kerk als held gevierd. Helnwein werkt samen met de satanist Marilyn Manson. Manson staat voor pedofilie en geweld. Zijn vriendin maakt melding van marteling, mishandeling, verkrachting en doodsbedreigingen. Helnwein werkt ook samen met Rammstein-zanger Till Lindemann, die in zijn kunst ook satanische rituelen en moord verheerlijkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CBFFB4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471D8F2E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hermann Nitsch, die moord propageerde als onderdeel van kunst en foto's van vermoorde kinderen publiceerde, werd geëerd met de hoogste onderscheidingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540ABC0A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ADCADCA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De satanische opera "Sancta" werd een dezer dagen opgevoerd in Stuttgart met poedelnaakte acteurs bedekt met bloed. Ze beoefenen perverse seks op het podium, verwonden elkaar, er komt echt bloed aan te pas, ontheiligen het kruis en halen het christelijk geloof door het slijk met een extreem slechte smaak. De opera was zo walgelijk dat 18 mensen tijdens de eerste twee voorstellingen moesten worden behandeld voor misselijkheid of shock. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F03F646" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160BB7BF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Satanische waarden worden gepropageerd en openlijk getoond tijdens modeshows en op televisie. Actrice Megan Fox gaf openlijk toe dat zij en haar verloofde af en toe haar bloed dronken en rituelen uitvoerden als er een volle maan was. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="5A94C578" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18687772" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De nieuwste Disney-serie "Little Demon" gaat over de 13-jarige dochter van de duivel, wiens moeder diep betrokken is bij het satanisme. En de duivel groet de mensen op de 128e Dag van de Dokter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="7ABB04A3" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73ADD234" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Is dit alleen maar kunst en cultuur? Nee. In bloedsekte 1 en 2 heeft Lois Sasek al 138 meldingen van slachtoffers van satanisch ritueel geweld en 77 getuigenverklaringen over deze wrede rituele praktijken gepubliceerd. Deze slachtoffers en getuigen noemden in totaal 82 daders en wezen op elitenetwerken van daders. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="6E6611CB" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC59128" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Je kijkt nu naar de 3e aflevering van "bloedsekte" met nog eens 247 slachtoffers en 135 getuigen die getuigen van satanisch-ritueel geweld en gruwelijke offerrituelen. De slachtoffers noemen o.a. 172 daders en medeplichtigen met naam en toenaam. De getuigenissen van overlevenden van over de hele wereld zijn absoluut identiek en schetsen één en hetzelfde beeld, zoals Kla.TV-oprichter Ivo Sasek in 2015 samenvatte: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="225E817A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E99E5E9" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">En je moet weten dat deze satanische krachten zich nu zo hebben ontwikkeld dat in elk land, in elke cultuur, kinderoffers de norm zijn geworden om de geesten gunstig te stemmen. Dat is de idiote leer van Satan, van Lucifer: dat er uiteindelijk altijd kinderoffers, moord en doodslag, bloedvergieten zonder einde moest plaatsvinden om de goden gunstig te stemmen. Hetzelfde in alle landen. En het bloedbad werd groter en groter, het geweld werd erger en erger, de ontaarding, de seksuele ontaarding en al deze dingen werden steeds dramatischer." </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="1115E527" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1004C3EA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Overlevende </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Christine – Louisiana: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">"En ze hebben een baby bij zich. En de monseigneur offert de baby." </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="21DCAB12" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="299B9AD2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Overlevende Tanja – Schweiz: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">"Ze hadden kinderen geofferd en toen hebben ze de baby gedood." </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="518F367E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E2A4F32" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Overlevende Gloria Masters – Auckland/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Overlevende Gloria Masters – Auckland/Neuseeland: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Van daaruit werd ik naar de groep gebracht die het satanische rituele misbruik uitvoerde. Het is een groep die over de hele wereld bekend is, de Vrijmetselaars. En dus namen ze een jongen en hij werd geofferd. De Vrijmetselaars hebben loges over de hele wereld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382D1FAF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3625536B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Neuseeland</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Overlevende Laura – Bayern/Deutschland: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ik kan me ook een rituele moord herinneren, op een baby, en toen werd ik gedwongen de baby te doden met een pistool tegen mijn hoofd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FDF75A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A071C79" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Overlevende Mary Sparrow - VS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ik zag kinderen vermoord worden. En ik zag baby's vermoord worden. En ze praktiseerden een soort bloed drinken en kannibalisme als onderdeel van hun religie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDC338F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B2DA7A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Overlevende Erika - Zwitserland:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>En ik was ook aanwezig bij het offeren van kinderen. Het was een kind van ongeveer mijn leeftijd. Het werd toen vastgebonden en op een stenen altaar gelegd. En ze sneden zijn borst open en sneden zijn hart eruit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7458E1" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D82926B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Overlevende Carrie Olaje – USA: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Van daaruit werd ik naar de groep gebracht die het satanische rituele misbruik uitvoerde. Het is een groep die over de hele wereld bekend is, de Vrijmetselaars. En dus namen ze een jongen en hij werd geofferd. De Vrijmetselaars hebben loges over de hele wereld.</w:t>
+        <w:t xml:space="preserve">Als je denkt aan een onschuldig wezen dat zoiets moet doorstaan... hij castreerde hem en sneed zijn maag open, stak hem in zijn ingewanden en stak hem toen in zijn hart voordat hij hem van het altaar in het vuur duwde. Dat hebben ze met elk slachtoffer gedaan, ik bedoel, ik kan bijna niet vertellen hoe men nog meer naar de klote kunt gaan... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4537F52D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC5A52E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Geïnterviewde vrouw aan de oever van de rivier:</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Oh, weet je wat? Laat me er maar mee alleen. Ik wil er niets mee te maken hebben! Het is veel te slecht voor me. Anders krijg ik een zenuwinzinking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5E836B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E47210" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Andere vrouw aan de oever van de rivier:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ik wil dit onderwerp niet behandelen, ik bescherm mezelf ertegen, niet dit onderwerp!"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vanuit een ander camerastandpunt zien we een verdrinkend kind in de rivier boven de twee vrouwen, zielig gillend en met schoppende armen worstelend om te overleven, steeds zwakker wordend. De twee vrouwen lopen apathisch het beeld uit in twee verschillende richtingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F8D9FC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Drenkeling:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Help, help.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CF49ED" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3553D779" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Lois Sasek:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En wie vroeg het kind of het deze marteling kon verdragen? Wie vroeg het kind of het, het onderwerp "Satanisme, ritueel misbruik en rituele moorden" wilde behandelen? Dit kind uit de omgeving van Frankfurt werd bijvoorbeeld gedwongen om toe te kijken hoe een jongen die op het altaar lag in zijn kuit werd gesneden en langzaam doodbloedde... Het meisje viel flauw. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7E16A5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C37A20A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Overlevende Laura – </w:t>
-[...482 lines deleted...]
-        <w:t xml:space="preserve"> Carter:</w:t>
+        <w:t>Überlebende Allison Leilani Carter:</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit waren satanische rituele orgieën. Begrijp dit goed. Er waren niet alleen volwassenen op deze feestjes. De volwassenen waren verantwoordelijk voor de kind slaven die op het feest waren. En een van die kinderen was ik. De kinderbescherming is hun leverancier. Ja, ik was op een feestje van Diddy. Ik was een van de feestartikelen. Ik bid tot God dat dit de dag is, ik bid tot God dat dit het moment is, want alle slachtoffers verdienen een vorm van gerechtigheid, en het gaat allemaal om verantwoordelijkheid nemen en iemand die zegt: het spijt ons dat we jullie niet lang geleden gehoord hebben. Er zijn mensen die dood zijn en baby's die hun leven hebben verloren omdat niemand luisterde. En nu wil ik dat iedereen luistert. Je bent te laat. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="3D503B44" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49FE6D2E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit was slechts een van de 120 slachtoffers die aangifte heeft gedaan in het schandaal rond popster P. Diddy ... Je hebt dus maar 162 seconden beeldmateriaal gezien van in totaal 8 slachtoffers uit "Bloedsekte 3". </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="40AF5082" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In deze film heb ik echter 65 uur film- en geluidsmateriaal verwerkt van 247 slachtoffers en 135 getuigen. Allemaal wrede uitspraken over satanisch-ritueel geweld. Ik zal het niet eens hebben over de meest perverse en onmenselijke handelingen in deze film. Want dat is wat de Bijbel al zegt in de brief aan de Efeziërs: dat deze dingen die in het geheim gebeuren te lelijk en beschamend zijn, om zelfs maar te noemen. Maar in de volgende zin staat direct dat we deze werken van het koninkrijk der duisternis, die in het geheim worden gedaan, in het openbaar moeten ontmaskeren, zodat ze door het LICHT gestraft kunnen worden! </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="20B05A0E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287B81DC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik ga jullie deze passage uit de Bijbel laten zien zoals mijn vader, Ivo Sasek, die vertaald heeft uit de originele Bijbeltekst. Daarom heb ik deze vele getuigenissen gebundeld in deze film, om deze wandaden aan het licht te brengen en de hulpeloze eindelijk te laten horen. Omdat het jou en mij vraagt om er voor eens en altijd een einde aan te maken! Het heeft LICHT nodig. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="2531A64C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC56F1F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Met zweet en tranen heb ik al dit materiaal zo kort mogelijk samengevat, soms moest ik tussendoor naar het toilet rennen omdat ik kotsmisselijk werd van alle gruwelijkheden waarvan ik getuige was. Kijk alsjeblieft niet weg. Deze slachtoffers hebben JOU nodig. Deel deze video alsjeblieft op grote schaal! </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="3D44FD56" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7486F067" wp14:editId="77C1A2C4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1888490</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>118745</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2343150" cy="0"/>
                 <wp:effectExtent l="9525" t="10795" r="9525" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1076379506" name="Rechte verbindingslijn met pijl 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
                       </wps:cNvCnPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2343150" cy="0"/>
                         </a:xfrm>
@@ -2216,2044 +1543,1373 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="13F49BD3" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="71DE2948" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Rechte verbindingslijn met pijl 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:148.7pt;margin-top:9.35pt;width:184.5pt;height:0;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2Csy9uAEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2yn+4IRp4d03aXb&#10;ArT7AYwk28JkUSCVOPn3k9QkLbbbMB8ESiQfHx/p1e1xcuJgiC36TjaLWgrjFWrrh07+fLp/91kK&#10;juA1OPSmkyfD8nb99s1qDq1Z4ohOGxIJxHM7h06OMYa2qliNZgJeYDA+OXukCWK60lBpgjmhT65a&#10;1vXHakbSgVAZ5vR69+yU64Lf90bFH33PJgrXycQtlpPKuctntV5BOxCE0aozDfgHFhNYn4peoe4g&#10;gtiT/QtqsoqQsY8LhVOFfW+VKT2kbpr6j24eRwim9JLE4XCVif8frPp+2PgtZerq6B/DA6pfLDxu&#10;RvCDKQSeTiENrslSVXPg9pqSLxy2JHbzN9QpBvYRiwrHnqYMmfoTxyL26Sq2OUah0uPy5v1N8yHN&#10;RF18FbSXxEAcvxqcRDY6yZHADmPcoPdppEhNKQOHB46ZFrSXhFzV4711rkzWeTEn7stPdV0yGJ3V&#10;2ZvjmIbdxpE4QF6O8pUmk+d1GOHe64I2GtBfznYE657tVN35szZZjrx73O5Qn7Z00SxNr9A8b1pe&#10;j9f3kv3yP6x/AwAA//8DAFBLAwQUAAYACAAAACEApsHu59oAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KjTqk1CiFMBEueKlAu3TbyNo8Z2FLtN+HsWcYDjzjzNzpT7xQ7i&#10;SlPovVOwXiUgyLVe965T8HF8e8hBhIhO4+AdKfiiAPvq9qbEQvvZvdO1jp3gEBcKVGBiHAspQ2vI&#10;Ylj5kRx7Jz9ZjHxOndQTzhxuB7lJklRa7B1/MDjSq6H2XF+sgmyrPz2mL7tmNx+OkU6mzg+LUvd3&#10;y/MTiEhL/IPhpz5Xh4o7Nf7idBCDgs1jtmWUjTwDwUCapiw0v4KsSvl/QfUNAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAtgrMvbgBAABXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEApsHu59oAAAAJAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokeweight="1pt"/>
+              <v:shape id="Rechte verbindingslijn met pijl 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:148.7pt;margin-top:9.35pt;width:184.5pt;height:0;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSILkP4wEAAJwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01z2yAQvXem/4HhXkuyG7vVWM7BaXpJ&#10;W0+S/gAESCIFlgFsyf++C/5o09461YEBdt9j973V+nYymhykDwpsQ6tZSYm0HISyfUO/P9+/+0BJ&#10;iMwKpsHKhh5loLebt2/Wo6vlHAbQQnqCJDbUo2voEKOriyLwQRoWZuCkxWAH3rCIR98XwrMR2Y0u&#10;5mW5LEbwwnngMgS8vTsF6Sbzd53k8VvXBRmJbijWFvPq89qmtdisWd175gbFz2Wwf6jCMGXx0SvV&#10;HYuM7L36i8oo7iFAF2ccTAFdp7jMPWA3VflHN08DczL3guIEd5Up/D9a/vWw80QJ9K5cLRerjzfl&#10;khLLDHr1KPkQZXK3VTY5GrR6scSgmk69aFIl9UYXaiTZ2p1P/fPJPrkH4D8CsbAdmO1l7uL56JAx&#10;I4pXkHQIDmtoxy8gMIftI2Qpp86bRIkikSk7drw6JqdIOF7OF+8X1Q0ayy+xgtUXoPMhfpZgSNo0&#10;NETPVD/ELViLcwG+ys+ww0OI2AgCL4D0qoV7pXUeD23JiLXPV2WZEQG0Eima8oLv26325MDShOUv&#10;yYJsr9I87K3IbINk4tN5H5nSpz3ma4uwixwnYVsQx51PdOkeRyATn8c1zdjv55z166fa/AQAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKbB7ufaAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyo06pNQohTARLnipQLt028jaPGdhS7Tfh7FnGA4848zc6U+8UO4kpT6L1TsF4lIMi1Xveu&#10;U/BxfHvIQYSITuPgHSn4ogD76vamxEL72b3TtY6d4BAXClRgYhwLKUNryGJY+ZEceyc/WYx8Tp3U&#10;E84cbge5SZJUWuwdfzA40quh9lxfrIJsqz89pi+7ZjcfjpFOps4Pi1L3d8vzE4hIS/yD4ac+V4eK&#10;OzX+4nQQg4LNY7ZllI08A8FAmqYsNL+CrEr5f0H1DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAJIguQ/jAQAAnAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAKbB7ufaAAAACQEAAA8AAAAAAAAAAAAAAAAAPQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="1AB79680" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Het P. Diddy-schandaal dat onlangs aan het licht kwam, gaat over tientallen jaren van intriges, misbruik, chantage, mensenhandel en dodelijk geweld. Volgens het Openbaar Ministerie leidde Diddy een crimineel netwerk. Van de 120 slachtoffers die een aanklacht indienden, waren er 25 minderjarig, de jongste was slechts 9 jaar oud. Er werden vaak drugs in de drankjes van de slachtoffers gedaan om ze seksueel onderdanig te maken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Knight zei dat de invallen niet gericht waren tegen Diddy, maar om belastende beelden en </w:t>
+    <w:p w14:paraId="10156034" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F186B1B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P. Diddy is een van Hollywoods meest invloedrijke Masterminds. Tot zijn netwerk van contacten behoren ook politici van hoog niveau en voormalige presidenten. Rapper Suge Knight zei dat de invallen niet gericht waren tegen Diddy, maar om belastende beelden en </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">opnames van machtige mannen te vernietigen. Hetzelfde gebeurde in de zaak </w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve">-zaak dat het </w:t>
+        <w:t xml:space="preserve">opnames van machtige mannen te vernietigen. Hetzelfde gebeurde in de zaak Doutroux in België, in de zaak Teichtmeister in Oostenrijk en in de zaak Epstein in de VS, evenals in de zaak "Haute de la Garenne" op het eiland Jersey en in de zaak Zandvoort in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D1B7D7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36865C18" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zelfs toen Manuel Mittas belastend materiaal publiceerde in de Kampusch-zaak dat het </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>niet om één</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> enkele dader ging, werd hij in elkaar geslagen, zijn flat werd afgebrand, zijn elektriciteit werd afgesloten, zijn bankrekening werd opgeheven, enz. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="5B87C5E8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C0302C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Alles</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> wordt in het werk gesteld om individuele daders als schuldig af te schilderen. Belastend filmmateriaal dat kan wijzen op een pedocrimineel netwerk wordt altijd als eerste in beslag genomen. Honderden getuigen en slachtoffers onthullen in hun verklaringen welk belastend bewijs op deze films te zien is ... Namelijk bekende gezichten van wereldberoemdheden die kinderen misbruiken, martelen en soms doodmartelen. Volgens getuigen en slachtoffers is het een wereldwijd georganiseerd pedocrimineel netwerk van de "grootheidswaan" elite. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...127 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="2204C820" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7E39B0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op P. Diddy's feestjes waren beroemdheden aanwezig zoals muzieksterren Jay-Z, Beyoncé, Usher, Meek Mill, Rick Ross, French Montana en filmsterren Cuba Gooding Junior, Leonardo di Caprio, Tom Hanks en een heleboel andere goedbetaalde acteurs, Oscarwinnaars en zelfs grote Hollywood-filmregisseurs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0177D90D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DCE7F78" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je ziet Tom Hanks bijvoorbeeld met kleine meisjes die gekleed en opgemaakt zijn als volwassen vrouwen. De Britse prins Harry lijkt ook een goede vriend te zijn van P. Diddy ... Onderzoeksjournalist Liz Crokin onthult dat de Epstein-ring banden had met P. Diddy. Op de lijst van hooggeplaatste personen van wie bekend is dat ze Epstein hebben ontmoet, staat bijvoorbeeld Ariane de Rothschild. Getuige Jaguar Wright had drie vrouwen gered van Jeffrey's Pedofieleneiland. Ze vertelt in tranen dat het vreselijke misbruik live op internet werd uitgezonden. ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FCFDD5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75A28E4C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Onder de slachtoffers van het schandaal rond P. Diddy is de naam van de bekende Canadese popzanger Justin Bieber. In 2017 verscheen er een artikel over Justin Bieber, die getuige was van een wreed kinderofferritueel. Managers uit de platenindustrie zouden het topgeheime feest hebben bijgewoond en volgens Bieber het bloed van de gemartelde baby hebben gedronken. Het was het ergste moment van zijn leven. Justin Bieber heeft zijn wereldtournee afgezegd omdat hij een pauze nodig had van de muziekindustrie. Citaat Bieber: "</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Pedofielen regeren de muziekindustrie</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">." Natuurlijk worden zulke uitspraken snel verzwegen of in het openbaar in twijfel getrokken. Maar er zijn honderden slachtoffers en getuigen die hetzelfde zeggen. Laten we eens kijken naar enkele andere slachtoffers en getuigenissen ... </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="7839E31B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FCA796B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bloedsekte III - Meer slachtoffers en getuigen melden satanisch ritueel misbruik </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="75A0EC63" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39998F19" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk180864516"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Overlevende</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sue uit Zuid-Californië:</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  overleefde wrede martelingen en ritueel misbruik. Ze was erbij toen een kind op de brandstapel werd gegooid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="531372BF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C25D9DC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk180864608"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Overlevende</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> David </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> David Shurter's</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ouders waren Satanaanbidders, vandaar dat hij van jongs af aan slachtoffer was van seksueel misbruik en satanische rituelen. In een "satanische les" moest hij een jongen doden die aan een stoel was vastgebonden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="4323A9E8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3A1314" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk180864687"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t>Overlevende</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Dough:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="de-AT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En voordat ze je dwingen om een ander persoon of een ander kind te vermoorden, brengen ze je samen met het kind zodat je een emotionele band vormt, zodat het trauma wordt verergerd. Voor mij was het een nachtmerrie van begin tot eind. Het was gewoon een absolute nachtmerrie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FAD263" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2165FDED" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Overlevende Ellen doet ook verslag van zulke rituelen en van de onbeschrijfelijke schuldgevoelens omdat ze de kinderen iets heeft aangedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CB3E65" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7025859A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Dough</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Overlevende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maria:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ik denk dat het ergste was om te zien hoe andere kinderen gemarteld werden, of hoe ik zelf dingen moest doen met andere kinderen. Ik denk dat het erger is dan wat mij is overkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8347C6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4965673F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karin vertelt hoe ze 20-30 Vietnamese vluchtelingenkinderen op de ergst mogelijke manier moest afslachten in een ritueel. Eerst werd haar hand met het mes geleid, toen moest ze het zelf doen. Alle jongens stierven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5236C071" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19817FC0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allie Harrison getuigt dat haar ervaringen met ritueel geweld overeenkomen met de getuigenissen van andere slachtoffers. Ze heeft verschillende mensen ontmoet die ook slachtoffer zijn geweest van satanisch ritueel geweld. Deze misdaden werden niet alleen gepleegd door 2-3 mensen, maar vonden plaats binnen een gemeenschap, zegt ze. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180EB448" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0726E53B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nina kreeg ook te maken met ritueel geweld vanaf haar eerste levensjaar. Ze was betrokken bij wrede moorden, waaronder het villen en in stukken snijden terwijl ze nog leefden,  zoals we keer op keer horen. Net als de andere slachtoffers werd ze opzettelijk geprogrammeerd d.m.v. elektrische schokken en marteling om altijd te doen wat haar kwelgeesten van haar verlangden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A34CF50" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570229D2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pia: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ik denk dat ik zo'n beetje elke vorm van misbruik en marteling heb meegemaakt. Het ging zover als moord, zelfs met mensenbloed. Er werd ook veel druk op me uitgeoefend om nooit iets te zeggen. Ik ben in het hele gebeuren verzeild geraakt via mijn grootvader. Hij is vrijmetselaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090B3D93" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F45F38B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evelyne heeft te maken gehad met ritueel geweld in de Zwitserse kantons Genève en Vaud. Ze moest toekijken hoe haar broers en zussen werden verkracht en in mensenvlees snijden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099CC562" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4D08AE" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elisabeth Schäfer maakte op 11-jarige leeftijd satanisch-ritueel geweld mee en moest toezien hoe een pasgeboren baby van een 13-jarig meisje op de wreedste manier werd gemarteld. Dan moest ze deze baby zelf doden. Haar hand werd geleid. Dit is ook wat de andere slachtoffers van deze Satanische rituelen zeggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C52F15F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2502B483" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eva Frey doet verslag van haar ervaringen met georganiseerd geweld en wrede medische experimenten met mensen in de Zwitserse ziekenhuizen van Lausanne en Basel. Ze werd daar verkracht, raakte zwanger en nadat ze in het geheim was bevallen, werd haar kind voor haar ogen verslonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D3C7C0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EA2F981" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor Rachel waren deze rituele moorden op baby's de ergste ervaringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4A7AF0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5B486A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jeremy Fragrance: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn priesters die kleine jongens "misbruiken", katholieke priesters. Er zijn mensen die kleine baby's vermoorden en hun organen of hun bloed nemen en dat opdrinken. Er zijn mensen die mensenvlees eten. Ik wilde nooit bij deze club horen waar je lid van wordt, een deal met de duivel sluit, je verdomde ziel verkoopt en je dan voor de rest van je leven moet verstoppen. Dat spel speel ik niet mee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F5F4D6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23BE5F8E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Überlebender Bruce Hecht – USA: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">En voordat ze je dwingen om een ander persoon of een ander kind te vermoorden, brengen ze je samen met het kind zodat je een emotionele band vormt, zodat het trauma wordt verergerd. Voor mij was het een nachtmerrie van begin tot eind. Het was gewoon een absolute nachtmerrie. </w:t>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Ze rijden het hele land door en nemen de kinderen mee naar verschillende occulte rituele nachtevenementen zodat de kinderen gebruikt of ingewijd of vermoord kunnen worden. Het zit zo: of je wordt opgeofferd en vermoord, of je wordt één van hen of steunt wat ze doen. Ze hielden werkelijk een wedstrijd om te zien wie het beste kannibalistische eten had. Je weet wel, met demonisch geofferde kannibalistische lichaamsdelen erin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59648BB3" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015025F4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Maria:</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Roseanne Barr, actrice:</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Ik denk dat het ergste was om te zien hoe andere kinderen gemarteld werden, of hoe ik zelf dingen moest doen met andere kinderen. Ik denk dat het erger is dan wat mij is overkomen.</w:t>
-[...116 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+        <w:t xml:space="preserve">Je weet dat ze baby's eten. Dat is geen onzin. Het is waar. Het zijn echte vampiers. Ze houden van de smaak van mensenvlees en ze drinken mensenbloed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACC9F89" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Ik denk dat ik zo'n beetje elke vorm van misbruik en marteling heb meegemaakt. Het ging zover als moord, zelfs met mensenbloed. Er werd ook veel druk op me uitgeoefend om nooit iets te zeggen. Ik ben in het hele gebeuren verzeild geraakt via mijn grootvader. Hij is vrijmetselaar.</w:t>
-[...175 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171136D2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jeremy </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Carrie Olaje vertelt meer dan drie uur lang over de wrede satanische rituelen, het misbruik en de martelingen die ze overleefde. Ze werd onder andere van jongs af aan misbruikt door haar biologische vader en gebruikt voor kinderporno. De FBI trainde hem hierin. Hij keek ook herhaaldelijk naar snuff films waarin kinderen op verschillende manieren gemarteld en gedood werden voor de camera. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Er zijn priesters die kleine jongens "misbruiken", katholieke priesters. Er zijn mensen die kleine baby's vermoorden en hun organen of hun bloed nemen en dat opdrinken. Er zijn mensen die mensenvlees eten. Ik wilde nooit bij deze club horen waar je lid van wordt, een deal met de duivel sluit, je verdomde ziel verkoopt en je dan voor de rest van je leven moet verstoppen. Dat spel speel ik niet mee. </w:t>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Weet je, hoe meer macht ze kunnen uitoefenen en hoe meer lijden en pijn, wat het bewijs is van die macht, ze kunnen ervaren, hoe gelukkiger ze worden naarmate ze er meer van krijgen. Weet je, dat is hun verslaving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A70D276" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2546A6E0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivo Sasek, oprichter van Kla.TV: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+        <w:t>De perversies komen eraan, waar het alleen maar doorgaat met moorden, alleen maar met de ergste dingen. Waar seks ontaardt in wreedheid, via sadomasochisme, zal het ontaarden in marteling. De lust van martelen, de lust om een levend lichaam te verminken, te martelen, op te eten, of om iets krankzinnigs te doen, het stopt niet bij pornografie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227CA715" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2322A3F4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ze rijden het hele land door en nemen de kinderen mee naar verschillende occulte rituele nachtevenementen zodat de kinderen gebruikt of ingewijd of vermoord kunnen worden. Het zit zo: of je wordt opgeofferd en vermoord, of je wordt één van hen of steunt wat ze doen. Ze hielden werkelijk een wedstrijd om te zien wie het beste kannibalistische eten had. Je weet wel, met demonisch geofferde kannibalistische lichaamsdelen erin. </w:t>
-[...212 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dit kan dan weer worden afgedaan als overdreven of als valse profetie. Maar laten we eens kijken naar wat de bekende Duitse punkband "Die toten Hosen</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">" dertig jaar geleden zong: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Ik hou van sado-</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+        <w:t xml:space="preserve">Ik hou van sado-maso kinderseks, van een beetje brutaliteit. Het belangrijkste is dat het geen act is, maar 100 procent echt. Een echte verkrachting, een echte gepleegde moord. Dat soort dingen brengt me snel tot een hoogtepunt. En het geeft me een goed gevoel. Want ik voel alleen leven in mij als iemand anders het zijne verliest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F87A85" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>maso</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1181009C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De zanger Campino walgde er duidelijk niet van, maar had veel plezier in het zingen over deze gruweldaden. Het is interessant dat uitgerekend Campino vorig jaar was uitgenodigd voor het staatsbanket met King Charles. We komen hier later op terug. Wat "Die Hosen" zo vrolijk bezingen, is helaas een gruwelijke realiteit geworden voor kinderen zoals de 13-jarige Manuel Schadwald. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D010E4F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8EA891" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze Manuel Schadwald werd verkocht aan de snuff film producent Warwick S.. Op een jacht van Gerrit U., het hoofd van de Zandvoortse kinderporno netwerk, werd Manuel tijdens een snuff- filmproductie voor de camera vermoord. Een prominent publiek was ook aanwezig. Als onderdeel van haar onderzoek stuitte maatschappelijk werkster Gina Pardaens op de snuff video waarop de moord op Manuel Schadwald en de moord op een meisje te zien is. Ze werd vermoord toen ze probeerde deze video's te overhandigen aan de onderzoekautoriteiten. In de video's waren prominente daders te zien. Onderzoeksjournalist Oliver Greyf heeft na uitgebreid onderzoek zijn onderzoekswerk "The Case of Manuel Schadwald and the Zandvoort Network" gepubliceerd. Zelfs de Duitse regeringscommissaris voor mishandeling bevestigt, citaat: </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kinderseks, van een beetje brutaliteit. Het belangrijkste is dat het geen act is, maar 100 procent echt. Een echte verkrachting, een echte gepleegde moord. Dat soort dingen brengt me snel tot een hoogtepunt. En het geeft me een goed gevoel. Want ik voel alleen leven in mij als iemand anders het zijne verliest. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+        <w:t>"Er worden zelfs kinderen gedood voor de camera."</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E5A18A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F72DCF5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voormalig Scorpions bassist Ralph Rieckermann getuigde ook in een interview dat er mensen zijn die tot $100.000 betalen om een mens vermoord te zien worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54939B30" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB567C4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...348 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Thorsten</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Thorsten Becker, Aktion Jugendschutz: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Er zijn verschillende meldingen van seksueel misbruik van kinderen in verband met rituelen in Duitsland. Dit heeft nu ook relatief de grotere getallen dimensies aangenomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="735A902F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="745A4DF0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. Jim Philipps, voormalig politiearts: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Alle satanisten zijn als kind misbruikt. Allemaal. Ik kan me geen normaal mens voorstellen die zoiets gruwelijks, weerzinwekkends, walgelijks, zo wreed vernederends zou doen, die zelfs maar tot zoiets in staat zou zijn.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="476CDB8F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362FE207" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Volkskundige </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>professor Dr. Elisabeth Roth</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> spreekt meer dan een dozijn talen en had goede contacten in het Vaticaan. Ze heeft vier delen geschreven waarin ze onthult, citaat: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Het zijn de bloeddrinkers, de Satanisten, die kinderen verwekken om te kunnen doden, zonder geboortebewijs. De bedoeling is kinderslavernij, seksueel kindermisbruik en kindermarteling om het bloed te </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+        <w:t xml:space="preserve">Het zijn de bloeddrinkers, de Satanisten, die kinderen verwekken om te kunnen doden, zonder geboortebewijs. De bedoeling is kinderslavernij, seksueel kindermisbruik en kindermarteling om het bloed te adrenaliseren totdat de kinderen dood zijn, om vervolgens in satanische kringen hun geoptimaliseerde bloed bij occulte ceremoniën te drinken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FF01A7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>adrenaliseren</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EF5F14" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> totdat de kinderen dood zijn, om vervolgens in satanische kringen hun geoptimaliseerde bloed bij occulte ceremoniën te drinken. </w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>Er worden vliegtuigen vol on-gedocumenteerde kinderen geïmporteerd. De meesten van hen worden zo mishandeld en gemarteld dat ze twee jaar meestal niet overleven.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zo zegt R. D. </w:t>
-[...28 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+        <w:t xml:space="preserve"> Zo zegt R. D. Steele, ex-adviseur van de Amerikaanse regering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341F3BF6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4C20F7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrew Bridgen: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>En ik heb details van mensen die betrokken zijn bij kinderhandel doorgegeven aan het Verenigd Koninkrijk. De namen, ze zijn naar de regering gegaan. Niemand wil actief worden en iets doen. Ik gaf de regering de namen van de mensen en de naam van het bedrijf via welke ze het geld wit wasten en waar de kinderen naar toe zijn gebracht. Het is naar MI5</w:t>
@@ -4278,239 +2934,175 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">gestuurd. Naar de National Crime Agency. Niemand zal iets doen. En als je de namen ziet, weet je waarom. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="5C9970FB" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05903171" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nathan Reynolds werd een slaaf van het militair-industrieel complex. Hij werd ook gebruikt als koerier om Adrenochroom flesjes naar Arizona te vervoeren om ze af te leveren aan talrijke leden van de Mormoonse kerk. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Je moest gewoon leren hoe je mensen supersnel kon doden, en als kind moet je dat met andere methoden leren dan iemand die volwassen is, en dus hebben ze verschillende vormen van gevechtstrainingssystemen en gebruiken ze veel Filipijnse gevechtskunsten.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...58 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="07C570E1" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C881D63" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diana werd als kind "verkocht" aan de Amerikaanse overheid voor geheime experimenten en martelingen door het leger. Ze doet verslag van een netwerk van ondergrondse militaire bases genaamd DUMBS en tunnels die zich ook onder hogescholen en universiteiten bevinden. Bijvoorbeeld onder Yale University. Deze elite-universiteit heeft vijf toekomstige presidenten van de VS voortgebracht, evenals talloze hoogste rechters en verschillende buitenlandse staatshoofden. Een geheim genootschap aan de universiteit van Yale genaamd "Skull &amp; Bones" heeft ook leidende figuren uit de politiek en het bedrijfsleven voortgebracht, waaronder drie Amerikaanse presidenten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDC3AE7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Een van deze DUMBS bevindt zich ook onder Camp David, het recreatiegebied van de dan dienstdoende president van de VS. Tegen deze achtergrond is het volkomen onrealistisch om te geloven dat het Amerikaanse leger of de Amerikaanse regering deze DUMBS ooit vrijwillig zouden ontruimen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...68 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="37CC84E3" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C12D18E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Turkse journalist Serhat Tokmak doet ook al jaren onderzoek naar de tunnelsystemen in Turkije. Hij ontdekte bijvoorbeeld drie tunnelsystemen onder een weeshuis en observeerde wie er in en uit ging en brengt nu alles aan het licht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FE0D4D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05511F37" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Franz Miller, Oostenrijkse onderzoeksjournalist: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>MK ULTRA</w:t>
@@ -4545,34397 +3137,20921 @@
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>D.w.z</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="14272519" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC6F8B0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Junge</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Junge Frau: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Het hart van het kwaad, van deze groepen, deze satanische groeperingen, zit onder de grond, in tunnelsystemen, in tunnelsystemen. Daar broedt het, dat is waar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">het kwaad broedt. Dat is waar ze hun energie creëren, dat is waar ze hun rituelen genereren en uitvoeren. Daar genereren ze hun kracht. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eigenlijk hebben we het kwaad al bij de nekvel. Omdat mensen er nu kennis van hebben. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Want onze generatie is anders. We willen ervaren, we willen ontdekken. We willen deze wereld veranderen. En we kunnen het kwaad hier niet langer verdragen. En ik zal je nog iets vertellen: Nadia Marcinko, de privépiloot van Jeffrey Epstein, heeft toegegeven dat talloze kinderen tijdens de aardbeving van 1999 in Turkije zijn ontvoerd en in privéjets naar de VS zijn gebracht. En ook in 2023, toen Turkije werd getroffen door een aardbeving, worden er tot nu toe, nog steeds duizenden kinderen als vermist opgegeven, die levend uit het puin werden gered, maar vervolgens werden afgevoerd door vreemde witte auto's onder de naam: we brengen de kinderen naar het ziekenhuis. En de kinderen kwamen nooit meer terug. Er is dus momenteel juist in Turkije een grote beweging gaande op het gebied van kinderpedofilie, orgaanhandel enzovoort. Laten we dit allemaal serieus nemen. Leg de focus erop, mensen. Het is de broedplaats van het kwaad. Als we dit onderzoeken, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>kunnen we het kwaad in deze wereld als het ware in licht veranderen en uitkijken naar een betere toekomst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383F5227" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703F7051" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, we hebben het kwaad al bij de nekvel omdat mensen er nu van op de hoogte zijn. Zorg er dus voor dat je deze video BESLIST op grote schaal deelt, dan kunnen ze dat narratief niet meer handhaven, geliefden. En ik zou eindeloos door kunnen gaan met het vertellen van verhalen over slachtoffers en getuigen van de bloedsekte. Maar de film zou veel te lang worden, dus op dit moment laat ik je alleen de namen zien van andere slachtoffers en getuigen van ritueel geweld en MK-Ultra martelingen die naar voren zijn gekomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC4BE93" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32CFDDA7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Achter elke naam schuilt een verhaal, een persoon, een hele documentaire. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7717BF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D6F08C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Frau: </w:t>
-[...151 lines deleted...]
-      </w:pPr>
+        <w:t>Ron Alan, Kibbi Linga, Kerth Barker, Laura Worley, Michael Christmann, Lisa Meister, Brooke Federline, Nancy Schäfer, Gabbi Choong.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de documentaire "Les Survivantes", in het Nederlands de overlevenden, die momenteel in de Franse bioscopen draait, komen nog eens zes overlevenden uit de kast. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ron Alan, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Sophie, Helene Pelosse, Maria, Dalila Sadok, Sylvie und Stacy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD715EF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48713AF4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zal nu niet alle namen van de slachtoffers uit bloedsekte 1 en 2 herhalen. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Kibbi</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+        <w:t>Kardia Joi, Patricia Baird Clark, Aishe Spark, Robyn Kranig, Jian Liang, Jean Eisenhower, Penny L.A. Shepard, Cheryl “Hersha” Beck, Erin Green Hicks, Ulla Fröhling, Glen Fisher, Kerri Saint, Madeleine McCann, Maria en Annie Farmer, Carrie Modral en David Coates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEF8745" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122539BC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overlevende Karin uit Duitsland getuigde in Domian, een Duits praatprogramma over de telefoon. Andere getuigen en onderzoekers ontmaskeren ook resoluut het satanische rituele misbruik dat wereldwijd plaatsvindt: </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Linga</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Gregory Reid, Sascha Clauß-Theisohn, Amanda Buys, Mark Philipps, Philip Sinel, Nick Alvear,  Jaco Booyens, Michael C. Ruppert, Neill McMurray und Rico Sorda, Daniel Wimberley, Paul Moed , Claudia Fliss, Claudia Igney, Brian Coleman, Samantha Baldwin, Allan Collins, Bernd Schmidbauer, Tom Althouse, Serhat Tokmak, Rupert Murdoch, Tom Watson, William Cooper, Franca Arena, Hannelore M. Roehl, Georg-Henri Beauthier, Marie-Jeanne Van Heeswyck, Annemie Bulté und Douglas De Coninck, Jacques Thoma und die Alex, Jean Neil, Gifford Aubin, Violet Renouf, John Doublard, Winifred Lockhart, Malcolm Carver, Michael Renouf, Michael Laing, Edward Walton. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US" w:eastAsia="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jean Neil, Gifford Aubin, Violet Renou, John Doublard, Winifred Lockhart, Malcolm Carver, Michael Renouf, Michael Laing, Edward Walton. Marleen van Herreweghe, Carine Verniers, „Odette“ (Pseudonym; war eine Geliebte von Regina Loufs Zuhälter Tony), Zeugin X2, Zeugin X3, Zeugin X4, Zeugin X7: Nathalie C., X69, VM 1, Nathalie W., Chantal S., Anja D., Kristelle M., Mieke, Alexandre Gosselin, Guy Goebels, Bernard Weinstein, Bruno Tagliaferro, Jean Paul-Taminiau, Francois Reyskens, Simon Poncelet, Michel Piro, Joseph Toussaint, Christiaan Coenrads, José Steppe, Gérard Vanesse, Brigitte Jenart, Anna Konjevoda, Fabienne Jaupart, Hubert Massa, Grégory Antipine, Sandra Claeys, Jean-Jacques Feront, Nadège Renard, Marie-Louise Henrotte, Christoph Vanhexe, Pierre-Paul </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US" w:eastAsia="de-AT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">„Pepe“ De Rycke, Philippe Deleuze. </w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+        <w:t>Nayib Bukele (Präsident von El Salvador) und Udo Ulfkotte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3924A8B4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Kerth</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E68DF33" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb gedetailleerde informatie, rapporten en veilig gestelde bronnen van al deze getuigen. Ik heb alle uitgebreide onthullingen op verschillende plaatsen gedeponeerd en er meerdere keren een back-up van gemaakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28479141" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9C2967" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijna uitsluitend alle slachtoffers en getuigen van satanisch-ritueel geweld spreken van een zelfbenoemde "machtselite" als wereldwijde netwerk van daders ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DED367F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40509D6C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloedsekte III - Meer slachtoffers en getuigen doen verslag van een elitaire netwerk van daders </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB418AA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B232931" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik werd naar vele landen ontvoerd naar hooggeplaatste satanische leden in het Verenigd Koninkrijk. De koningin, een vicepresident van de VS, een diplomaat uit de VS, een prominente Britse rockster. Twee zeer bekende beroemdheden in de VS. Ministers-presidenten in het Verenigd Koninkrijk en overheidsfunctionarissen in Ierland. Overheidsfunctionarissen, artsen en leraren in Nieuw-Zeeland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF02B52" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EBABFA2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De overlevende Haze groeide op in een satanische sektefamilie en heeft in verschillende landen ritueel geweld meegemaakt. Ze was ook in het Witte Huis. En ze zijn er nog steeds erg trots op dat ze machtig zijn, trots op hun stamboom, hun bloedlijn. Mensen zien hen als zeer welgestelde mensen, het zijn rechters, advocaten, detectives, douanebeambten. Mijn grootvader was psychiater. Mijn grootmoeder doceerde psychologie aan een universiteit, dat soort mensen. Haze noemt als misdaadlocaties landhuizen en kastelen, bijvoorbeeld in Heidelberg, en openbare terreinen. Duitsers en Britten werken heel nauw samen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D567154" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7846AEA8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Christine: Maar het feit is dat het overal is en dat het vooral gebeurt in de elitaire kringen, onze regering, onze kerkleiders en bedrijven, multinationals. Alle mensen aan de top van deze instanties zijn meestal Satanisten. En daarom is het heel belangrijk voor onze cultuur, voor onze wereld, dat dit aan het licht komt en wordt gestopt. Dat maakt het zo donker op deze planeet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA748B5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9D3454" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beste kijkers, dit is precies waarom we deze gruweldaden aan het licht brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FED358F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overlevende Dea Heibel en vele andere slachtoffers en getuigen melden dat het hele rechtssysteem vergeven is van daders of advocaten die in precaire situaties werden en nog steeds worden gebracht en gechanteerd. Daarom zou er geen recht zijn voor de slachtoffers van satanisch ritueel geweld. Zie de door uitgebreide recherches onderbouwde documentaire van Kla.TV: www.kla.tv/28810 (NL) Schandaal - Justitie wereldwijd verstrikt in pedocriminele misdaden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2C8DE3" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4BF642" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dea Heibel: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>"Helaas hebben we veel mensen, die daar "gegraven" hebben, die niet meer in leven zijn. Ze zijn gewoon om zeep gebracht. En juist nu in de afgelopen jaren zijn weer anderen gevangen gezet die deze structuren en de netwerken van ritueel seksueel geweld op het spoor waren, zoals Nathalie en Chantal. En degenen die nu in de gevangenis zitten, worden dan in de rechtse hoek geplaatst. Ze worden zwart gemaakt, geframed en afgeschilderd als "Reichsburgers", maar ze waren actief in de kinderbescherming.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F333609" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AAD0555" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voormalige generale stafofficier Max Eder werd gearresteerd en ervan beschuldigd een "Reichsburger te zijn, een rechts-extremist". Hij kon de informatie in de "Nathalie case" verifiëren en notarieel bekrachtigen. Na zijn expertiserapport over de "zaak Nathalie" ontsnapte hij ternauwernood aan een moordaanslag in München. Zijn flat werd verschillende keren doorzocht. De chauffeur van Eder werd op weg naar Duitsland op de snelweg gevolgd en raakte betrokken bij een ongeluk. Alle bewijzen van de speciale operaties in de DUMBS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in de Bazeldriehoek, bunkerfaciliteiten in het Zwarte Woud en het gebied rond de Bodensee werden door Eder veilig gesteld en bij advocaten en notarissen gedeponeerd. Het bewijs toont de verstrengelingen in de politiek, de overheden en ambtenaren. Uittreksel uit zijn brief van 01-05-2023: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>daar heb ik rijkelijk materiaal kunnen putten, waaronder foto's, video's en namen. Deze opsomming bevat ook de namen van politici tot in de hoogste kringen, voor wie publicatie door mij begrijpelijkerwijs meer dan onaangenaam zou zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB276B5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B80B5A6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Barker, Laura </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Andrea Christidis, Forensische Psychologin und unabhängige Gutachterin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iedereen die kindermisbruik door officiële of staatsorganen rapporteert zal vervolgd worden. Ze worden allemaal verscheurd, publiekelijk verscheurd, omdat de medialandschappen niet meer doen wat ze zouden moeten doen, namelijk de vierde macht zijn. Nee, ze bundelen hun krachten, sluiten zich aan bij de onderzoekautoriteiten, zelfs bij de rechtbanken, en verscheuren mensen op voorhand. We hebben geen fatsoenlijke rechterlijke macht meer. We hebben al helemaal geen fatsoenlijk openbaar ministerie. We weten dat we politici hebben die pedocriminelen zijn. We weten dat we rechters en officieren van justitie en politiechefs hebben die pedocriminelen zijn. En dat wordt in de doofpot gestopt. Dit wordt in de doofpot gestopt door mensen die hun mond open doen achter de tralies te stoppen. Heel eenvoudig, zodat ze zo onbetrouwbaar mogelijk zijn, omdat ze staatsterroristen zijn of, weet ik veel, "Reichsbürger", wat een "Reichsbürger" dan ook mag zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C58E7A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF7AAD3" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. Christidis is zelf jarenlang vanwege haar inzet tegen kinderontvoering en kindermisbruik onderworpen geweest aan gerechtelijke procedures. In totaal zijn er 82 strafzaken tegen haar aangespannen. Keer op keer wordt blijkbaar geprobeerd haar tot zwijgen te brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64612596" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DEBC986" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laurent Louis, Belgisch politicus, presenteerde duidelijk bewijs dat de officiële versie van het schandaal rond kinderlokker Marc Dutroux niet waar kan zijn. Hier volgt een fragment uit zijn toespraak tot het parlement: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599F184F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477467A4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedofielen genieten nog steeds bescherming, alleen omdat ze deel uitmaken van de heersende machten. Zij zijn degenen die de rechtspraak beïnvloeden! Hoe valt het anders te verklaren dat degenen die de waarheid willen vinden worden vervolgd en dat er alles aan wordt gedaan om hen het zwijgen op te leggen? Sinds wanneer mag een parlementslid geen bewijs presenteren dat bewijst dat de versie van de rechtbanken niet strookt met de waarheid? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B8C95B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67118C89" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In plaats van lof en erkenning te krijgen voor zijn werk, werd Louis het doelwit van een haatcampagne in België. Smaad, intimidatie, huiszoekingen, censuur van zijn website, er werd een procedure tegen hem gestart en er werd een psychiatrisch rapport over hem opgesteld. Hij werd veroordeeld tot een boete van 50.000 euro en 20 maanden voorwaardelijk, omdat hij in het parlement de Belgische premier een "pedofiel" had genoemd. De feiten die hij aan het licht bracht in de zaak Dutroux worden echter nog steeds verzwegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274953DD" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432314EF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk180868380"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Worley</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Holger Strohm: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vandaag ga ik een onderwerp aansnijden dat ik lang niet heb durven aansnijden omdat het gewoon te gevaarlijk is, namelijk het onuitsprekelijke kwaad van satanisten en bloeddrinkers. Ik ben in het bezit van meer dan een dozijn notariële verklaringen over dergelijke gebeurtenissen. Bijvoorbeeld, een voormalig slachtoffer, een vrouw die haar tweelingzusje in het hart moest steken toen ze vier jaar oud was, en vervolgens deden de deelnemers, de crème de la crème van de samenleving en de politiek, zich tegoed aan het kleine meisje, dronken haar bloed en aten haar organen op. Het is allemaal zo schandalig dat men het niet kan geloven. En dat we geregeerd worden door zulke mensen, in elk opzicht. Toen een hooggeplaatste officier van justitie het onderzoek wilde oppakken, was hij de volgende dag dood. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E6F1E3" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DDA5BDE" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Michael </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Rick Wiles: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>En onze FBI is corrupt. Het Hooggerechtshof is corrupt. Het Ministerie van Justitie is corrupt. De nieuwsmedia zijn corrupt. Het hele land is corrupt. Omdat we de Almachtige God de rug hebben toegekeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D033BA5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00142DA5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Christmann</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Holger Strohm: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iedereen die denkt dat je in deze maatschappij carrière kunt maken zonder deel uit te maken van het kwaad, vergist zich. Als je denkt dat als je sommige popsterren ziet die een grote carrière hebben gemaakt of filmacteurs of artiesten, dat ze het alleen hebben gedaan. Dan zit je er ver naast. Ze maken deel uit van het systeem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2127BA6E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C27DD3D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De succesvolle professionele bokser Ryan Garcia, die zelf slachtoffer was van misbruik en getuige van satanische rituelen, legt uit hoe invloedrijke persoonlijkheden worden gekocht door middel van zogenaamde "sponsorcontracten", zodat ze zich alleen houden aan de vooraf bepaalde agenda over politieke kwesties, bijvoorbeeld over LGBTQ. Door zo'n contract te tekenen, bijvoorbeeld voor 50 miljoen dollar, wordt deze persoonlijkheid alleen maar positief besproken in de media en door de media groot gemaakt. Als je eenmaal het geld hebt aangenomen, behoor je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tot de binnenste cirkel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Hollywood illuminati. Als je dan naar een afterparty gaat, worden alle kamers afgeluisterd en gebeurt er iets schandelijks in het huis. Vanaf dat moment kun je er als medeplichtige aan worden gekoppeld. De chantage is dus perfect. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705F3504" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F81BBB7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De klinisch psycholoog, therapeut en onafhankelijk journalist Joachim Hagopian heeft een serie boeken geschreven over pedofilie en het imperium: "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Satan, Sodomy and the Deep State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">". Hij heeft een Master in klinische psychologie en werkt al een kwart eeuw in de geestelijke gezondheidszorg met misbruikte kinderen en jongeren. Samengevat getuigt hij van een grondige ontmaskering van het huidige wereldwijde netwerk van kindersekshandel, dat opereert op de hoogste machtsniveaus en voornamelijk dient om prominente politici en entertainers te chanteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0B0643" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FC2DAD" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zelfs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>de oprichter van de Satanskerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Anton Szandor LaVey, getuigt zelf dat de meeste leden van zijn Satanskerk professionals, zakenmensen en over het algemeen mensen uit verantwoordelijke, gerespecteerde kringen zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39713112" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4674569B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloedsekte III - Slachtoffers en getuigenissen in verband met scholen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782B54B1" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315D0915" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chris Stevens, een oud-leerling van de Aldenham School, die sindsdien de artiestennaam Phönix Kaspian heeft aangenomen, verbreekt zijn stilzwijgen: King Charles en naaste vrienden verkrachtten en martelden honderden kinderen, waaronder hijzelf. Op deze Britse eliteschool werden kinderen systematisch onderworpen aan rituele verkrachtingen en gruwelijke martelmethoden om hen dan zelf te veranderen in daders en marionetten van het wrede systeem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59322AFE" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A82D3C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een voorbeeld hiervan is Baron Richard Vincent, die als generaal stafofficier tijdens de Ierse oorlog de bevolking veel leed en ellende bezorgde. Citaat: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leraren als Alun Pickford, Nick Pulman en Jim Twelves verkrachtten niet alleen leerlingen, maar moedigden oudere leerlingen aan om jongere leerlingen te verkrachten, te molesteren, te slaan en te martelen. Eén voorbeeld: de studenten Oliver Jones en Dev Patel misbruikten me regelmatig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DC4444" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0733CD15" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phönix Kaspian beschrijft wrede martelrituelen die bedoeld zijn om het geheugen van de kinderen af te splitsen. De school wordt door de Engelse koninklijke familie gerund als een vrijmetselaarstempel. Het ritueel misbruiken van kinderen wordt hier beoefend als een occulte religie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694F5327" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2335E5AC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Prins Andrew zou samen met zedendelinquent Jeffrey Epstein kinderen hebben misbruikt op de Aldenham School. Zijn broer, de regerende King Charles, ging regelmatig naar dezelfde school, samen met de bekende pedofiel Jimmy Savile. Volgens getuigen lijkt de koninklijke familie nauw betrokken te zijn bij deze gruwelijke daden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B8BD8A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4C50F7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phillipa getuigt dat ze de koningin het hoofd van een meisje heeft zien afhakken. De nicht van koningin Elizabeth, prinses Alexandra, was beschermvrouw van een tehuis voor meisjes in de zorg. Hierdoor kreeg haar vriend, serieverkrachter Jimmy Savile, toegang tot de faciliteit om "speciale uitjes" te organiseren. Later werd bekend dat kinderen werden verkracht in kampen die door Savile werden georganiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CAFAE8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0874C4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De banden van Prins Andrew met Epstein en de beschuldigingen van de slachtoffers tegen hem zijn bekend. Nu, vorig jaar, heeft een andere getuige zich gemeld die zag hoe Prins Andrew twee kinderen seksueel misbruikte in een club in Kiev. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E745EEA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="616A1D6F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De volgende generatie royals maakte ook al vroeg kennis met deze wreedheden. Rike Schwan, die werd geboren in een Illuminati-familie van dezelfde bloedlijn als de Royals, getuigt van gruwelijke gebeurtenissen tijdens haar bezoeken aan Buckingham Palace met prinsen William en Harry. Ze vertelt hoe zij en haar tweelingzus films moesten maken met de prinsen waarin ze andere kinderen moesten doden en opeten. Bij een ander bezoek werd ze meegenomen naar een kelder. Er stonden kooien met kinderen erin en Harry wilde dat Rike er een paar uit zou kiezen om te slachten. Er waren vijf kinderen en ze vermoordden ze allemaal in het paleispark. Ze baden in hun bloed. Dat is het ergste wat ze zich kan herinneren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF810C7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA879E2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De actrice Emma Watson, bekend van Harry Potter, volgde een deel van haar acteeropleiding aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Royal Academy of Dramatic Art (RADA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, waarvan de beschermheer de Regent van de Britse Kroon is, momenteel King Charles III. Daar werd ze onderworpen aan een brute training. Ze is bijvoorbeeld bijna verdronken in een zwembad door het toedoen van medestudenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5358B9E7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE0B4DA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haar klasgenoot Phönix Kaspian legt uit waarom deze trainingen worden georganiseerd, citaat: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Degenen die de Royal Academy of Dramatic Art leiden, proberen waarschijnlijk geweldige acteurs op te leiden, maar met een enorm voorbehoud: Deze "getrainde" acteurs moeten onder controle blijven van de "trainers". Net zoals een soldaat wordt gehersenspoeld om boven alles bevelen op te volgen, heb ik ervaren hoe ik en anderen "gemilitariseerd" werden door de Koninklijke Academie voor Dramatische Kunst. We werden effectief geprogrammeerd om onze acteervaardigheden nooit te gebruiken om de macht van het establishment omver te werpen, maar alleen om het te promoten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0086D22F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3A1763" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tehuis "Haut de la Garenne"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden oudere kinderen door personeel aangezet om jongere kinderen aan te vallen en te verkrachten, rapporteerde de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>59-jarige Peter Hannaford</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Hij was zelf, als huiskind, toen hij twaalf jaar oud was "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>bijna elke nacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" het slachtoffer van dergelijke gewelddaden. Andere getuigen meldden ook dat: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>verkrachting van zowel meisjes als jongens in alle leeftijdsgroepen aan de orde van de dag was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A0014B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5E4E65" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Talloze kinderen werden ook seksueel misbruikt op de "McMartin" kleuterschool in Manhattan Beach. Er werden tunnels ontdekt onder de kleuterschool. Het schandaal werd bekend als de "McMartin-zaak". Maar er zijn ook schandalen zoals deze in ons deel van de wereld. Andreas Huckele bezocht de "Odenwald School" en schreef een boek over zijn traumatische ervaringen. Hij werd bijna elke dag op school het slachtoffer van seksueel geweld. De negenjarige Max ervoer ook het martelaarschap op de Oostenrijkse basisschool "Ulrichskirchen-Schleinbach-Kronberg". De jongen werd al onderworpen aan zulk ernstig satanisch ritueel geweld door zijn vader dat er ondertussen een contactverbod bestaat. Het geweld werd nu echter voortgezet door zijn klasgenoten, die hem zo constant kwelden en zo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">erg verwondden dat hij verschillende operaties moest ondergaan en naar een spoedarts moest worden gebracht. De klasgenoten werden door de klaslerares aangezet tot deze daden, waarvan sommige in hun bijzijn plaatsvonden. Een van zijn kwelgeesten is de zoon van de jeugdzorgambtenaar. Het schoolhoofd ontkent en verdoezelt de overtredingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF262B7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C1F826" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoewel kinderartsen thuisonderwijs aanbevelen, wordt dit door de autoriteiten verboden. De rechtbank legt de moeder een boete op van €5.000 omdat Max niet aanwezig kon zijn bij een evaluatieafspraak na de noodingreep. Dit patroon van alle autoriteiten die tegen beter weten in samenspannen tegen de moeder kan helaas ook in andere gevallen worden waargenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C599268" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4352A05C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kinderontvoering: Een beproefd middel van de Satanssekte om kinderen onder hun controle te brengen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DEB792" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22354730" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kleine Robert uit Frankrijk vertelde zijn moeder dat hij meerdere keren seksueel misbruikt was door zijn vader en dat deze deelnam aan satanische rituelen waarbij hij zwarte gewaden droeg. Ondanks het bewijs dat werd gevonden in foto's en video's van Robert en zijn vader, oordeelde de rechtbank dat de vader contact mocht blijven houden met Robert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F8CC88" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13CB8448" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De twee kinderen van Dalila Sadok rapporteerden dat ze ernstig mishandeld werden tijdens bezoeken aan hun gescheiden vader. Ze maakten melding van satanische rituelen waarbij andere kinderen werden gedood. Hoewel de moeder aanvankelijk een omgangsverbod kon krijgen, moest ze later ervaren hoe alle instanties die bij de zaak betrokken waren zich tegen haar keerden. Er werden psychologische rapporten van haar geëist en niet van de vader, waarin werd gediagnosticeerd dat ze de ervaringen van de kinderen zelf had verzonnen. De kinderen werden bij haar weggehaald door de politie, ze mocht ze 1,5 jaar niet zien en dan nog maar één uur per maand. Nadat de kinderen waren ontvoerd, werden er verschillende aanslagen op haar leven gepleegd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019E6FD6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363528A1" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lisa </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Birgit Doll: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mensen kunnen niet geloven dat kinderen aantoonbaar moeten opgroeien bij pedofiele vaders, tegen hun wil, weggerukt uit hun mooie thuis. Dat kan men niet begrijpen. Het is natuurlijk moeilijk te geloven dat bureaus jeugdzorg, experts, rechters, officieren van justitie allemaal samenwerken in deze constructie. Dit is een maffia. Een kinderen stelende maffia. Want er zitten natuurlijk enorme bedrijfsmodellen achter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306471B2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186A8A5D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Het meisje Luna overleefde ritueel geweld, vandaag is ze 16. Ze nam deel aan klopjachten op mensen en moest zelfs mensen doden. Er waren feestjes waar "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>slechte mensen kookten en baby's aten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">". Een man werd aan een omgekeerd kruis genageld, gemarteld en gedood. Ze moest beroemde mensen ontmoeten op privé-eilanden die erg kwaadaardig waren. Ze vertelt hoe politici en staatshoofden, die in het openbaar vijanden zijn, samen naar dezelfde perverse feestjes gaan. Ze herkende deze beroemde persoonlijkheden op televisie, op internet of op posters. Luna's persoonlijke bezorgdheid: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Hoe hoger iemand is, hoe minder je hem kunt vertrouwen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4ADD50" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35192380" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haar moeder Anna, die alleen voor het kind zorgde en haar uit deze kringen redde, werd van alle kanten aangevallen, vervolgd, belasterd en kreeg van geen enkele autoriteit hulp. Sommigen maakten Anna zwart en beweerden zelfs dat ze haar dochter deze vreselijke dingen had aangepraat. Er was ook geen therapeutische hulp. Als therapeuten zich met de zaak wilden bemoeien, werden ze uitgeschakeld, ontslagen of verdwenen ze plotseling. Luna en Anna moesten vluchten. Een goede vriend die hen wilde helpen en belangrijke documenten over de zaak had, werd plotseling dood aangetroffen en de documenten waren verdwenen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2073AC62" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A8FF00" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Een andere methode die autoriteiten of daderkringen gebruiken om kinderen aan de bescherming van hun moeder te onttrekken is het "Parental Alienation Syndrome (PAS)". Nederlands: het "Ouderlijk Vervreemding Syndroom" Deze theorie werd ontwikkeld door de Amerikaanse kinderpsychiater Richard Alan Gardner, die ook verschillende pro-pedofiele artikelen had gepubliceerd. Gardner schreef, samen met Alfred Kinsey en Sigmund Freud, seksuele behoeften toe aan kinderen, maar het ging daarbij steeds alleen om het legitimeren van pedocriminaliteit of kinderverkrachting. Hij pleitte ook om seks met dieren en met lijken als natuurlijke vormen van menselijk seksueel gedrag te zien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4B5CD8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C35ACFF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gardner beweerde bijvoorbeeld dat kinderen die hun vader na de scheiding niet meer willen zien, gemanipuleerd zijn door de zorgzame moeder. In de VS is hij voor de rechtbank verschenen als getuige-deskundige in honderden voogdijzaken, waar hij ook in flagrante gevallen van beschuldigingen van misbruik heeft geadviseerd om de beschuldigde ouder op zijn minst gezamenlijk voogdij te geven, zelfs als het kind zelf weigerde om deze ouder te bezoeken. Hij insinueerde dat de kinderen het seksueel misbruik alleen maar hadden verzonnen. In één zo'n voogdijgeschil, waarbij Gardner werd aangesteld als getuige-deskundige, weigerden de drie zonen van een echtpaar hun vader te bezoeken omdat hij gewelddadig was geweest. Gardner getuigde in de rechtszaal dat de kinderen gemanipuleerd waren en leden aan "PAS". De rechter beval de jongens toen om hun bezoeken aan hun vader voort te zetten. Een van de jongens werd korte tijd later dood aangetroffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623AAD5E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0019DD5F" w14:textId="0C8FE17A" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ondanks deze flagrant verkeerde beslissingen is het nog steeds gebruikelijk om kinderen weg te halen bij de zorgzame ouder, meestal de moeder en de voogdij toe te kennen aan de gewelddadige ouder, meestal de vader. Of de kinderen worden naar een tehuis gestuurd, zoals </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4472">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>[]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Zwitserland overkwam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4E4067" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0409A6C9" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ze vertelt dat haar twee dochters van 6 en 8 jaar na haar scheiding zonder voorafgaande kennisgeving door een 8-koppige Task Force bij haar werden weggehaald en in een tehuis werden geplaatst. Er waren duidelijke tekenen dat de kinderen door hun vader waren misbruikt en de kinderen weigerden botweg om hun vader te bezoeken. De vader gaf zelfs toe aan de kinderbescherming dat hij pedofiele fantasieën had. Maar hij klaagde de moeder met succes aan bij de kinderbescherming met ongegronde beschuldigingen en het resultaat was dat de kinderen bij haar werden weggehaald. Al meer dan 3,5 jaar wordt de twee meisjes elk contact met hun moeder ontzegd. Vóór het totale contactverbod hadden de dochters gezegd dat ze mishandeld waren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01501569" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78520CF2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het 13e AZK benadrukte Richard Moritz de toename van onder toezicht stellingen en kinderdiefstal in 2015. Kinderen worden handelswaar zonder rechten. De ondertoezichtstelling van minderjarigen door jeugdzorgbureaus in Duitsland, steeg van 48.000 naar bijna 78.000. Alleen al van 2014 tot 2015 steeg de diefstal van baby's uit ziekenhuizen met 42 procent. In de VS zijn er elk jaar ongeveer 800.000 kinderen die vermist raken en wereldwijd zijn het er zelfs ongeveer 8 miljoen, andere bronnen spreken zelfs van 9 miljoen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC79BC5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AAFC3AF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Gevolgen van het elitaire vlechtwerk in de zaken Jersey en Dutroux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F2F8CC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B3F9D5A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze film hebben we tot nu toe veel verstrengelingen en verwikkelingen gezien. Ik wil je graag laten zien hoe deze vervlechtingen samenwerken aan de hand van een illustratie in de "Jersey-Case". Rood zijn de daders en degenen die de zaak verdoezelen, groen de onderzoekers en getuigen, blauw de slachtoffers. Ik laat jullie hier kort een afbeelding zien zodat je het op je gemak kunt bestuderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4284471C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A8C699" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het eiland Jersey zouden honderden kinderen misbruikt, mishandeld en zelfs gedood zijn zowel in kindertehuizen als op jachten op volle zee. Toegewijde politieagenten en een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">minister deden hun uiterste best om de zaak aan het licht te brengen en identificeerden 160 slachtoffers en getuigen en meer dan 100 verdachten, waaronder leden van de politieke en maatschappelijke "elite" van Jersey. Maar het was juist deze zogenaamde politieke en media-elite die ervoor zorgde dat de moedige klokkenluiders allemaal uit hun ambt werden gezet en dat hun opvolgers vervolgens ontlastende onderzoeksresultaten aan het publiek presenteerden. De media, die werden geleid door de politici die de zaak verdoezelden, vielen de klokkenluiders aan en maakten hun onderzoeksresultaten belachelijk. Uiteindelijk werden slechts een paar kleine pionnen veroordeeld, maar de mannen met invloed bleven, zoals gebruikelijk, buiten schot. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D7DC15" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0422FF2E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dezelfde processen zijn te zien in de zaak Dutroux, waar enorme inspanningen werden geleverd om hem af te schilderen als een individuele dader. Maar ik vraag me af hoe het kan dat meerdere getuigen in één periode zijn vermoord terwijl de vermeende eenzame dader in de gevangenis zat? Hier ook een met afbeeldingen weergegeven voorstelling. Dit laat zien dat Dutroux, wiens naam op ieders lippen lag, slechts het onderste schakeltje in de keten was. Maar dit netwerk gaat helemaal tot aan de premier, die samen met een netwerk van corrupte politie- en justitieambtenaren, de Belgische koninklijke familie en het establishment van Belgische grootindustriëlen, elk ophelderend onderzoek in de kiem smoorde en tegelijkertijd terroristische groeperingen en huurmoordenaars inhuurde om het vuile werk op te knappen. Dit netwerk was immens. Ondertussen hebben de onderzoeksjournalisten 111 personen geïdentificeerd die zelf tot de daders behoorden of die deze hielpen om hun ontmaskering te blokkeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA42A41" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF5CF57" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bloedsekte overwinnen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1FFA45" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D115B6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze film hebben we verschillende namen gehoord van organisaties die op de een of andere manier betrokken zouden zijn bij deze satanische praktijken. Vrijmetselaars, Hollywood, Illuminati, Luciferianen, Satanisten. In afleveringen 1-3 van Bloedsekte kwamen we ook slachtoffers en getuigen tegen met een grote verscheidenheid aan ideologische achtergronden. Of het nu gaat om atheïsten, mormonen, katholieken of christelijke gemeenschappen, we hebben ook overlevenden ontmoet die helemaal geen ideologische achtergrond herkenden in hun pijnigers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3ACF7E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A36EF96" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toch getuigen alle overlevenden unaniem dat het om een elitair netwerk gaat dat is geïnfiltreerd in alle belangrijke posities en ambten op het hoogste niveau en dat deze kringen van daders goed georganiseerd zijn en onderling netwerken vormen. Ja, ze dekken elkaar zelfs wereldwijd en ze beschermen elkaar, zodat het netwerk niet bloot komt te liggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08922D08" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD62FB8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dus wie zit er precies achter deze bloedsekte, die wereldwijd aanwezig is en die zo'n beetje alle politieke, ideologische en religieuze instellingen aan de top lijkt te hebben geïnfiltreerd? Want het is duidelijk dat noch het christelijk geloof, noch bijvoorbeeld de lagere graden van de vrijmetselarij iets te maken hebben met deze satanische praktijken! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F19F4E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117937C0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We vragen een overlevende, Jessie Czebotar, wie er precies achter dit alles zou kunnen zitten. Ze werd getraind voor de Luciferiaanse broederschap Illuminati vanaf dat ze 4 1/2 jaar oud was. Ze zegt onder andere dat hooggeplaatste personen in superjachten van het ene continent naar het andere reizen om kinderen te smokkelen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maar wie zijn de mensen die deze kinderen opofferen? Wie zijn de mensen die dit eisen? Ik bedoel, dit is duidelijk een industrie, waar miljoenen Dollars gemoeid zijn. Wie zijn de mensen die het zich kunnen veroorloven? Wie zijn de mensen die het willen? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Nou, ik denk dat de vraag en het verlangen echt van Satan en de demonische geesten komen, vooral van de hoge demonische generaals. Maar ze worden bediend door de elite, of wat wij de elite zouden noemen. Dit zijn de mensen die de verzekeringspolis van de Illuminati zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725C6E01" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF5117A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jessie Czebotar zegt dat de drijvende kracht achter dit wereldwijde netwerk van daders Satan zelf en de demonische geesten zijn... Deze verklaring komt overeen met de overgrote meerderheid van de overlevenden van Bloedsectie 1-3. Deze getuigenissen lopen immers door de geschiedenis van de eeuwen, die gedetailleerd beschreven staat in de Bijbel, beginnend bij het eerste boek Genesis en alle Luciferiaanse goden zoals Baäl en Moloch, die altijd kinderoffers hebben geëist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAC4B8F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDBAFC6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valter Veith: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De Bijbel zegt dat Satan zich zal vermommen als een engel van het licht. En dat is precies wat hij doet. In dit citaat zegt Albert Pike dat alle vrijmetselaren van de 30e graad tot de 33e graad kunnen horen dat Lucifer God is. Lucifer is hun god.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Laten we eens luisteren naar de ex-magiër Christopher Lee, die acteur en zanger was: Christopher Lee: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF31E77" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65E48568" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Meister</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Christopher Lee: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Het is een feit. Het is een feit dat al duizenden jaren bestaat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik bedoel, als we het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over zwarte magie hebben, dan hebben we het over satanisme, necromantie, alchemie, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hekserij, de verheerlijking van Satan, de verheerlijking van duistere krachten. Of het nu voodoo, juju of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>iets anders is, dat in de westerse wereld of in de oosterse wereld wordt beoefend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het is in wezen de aanbidding van de macht van het kwaad, belichaamd door Satan, Lucifer, de prins der duisternis en zijn legioenen, enzovoort. Het is een feit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Het is een extreem gevaarlijk feit. Het bestaat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het bestaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>vandaag de dag om ons heen. Satanische ceremoniën zullen vanavond plaatsvinden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADEE03E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234D6EDC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Opmerking over Halloween: Onder Satanisten is Halloween de feestdag bij uitstek, een feest van verschrikking en dood. Het vindt zijn oorsprong in het 'Samhain Festival', waar mensen werden geofferd.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA2BA92" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zeker weten: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Vraag het een priester, vraag het een lid van de ordehandhavers. En zij zullen je vertellen dat Satanisme als zodanig bestaat. Het is er en is er al duizenden jaren. Zoals ik al zei, ik was er zeker bij betrokken en ik waarschuw jullie allemaal: nooit, nooit, nooit. Je zult niet alleen je verstand verliezen, maar ook je ziel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DC6C46" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58328F5F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot zover de dringende waarschuwing van ex-magiër Christopher Lee. De vraag voor ons is nu of er überhaupt een kans is om deze krachten te verslaan en een einde te maken aan de kwaadaardige activiteiten van de bloedsekte. Om een antwoord op deze vraag te krijgen, gaan we naar Afrika, naar een van de in die tijd hoogste Satanisten. Hij heeft een zeer ingrijpende ervaring gehad in zijn carrière als satanist, waardoor hij van kant is veranderd... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B31677" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F719CBC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">James werd als baby aan Satan gewijd. Hij was drie jaar oud toen zijn enige referentiepersoon, zijn oom, langzaam en pijnlijk voor zijn ogen werd vermoord. Onder vreselijke martelingen, pijn en ritueel misbruik werd James al op jonge leeftijd getraind voor een hoge machtspositie in het Satanisme. Tot een van zijn belangrijkste taken behoorde het later, toen hij echt naar de top was gestegen, om mannen van God aan te vallen en te proberen hen te vernietigen. Hij kreeg ca. 600.000 dollar per jaar, om zulke krachtige lichtbewegingen te vernietigen. Maar toen leerde hij een hogere macht kennen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waartegen de hele Satanssekte met al zijn graden bij elkaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>geen enkele kans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> had. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0496B968" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25538DD8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zat nog steeds in het occultisme en ik was in de stad Kampala en ik herinner me dat ik van onze leiders de opdracht kreeg om de stad te verlaten en 70 mijl van de stad weg te blijven en al, onze operaties, te verwijderen, omdat er een man van God naar de stad zou komen. En ik herinner me dat ons werd verteld dat als we in de stad zouden blijven, waar deze man was, zijn gebed ons allemaal zou doden of bekeren. En ik herinner me dat de instructies waren: blijf buiten de stad, op 70 mijl afstand, maar ga de stad 21 dagen na zijn vertrek niet in. Want zelfs na 21 dagen blijft zijn kracht, het effect van zijn kracht, in de atmosfeer waar hij in de stad was. Dus ik zat nog steeds in het occultisme, en ik vroeg me af wat voor soort kracht het was. Want ik kende macht. Ik kende Satan, ik kende veel van dit soort krachten. Zo had hij een gebed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">uitgesproken in de gehele natie. en dit gebed heeft de altaren van het rijk van de duisternis volledig weggevaagd Hij had ze volledig weggevaagd. De altaren. Volledig. Omdat ik me herinner dat ik te horen kreeg: Start alsjeblieft geen operaties. Stop elke handeling en blijf weg. Als ze zo door kunnen gaan en hun verbond kunnen voltooien, zullen ze de poorten van de geestenwereld veilig stellen en de satanische activiteiten in de geestenwereld stoppen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117560C0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0D71F3" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">James zei verder dat de enige manier om de kracht van zulke mannen van God te verzwakken was om tweedracht, verdeeldheid en afvalligheid van het geloof te zaaien in de gelederen van de beweging. Voor deze opdracht hebben ze vaak heel lang en tegen hoge kosten onderzoek gedaan om een doorgang te vinden naar een persoon die dicht bij de man van God stond. Als ze erin slaagden om zulke mensen in verdeeldheid te brengen of wantrouwen tegen zulke mannen van God aan te wakkeren, trokken ze vaak veel mensen met zich mee. En de beschermende muur rond de man van God had een opening waar ze hem indirect konden verzwakken. Maar zodra de muur rond de man van God weer gesloten was, was er geen doorkomen meer aan voor de satanisten. Deze ervaring van de oneindige inferioriteit van de hele Satanssekte onder deze mannen van God veranderde zijn leven en hij boog zijn knieën voor Jezus Christus en zijn gezonden dienaren. Hij veranderde van kant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D96D11" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D39ED55" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat raakte me heel diep, want net zoals deze ex-satanist het beschreef, is mijn vader decennialang ononderbroken massief aangevallen door deze sekte en van alle kanten zwart gemaakt en besmeurd met vuil, omdat hij al zijn werk rechtstreeks door God laat inspireren en altijd in direct contact met HEM staat. Daarom heeft de Satanssekte er altijd alles aan gedaan om hem zwart te maken en zijn naam te bezoedelen. Het volk wordt tegen hem opgezet met de meest verraderlijke mediacampagnes. De angst voor hem worden aangewakkerd en hij wordt afgeschilderd als een gevaarlijke en gewelddadige sekteleider. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2252ACA6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B61CD1" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze sekte probeert voortdurend zelfs de meest vertrouwde mensen van hem af te scheiden om de eenheid te verbreken. Dit is de enige manier waarop de bloedsekte een ware man van God kan vernietigen. Maar het zal haar niet lukken, want God is sterker dan Satan! En dat is het goede nieuws hier! Hij stuurt Zijn profeten en dienaren, zoals Hij dat al duizenden jaren doet, om de mensheid te bevrijden van de heerschappij van Satan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7C66D3" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088191E2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Daarom kunnen we deze krachten van Satan breken als we ons niet laten verdelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als we niet toestaan dat we tegen elkaar worden opgezet en een beschermende muur vormen rond ware mannen van God. Mijn vader is ongetwijfeld een van deze machtige mannen van God, want hij staat dag en nacht voor God. Hij richtte bijna 20 jaar geleden het AZK op en daarna Kla.TV. En samen met alle andere licht brengende kanalen die zijn ontstaan, zijn we een echt sterk en effectief wapen geworden tegen de Satanssekte. Want: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC64DC9" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BA30B2F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Ivo Sasek: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Na de zondeval, rechtstreeks in het gezicht, zegt God, tegen de slang d.w.z. de duivel, Satan, Lucifer, dit zijn uitwisselbare termen Hij zegt: Ik zal jouw kop vermorzelen door het zaad van de mens, uit vlees en bloed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F0EAF4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D728D98" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luister beslist naar de hele preek. Hij heet: "Actualiseer uw wereldbeeld" De link wordt onder de videobeschrijving weergegeven! Dan zul je de wereldgeschiedenis begrijpen en alles vanuit een panoramaperspectief zien. Je zult ook onze opdracht in deze wereld beter begrijpen. En je zult zien dat er wel degelijk hoop is! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAF0332" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1A5C20" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe meer mensen zich bij de door God geplaatste dienaren voegen en een beschermende muur om hen heen vormen, ook in gebed, hoe meer de Satanssekte haar macht verliest en wordt teruggedrongen. Zonder wapens en zonder geweld, alleen door de kracht van de Geest. Die in kracht zeer toeneemt zodra Gods dienaren omringd zijn door mensen met bescherming en liefde en we ons niet langer tegen elkaar laten opzetten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4CEBA1" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF83536" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Alle echte uitstappers uit de Satanssekte getuigen hiervan, net als de Bijbel, bijvoorbeeld de apostel Paulus. Damaris, een overlevende van ritueel geweld uit Duitsland, vertelt hoe ze door de bediening van Ivo Sasek werd bevrijd van fysiek en psychisch leed. Ze MOEDIGT alle slachtoffers, getroffenen en overlevenden aan dat genezing mogelijk is! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1E3B85" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DE5487" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ze zegt: Ik had vele jaren van ritueel geweld meegemaakt en daarna veel misbruik meegemaakt. Ik had grote fysieke en psychische problemen, maar ik was in staat om genezing te ervaren. Door Ivo Sasek kon ik ervaren hoe zorgzaam en vaderlijk God is. Dat er een echte liefdevolle God is, die mij wil veranderen in het beeld dat HIJ van mij heeft en niet in het beeld dat ik zag door alle dingen die ik heb meegemaakt. Ik heb 100 dierbare vrienden die ook diepe innerlijke genezing hebben ervaren onder de bediening van Ivo Sasek in de OCG. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5D9894" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB3684B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je kunt het hele bemoedigende genezingsverslag van Damaris vinden op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>www.ocg-life</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Je vindt de link onder de video. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB4C8E9" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758C46F1" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De overlevende van ritueel geweld, Rodjanha, heeft ook een belangrijke en hoopvolle boodschap voor alle overlevenden en voor alle mensen. De verraderlijke tactieken van de bloedsekte van wrede marteling en misbruik doen zelfs herinneringen verdwijnen. Maar Rodjanha zegt dat we het vermogen hebben om, ZONDER VERSTAND, naar onze lichamen te luisteren, dat heel duidelijk reageert als je een persoon ziet of hoort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218A8383" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E40B16" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ivo Sasek noemt dit het NAVIGATIESYSTEEM van het leven. De Wet van de Geest van het leven, afgekort GdGdL. Dit betekent dat we een vermogen in ons hebben ingebouwd dat EXACT kan aanvoelen of iemand LEVEN of DOOD uitstraalt. Of van een woord dat gesproken wordt. Het is een absoluut betrouwbaar navigatieprincipe. Het leidt ons door opbeurende, kalme vrede wanneer een zaak zuiver is. De Bijbel noemt het de "vrede van God". Maar dit goddelijke leven verlaat ons onmiddellijk als er iets mis is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8A244F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9FB1F4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis hiervan kun je ALLES onderscheiden, zelfs als je in je hoofd niet eens weet wat er achter een persoon zit of wat deze persoon heeft gedaan. Je voelt het in elke vezel van je lichaam, ziel en geest, zoals Rodjanha zegt: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En deze manier van denken, deze twijfel, moet je gewoon opzij zetten en je eigen lichaamstaal leren begrijpen, want die liegt niet. Dus elke cel gaat in resonantie en alles wordt daar opgeslagen. En als ik terugkijk naar alle verhalen of mensen die ik heb ontmoet, mijn lichaam was de eerste die het wist. Maar mijn hoofd verzon het gewoon. "Nee, je mag niet onbeleefd zijn." "Het is gewoon dit of dat probleem." Of hoe dan ook. Dat klopt niet. Dus dat is programmering, en het is opzettelijk, zodat ze verborgen kunnen blijven en in het occulte kunnen blijven en de meesterbreinen kunnen blijven. Maar we moeten stoppen met denken dat we onszelf niet kunnen vertrouwen. En dat is de allerbelangrijkste taak, om dit vermogen terug te winnen. Want dan maken de anderen geen kans meer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7AD3E0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121F2A7E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Precies, heel treffend verwoord. Hartelijk dank lieve Rodjanha! Laten we dat nu gelijk met onze kijkers uitproberen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50ADEFC0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD379A2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat we allemaal voortdurend geconfronteerd worden met mensen die naar ons glimlachen voor de televisiecamera's en ons vertellen wat we wel en niet moeten doen. Volgens getuigen en slachtoffers van de bloedsekte zijn het vaak juist deze invloedrijke en gerespecteerde mensen die in het geheim afschuwelijke ondeugden hebben en absoluut gruwelijke satanische misdaden begaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEE105F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F6E227" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laten we ons "navigatiesysteem van het LEVEN" testen, dat door Rodjanha en Ivo Sasek zojuist beschreven is. We nemen het voorbeeld van Mark Benecke en zijn vrouw Ines Azrael Fischer-Benecke. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4EE39B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407EB1A9" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Marc Benecke wordt op radio en televisie voorgesteld als "de stem van het gezond verstand". Er is bijna geen talkshow waar hij niet te gast is. Hij wordt verkocht als de misdaadbioloog bij uitstek. Hij heeft talloze artikelen en boeken geschreven en is overal op bestsellerlijsten terechtgekomen, heeft een groot aantal prijzen ontvangen en heeft een opleiding gevolgd aan de FBI Academy in de VS. Hier zien we Marc Benecke en zijn vrouw Ines Azrael Fischer, een schoonheidsspecialiste, samen de vaccinatie, de FFP2 maskers promoten en waarschuwen voor de door de mens veroorzaakte klimaatverandering en de hitte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57728014" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA85761" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de geest van een eindtijdprofeet titelt Marc Benecke zijn huidige lezingen over de zogenaamde klimaatcrisis "Time is up" de tijd is op, het einde nadert, we smelten allemaal weg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2D1574" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9CEE97" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hij promoot de genderagenda ook heel goed. Zijn partner Ines Azrael promoot de demonstraties tegen rechts op Instagram. Laten we dus even in ons lichaam voelen en kijken hoe het op deze mensen reageert. Wat zegt het navigatiesysteem van het LEVEN hierover? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E79DC9E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441150FF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oké. Heb je je resultaat? Heel goed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675D17EF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796C08BB" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nu de feiten, die je kunt gebruiken om je gevoelens in de praktijk te testen. Ik wil van deze gelegenheid gebruik maken om Tilman Knechtel te bedanken voor zijn uitstekende onderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4097F721" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F076F2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marc Benecke maakt deel uit van een vampierorde die "Nexus Noctis" heet. In deze orde is het gebruikelijk om het bloed van andere mensen te drinken. Zijn vrouw Ines Azrael Fischer, alias Ines Benecke, is het hoofd van de orde "Nexus Noctis", het grootste en oudste actieve vampiergenootschap. Overigens hadden zowel de "Tempel van Set" Satanstempel van Satanist Michael Aquino, als de "Satanskerk" van Anton LaVey een aangesloten vampierorde. Ines Azrael Fischer, die aan het hoofd staat van de vampierorde, poseert naast Benecke als expert over allerlei onderwerpen, of wordt omschreven als Social media expert, ook al is ze opgeleid als schoonheidsspecialiste. Ze las mensen bijvoorbeeld de les over corona via de reguliere media en gaf ons duidelijke instructies, bijvoorbeeld dat we ons moesten laten vaccineren, enz. Overal waar ze komt, heeft ze meteen een vrijbrief om haar politieke mening te uiten en de deuren in de media staan wagenwijd voor haar open. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440FE01B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30153C82" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haar man Marc Benecke is voorzitter van de Duitse Dracula Vereniging. Hij schrijft in zijn boekenreeks "Vampiers onder ons", citaat: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Er zijn vampiers die ondergronds zijn gegaan in onze samenleving, ik ben een van hen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Einde citaat Marc Benecke wordt gelinkt aan de vampier van Parijs, Nico Claux, die twee mensen heeft vermoord en opgegeten en nu weer op vrije voeten is!!! Hij heeft een online winkel waar hij T-shirts met seriemoordenaarsmotieven verkoopt. In de gevangenis schreef hij een kannibalistisch kookboek, dat hij ook ijverig verkoopt. Deze Nico Claux heeft onlangs zelfs seriemoordenaars geprezen in berichten op sociale media. Marc Benecke heeft dus een volkomen kritiekloos, soms zelfs humoristisch interview met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>deze kannibalistische moordenaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die zichzelf als vampier identificeert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BF12C1" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723F538C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op initiatief van Benecke werd een andere kannibaal met de bijnaam Dr. Fleischer opgenomen in de orde "Nexus Noctis", de "Orde van de Bloeddrinkers". Marc Benecke gaat dus om met kannibalen. Toen wiskundeleraar Stefan R. terechtstond voor het doden van Stefan T. en het in stukken snijden van diens lichaam om er delen van op te eten, legde misdaadbioloog Marc Benecke de volgende verklaring af in een persbericht: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Citaat: Het feit dat we kannibalisme als het ergste ter wereld beschouwen, heeft meer te maken met onze eigen behoefte aan afbakening dan met het gruwelijke van de zaak. We willen onderdrukken dat we ook levende wezens eten. Het eten van dieren en het eten van mensen, rationeel gezien is er geen verschil tussen die twee,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concludeert hij. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02750F1C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD1525A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat is absoluut de spot drijven met slachtoffers. Marc Benecke bagatelliseert vampirisme overal en presenteert zichzelf als een onafhankelijke expert die net "een kijkje heeft genomen" op de scène. In de relevante interviews verbergt hij opzettelijk het feit dat hij deel uitmaakt van de scène. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5134D7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52650D65" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe "onschuldig" vampirisme eigenlijk is onthult Onderzoeksjournalist, onderzoeker en redacteur Guido Grandt in zijn blog. In een schijnbaar eindeloze lijst ontdekt hij non-stop echte vampiermoorden... Als "misdaadbioloog" is deze Marc Benecke ook meteen ter plaatse wanneer er ergens ter wereld lichaamsdelen worden gestolen of grote moorden worden gepleegd. Hij wordt onmiddellijk geïnterviewd op televisie en geciteerd in de gedrukte media als een vooraanstaand expert. Wat doet hij als zelfverklaarde vampier en vertrouweling van kannibalistische moordenaars  op deze misdaadlocaties? Het feit dat hij nauwe banden heeft met de Russische geheime dienst en is opgeleid aan de FBI-academie in de VS maakt ook nogal verdacht, ... het doet zelfs denken aan Epstein's connecties met de geheime diensten ... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BFCE1C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E52C9A9" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viktor, een belangrijke getuige van satanisch ritueel geweld, zegt dat de recherche en het Openbaar Ministerie tijdens onderzoeken gewoon niets vinden op misdaadlocaties en dat het bewijsmateriaal categorisch verdwijnt. Als de politie bijvoorbeeld huiszoekingen doet bij de daders thuis, worden de daders van tevoren ingelicht omdat het geen individuele daders zijn, maar goed georganiseerde en beschermde groepen, waaronder soms ook politie en leden van de rechterlijke macht. Het Openbaar Ministerie beweert vervolgens het tegenovergestelde in het eindrapport van het onderzoek. Viktor zegt verder dat de Zwitserse televisie SRF en de gedrukte media een agressieve campagne voeren om overtreders te beschermen omdat er, ondanks alle doofpotaffaires d.m.v. geïnfiltreerde autoriteiten, steeds meer wandaden aan het licht komen. Viktor's conclusie is: ontmaskering is belangrijk! Kijk dus ook beslist naar mijn uitzending "Schandaal rond SRF en Robin Rehmann - Satanic Panic". </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>www.kla.tv/26499</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690F28CA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059CC9C5" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maar niet alleen verdwijnt er bewijsmateriaal op de misdaadlocaties, ook worden getuigen en activisten die dergelijke misdaden aan het licht willen brengen, massaal aangevallen, publiekelijk belachelijk gemaakt of tot zwijgen gebracht. In het misbruikschandaal rond het kindertehuis "Haut de la Garenne" op het Kanaaleiland Jersey zijn politieonderzoekers Lenny Harper en Graham Power verwijderd uit het onderzoek. Ze wilden het seksueel misbruik, de martelingen en de moord op kinderen, die al meer dan 60 jaar aan de gang waren, aan de kaak stellen. De bekende forensisch antropologe Julie Roberts onderzocht onder andere een botfragment van de schedel van een kind dat daar in het kindertehuis werd gevonden door kadaverspeurhonden. Kort daarna verdween dit bewijsstuk en werd in de media gemeld dat het geen kinderschedel was, maar de schil van een kokosnoot. Stuart Syvret, een minister van het kabinet van Jersey die de achtergrond van het Haute de la Garenne-schandaal openbaar probeerde te maken, werd verschrikkelijk zwart gemaakt en uit zijn ministerspost gezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF52BC2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9C9D39" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit punt sluit ik me graag aan bij de woorden van Joachim Hagopians. Hij is klinisch psycholoog, therapeut en onafhankelijk journalist: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Het maakt niet uit hoe hard de gevestigde instellingen, of het nu de rechterlijke macht is of de media, hun best doen om deze gruwelijke realiteit van alle grenzen te buiten gaande seksueel misbruik van kinderen te ontkennen, er van af te leiden en te verdoezelen, de waarheid wint het uiteindelijk altijd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45487557" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CA5816" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat is precies hoe het is, beste kijkers. De waarheid wint uiteindelijk ALTIJD. Daarom is het zo essentieel dat de overlevenden hun zwijgen doorbreken. Ik dank de 385 overlevenden en 212 getuigen van Bloedsekte 1-3 voor het feit dat ze de moed hebben gehad om de stilte te doorbreken en hun gezicht te laten zien. Jullie zijn de helden van onze tijd. We houden van jullie en hebben jullie nodig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A1F06C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7791546B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Brooke</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Nathan Reynolds: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Er is maar één generatie nodig om deze cyclus te doorbreken. Daarom heb ik dit gedaan. Daarom vecht ik deze oorlog. Ik probeer een levende getuige te zijn voor mensen over hoe ze ertegen kunnen vechten. Je bent gemaakt om dapper te zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D60905F" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8F5DF6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
+        <w:t xml:space="preserve">Dea Heibel: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alleen als we de stilte doorbreken, kan dit stoppen. En dan komt het pas werkelijk aan het licht. En het geeft andere overlevenden ook de moed om verder te leven. Genezing is mogelijk. En ik wil gewoon een moedig voorbeeld en een goed voorbeeld zijn, een lichtend voorbeeld voor iedereen die nog in het genezingsproces zit en nog diep in het tranendal zit. Maar genezing is mogelijk. En dan heb je een vervuld leven met diepgang en hemelse opgang in een volheid die, formidabel is. Dat is een geschenk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Het leven is een geschenk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="43146ADA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="015407CA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dank je, lieve Dea Heibel, voor deze bemoedigende slotwoorden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBB74A7" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2576DADA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit brengt ons bij het einde van onze documentaire. Mijn oproep aan jullie allemaal is: Laten we terugkeren naar ons "navigatiesysteem van het LEVEN". Het is essentieel dat we ons houden aan de lichtdragers waaruit POWER op hoog niveau voortkomt. ONGEACHT wat er bijvoorbeeld in de media over hen wordt gezegd of wat tegenstanders over hen zeggen. Laten we weer naar ons hart leren luisteren en de ENERGIE te voelen die van mensen uitgaat, of die ons OMHOOG HEFT of NAAR BENEDEN TREKT, voordat we ons tegen elkaar laten opzetten. Want als alle met licht gevulde zielen zich verenigen, heeft de bloedsekte GEEN KANS en wordt ze verslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB6944E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066451E3" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t>Federline</w:t>
-[...1666 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Birgit Doll: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, de tijd is rijp. De tijden zullen zeer, zeer stormachtig zijn voor deze </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk180874365"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5132 lines deleted...]
-          <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>archontische</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> wezens. En dat is geen bedreiging. We schrijven geschiedenis. En dit verhaal zal deze keer goed aflopen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="51A62FA8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7F10BA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">♫ U bent er immers ♫ door </w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+        <w:t xml:space="preserve">♫ U bent er immers ♫ door Sulamith Sasek </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B1A175" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518C094D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik kijk naar wat er voor me ligt, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="044DBC4C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">als een berg in het midden van de weg. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="353D639C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik wil U volgen, Heer, Uw weg gaan, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="0F2333C3" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">maar op dit moment </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="54857C62" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">lijkt het me dat het veel te moeilijk is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="20018C74" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7675F13D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Maar U bent er immers en U draagt mij. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="25B4ACB8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ja, U draagt me omhoog,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="1F52D68D" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">recht deze hoge berg op. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="47FDB28B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB757BC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Jezus, U bent er immers en U draagt mij, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="16ADADF4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">geen vijand kan me tegenhouden </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="1FF71746" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">om die weg met U te gaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="6544A3A8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15474BF6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is iets gebeurd, dat me verdrietig maakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="6B39CD5E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Waardoor ik me afvraag “waarom”? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="23888769" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Misschien word ik prikkelbaar, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="47BF8F27" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">misschien word ik stil, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="1AE39400" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">maar één blik omhoog naar U is genoeg. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="27B18CC2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6171B043" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">En ik weet dat U er immers bent </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="6183E69C" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en dat U mij draagt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="1C32DA92" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Heer, U houdt me vast </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="65F7DC18" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en laat me nooit alleen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="70C36260" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A1FF07" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik weet dat U er immers bent </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="6BC176A6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en dat U mij draagt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="77F1A69A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wat er ook gebeurt, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="0C915C28" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ik wil me in U verheugen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="3F8927E6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">U bent de enige die mij nooit verraadt, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="0BCC7355" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D713003" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ja, ik weet zeker dat U nooit tegen me liegt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="3A4BBC68" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">U bent de enige die zoveel belooft. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="0687A90B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">U bent de enige die nooit zijn woord breekt! </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="1D6CB482" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe vaak heb ik hulp gekregen, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="6E55AAD4" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Hulp van U in elke nood. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="67876B6B" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5130D0FF" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik heb ervaren wat in de Bijbel staat, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="58CE9A68" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">dat U mij leidt bij elke stap. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="09066479" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Heer, laat dit besef dan heel diep in mij, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="55491D85" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">wortel schieten en altijd in mij werken, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="70FE4D8E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">dat ik uit respect voor U </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="66F24369" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">de duivel zegevierend weersta. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="7710F2AD" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603AC763" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Omdat ik weet, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="4A001A93" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">U bent er immers </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="01084BAE" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en U draagt mij, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="364BF042" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">U omringt me van alle kanten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="1A4CE79A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135DB2CC" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik weet dat U er immers bent en U draagt mij. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="0CA10A43" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Mijn hart vertrouwt op U </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="19137120" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en ik heb Uw hulp Uw hulp. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="19E7A8BA" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6740A1B6" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Mijn hart vertrouwt op U </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="3588C186" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">en ik heb Uw hulp. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="5A74F590" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>en ik heb Uw hulp.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
-[...9 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="53FD84E1" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDF9756" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Die toten </w:t>
-[...50 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+        <w:t xml:space="preserve"> Die toten Hosen: De naam van de band betekent letterlijk De dode broeken. "Tote Hose" (vrij vertaald: impotent) is een Duitse uitdrukking voor saaiheid en verveling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBD91C9" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MI5 = Military Intelligence, </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+        <w:t xml:space="preserve"> MI5 = Military Intelligence, Section 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268EBA2A" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3:</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+        <w:t xml:space="preserve"> Archontische = boosaardige engelachtige wezens / geesten die zich tegen God verzetten en de wereld in verderf willen storten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C88B7B2" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Archontische</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FC0AB8" w14:textId="77777777" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">door </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
+        <w:t>door Ls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673413A0" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bronnen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F202F1" w:rsidRPr="000F61E8" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
+    <w:p w14:paraId="53E1D8B6" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="000F61E8" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Blutsekte III – Quellen </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende von satanisch rituellem Missbrauch</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Christine – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/christine/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Tanja – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/tanja/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende Gloria Masters – Neuseeland</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/gloria-masters/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Laura – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/laura/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Mary Sparrows – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/mary-sparrow/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Erika – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/erika/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebendes Kind aus Frankfurt – kla.tv/28876</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende Allison Leilani Carter – kla.tv/28876</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Überlebende Ellen – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/ellen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebender Doug – </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/doug/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Karin – </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/karin/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Maria – </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/en/maria/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Pia – </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/pia/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Evelyne – </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/evelyne/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Elisabeth Schäfer – </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/elisabeth-schaefer/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Eva Frey – </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/eva/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Rachel – </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/rachel/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Diana – </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/diana/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebender Kibbi Linga - Catholic Religious &amp; Satanic Ritual Abuse Survivor</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=n7nMGE7beOY</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebender Kerth Barker –  </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.amazon.de/Angelic-Defenders-Demonic-Abusers-Survivor/dp/1502929368</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende Laura Worley</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.amazon.de/stores/author/B09B2YBY5W/about</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.truthjusticefreedomforchildren.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende Kardia Joi, Überlebende Patricia Baird Clark</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://onlygodrescuedme.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende Lisa Meister,</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Buch: Only God Rescued Me: My Journey From Satanic Ritual Abuse</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://books.google.de/books/about/Only_God_Rescued_Me.html?id=a_XjtAEACAAJ&amp;redir_esc=y</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://onlygodrescuedme.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende Aishe Spark</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.truthjusticefreedomforchildren.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende Brooke Federline</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Elite Child Sex Trafficking, MK Ultra &amp; Masons</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.spreaker.com/episode/survivor-brooke-federline-elite-child-sex-trafficking-mk-ultra-masons--52309160</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Überlebende Gabbi Choong  </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=_tcMyANaB-k&amp;list=PLuuExfufHEk2a3nxzobCn8-gJlbHoT7pK&amp;index=5</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.truthjusticefreedomforchildren.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebender Robyn Kranig</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Buch: „Surviving the Occult“</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.amazon.com/Surviving-Occult-Little-Bird-Jesus/dp/B0939XCPM4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Robyn Kranig is a courageous survivor of satanic ritual abuse</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.instagram.com/p/C8MeyvpSr4A/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebender Jian Liang</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Schreckliche Erfahrungen von Folter, sexueller Versklavung, satanischem rituellem Missbrauch, militärische Genetik-, Zucht-, Medikamentenversuchs- und Spionageprogramme.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Buch: „MK-Ultra Never Ended“</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://everydayconcerned.net/2018/10/13/jian-liang-whistleblower-on-targeting-torture-secret-technologies-mk-ultra-never-ended-absolute-mind-and-soul-control-in-government-wall-street-and-the-secret-space-program/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebender Jean Eisenhower</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Buch: „Rattlesnake Fire“. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jean Eisenhower </w:t>
-[...121 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+        <w:t>Jean Eisenhower talks about environmental activism, her sexual abuse, government mind control, and alien abduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://webtalkradio.net/internet-talk-radio/2012/02/20/journey-for-truth-jean-eisenhower-talks-about-environmental-activism-her-sexual-abuse-government-mind-control-and-alien-abduction/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Überlebende Penny L. A. Shepard</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.buzzsprout.com/1364944/episodes/11179073</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Überlebender Nathan Reynolds</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...53 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Buch „Snatched from the Flames“ - In der Vergangenheit seines Lebens lagen Geheimnisse von Blutvergießen, Qualen und Mord begraben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.hugendubel.de/de/taschenbuch/nathan_reynolds-snatched_from_the_flames-38150004-produkt-details.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...93 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Überlebende Cheryl “Hersha” Beck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>"Cheryl 'Hersha' Beck: Surviving SRA &amp; MK ULTRA, the Truth About Disney, &amp; Free-masonry"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=d8w5cw7_mvU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Überlebende Erin Green Hicks</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Erin Green Hicks alias Erin Rothschild erzählt ihre Geschichte aus ihrer Erfahrung, als Rothschild aufgewachsen, gefoltert worden und durch Illuminati Mind-Control und satanische Rituale gegangen zu sein: „Eine Rothschild packt aus“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.extremnews.com/lifestyle/kurioses/147517c7066c567</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Überlebende Ulla Fröhling</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Buch: „Vater unser in der Hölle“</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://literaturschock-forum.de/forum/thread/54832-ulla-fr%C3%B6hling-vater-unser-in-der-h%C3%B6lle/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Überlebender Glen Fisher</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.truthjusticefreedomforchildren.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Überlebende Kerri Saint</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.truthjusticefreedomforchildren.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Überlebender Bruce Hecht</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=kqi-Ee6etsM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...31 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Überlebende Carrie Olaje - USA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=bnlHEFNUK-w</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Zeugen von satanisch rituellem Missbrauch</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...45 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zeugin Amanda Buys</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Amanda und ihr Mann Roly arbeiten seit vielen Jahren in den Bereichen Befreiung bei Überlebenden von satanisch rituellem Missbrauch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.everand.com/podcast/589418865/SRA-Spirit-Children-and-Victory-in-Christ-with-Amanda-Buys-The-Future-of-Deliverance-Ministry</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Zeuge Nick Alvear</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...47 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Good Lion Films - Nick Alvear - Pervywood 4 Washington DC Exposed!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://x.com/skon_pirjo/status/1799730796967718949</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zeuge Jaco Booyens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Nachdem seine jüngere Schwester den Sex-/Menschenhandel überlebt hat, wurde Jaco im Jahr 2001 zum Sexhandel-Abschaffungsaktivisten. </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://jacobooyensministries.org/jaco-biography</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...45 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Tom Althouse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>System survivor spricht darüber, wie krank und böse die Hollywood-Kabale der Musik, der Filme und der Medien ist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://podcasts.apple.com/ca/podcast/ep-87-unmasking-the-matrix-w-tom-althouse-part-1/id1653321029?i=1000662173614</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>William Cooper</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...79 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bill Cooper, ehemaliges Mitglied des United States Naval Intelligence Briefing Teams, enthüllt Informationen aus streng geheimen Dokumenten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Buch: „Behold a Pale Horse“ – „Siehe, ein fahles Pferd“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.hugendubel.de/de/taschenbuch/william_cooper-behold_a_pale_horse-1539423-produkt-details.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Marie-Jeanne Van Heeswyck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Die belgischen Journalisten (tätig beim Journal du Mardi), Annemie </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+        <w:t>Die belgischen Journalisten (tätig beim Journal du Mardi), Annemie Bulté (De Morgen) und Douglas De Coninck (De Morgen) - Herausgeber der belgischen X-Dossiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.amazon.de/-/en/Annemie-Bult%C3%A9/dp/2872621539</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Franca Arena</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Aktivistin, die sat.-rituellen Missbrauch in Kanada öffentlich machte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikibrief.org/wiki/Franca_Arena</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Roseanne Barr( US-amerikanische Schauspielerin und Komikerin) bei Tucker Carlson</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/DDDDoffiziell/14343</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Der Missbrauchsbeauftragte der Bundesregierung bestätigt: „Es werden sogar Kinder vor der Kamera umgebracht.“</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.welt.de/politik/deutschland/article155424564/Es-werden-sogar-Kinder-vor-der-Kamera-umgebracht.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Scorpions-Bassist Ralph Rieckermann bezeugte in einem Interview, dass es Leute gibt, die bis zu 100.000 $ bezahlen, um zu sehen, wie ein Mensch ermordet wird.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=bscbg-TB6fo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Satanisch missbrauchte Opfer packen aus</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.facebook.com/100067064276727/videos/625525946444071</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Zeugen - Journalisten in der Türkei über Kinderhandel und Netzwerke</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://odysee.com/@Spike%F0%9F%90%BA:5/KINDERHANDEL-in-der-%F0%9F%87%B9%F0%9F%87%B7T%C3%9CRKEI_:c</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Manuel Mittas, Fall Kampusch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://outoftheboxtvderschwachsinnhatprogramm.wordpress.com/2022/12/11/paedophile-netzwerke-geheim-strukturen-hinter-dutroux-komplex-und-kampusch-enttarnt-europaeische-koenigshaeuser-und-militaer-geheimdienst</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Namen von zusätzlichen Überlebenden und Zeugen von sat.-rituellem Missbrauch und MK Ultra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://insights21.com/research/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Opfer und Zeugen berichten von einem elitären Täterfilz</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Überlebende Philippa</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=kqi-Ee6etsM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Überlebende Haze – </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.50voices.org/haze/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Überlebende Dea Heibel – Quelle gespeichert bei Kla.TV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>„Verschwörungsmythen“ im persönlichen Umfeld</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.nius.de/Politik/faeser-plant-anschwaerz-gesetz-des-grauens-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>geheimdienst-soll-menschen-in-ihrem-privaten-umfeld-veraechtlich-machen-duerfen/beebd14f-4653-4f19-b8b6-e5a8e0f52cfd</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://entschwoert.de</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Opfer/ Manuel Schadwald( ermordet)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://dieunbestechlichen.com/2022/07/oliver-greyf-paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Fall Nathalie</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Generalstabsoffizier Max Eder</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/oberst-a-d-max-eder-er-diente-38-jahre-als-soldat-seine-inhaftierung-jaehrt-sich-bald-er-ist-in-untersuchungshaft.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Oberst a. D. Max Eder: Gedanken zum Bundeswehr-Gelöbnis</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/oberst-a-d-max-eder-gedanken-zum-bundeswehr-geloebnis.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Oberst a. D. Max Eder: Er diente 38 Jahre als Soldat - Seine Inhaftierung jährt sich bald, er ist in Untersuchungshaft</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/oberst-a-d-max-eder-er-diente-38-jahre-als-soldat-seine-inhaftierung-jaehrt-sich-bald-er-ist-in-untersuchungshaft.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Oberst a. D. Max Eder: Arzt spricht von Haftunfähigkeit, unterlassener Hilfeleistung und einem Medizinskandal</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/oberst-a-d-max-eder-arzt-spricht-von-haftunfaehigkeit-unterlassener-hilfeleistung-und-einem-medizinskandal-.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Freiheit für Max Eder!</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/freiheit-fuer-max-eder-.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>BUNDESGERICHTSHOF BESCHLUSS AK 44/23 vom 11. Juli 2023 pdf Datei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/oberst-a-d-max-eder-arzt-spricht-von-haftunfaehigkeit-unterlassener-hilfeleistung-und-einem-medizinskandal-.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Oberst a. D. Max Eder: Er diente 38 Jahre als Soldat - Seine Inhaftierung jährt sich bald, er ist in Untersuchungshaft</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/20230918021</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Andrea Christidis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Politisch motivierte Verfolgung von Aufklärern und Hinweisgebern</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=6gTHBLMelUY</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Im Gespräch: Andrea Christidis( Kindesentnahmen aus Familien)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://apolut.net/im-gespraech-andrea-christidis/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Laurent Louis / Abgeordneter</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Perverses Rechtssystem: Laurent Louis lieferte Beweise für Kindesmissbrauch und wurde verfolgt</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://h0rusfalke.wordpress.com/tag/laurent-louis/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...61 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Belgium: 20 months in prison for member Laurent Louis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.scoop.co.nz/stories/WO1405/S00135/belgium-20-months-in-prison-for-member-laurent-louis.htm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Hausdurchsuchungen beim Abgeordneten Laurent Louis</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://brf.be/national/377669/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...95 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Laurent Louis über pädophile Machenschaften in den höchsten Kreisen zum Fall Dutroux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=0TF6bj1zPY4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Gina Pardaens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://dieunbestechlichen.com/202</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Holger Strohm</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Epstein’s Private Calendar Reveals Prominent Names, Including CIA Chief, Goldman’s Top Lawyer</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.wsj.com/articles/jeffrey-epstein-calendar-cia-director-goldman-sachs-noam-chomsky-c9f6a3ff</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Peter Thiel Is Latest Billionaire Said to Have Met With Jeffrey Epstein</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.nytimes.com/2023/05/18/business/jeffrey-epstein-peter-thiel.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zeuge Rick Wiles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://t.me/johnmcafeechannel/2220</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>The Grift of a Right-Wing, White House-Accredited Media Outlet Hits a Wall</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.algemeiner.com/2019/12/04/the-grift-of-a-right-wing-white-house-accredited-media-outlet-hits-a-wall/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Zeuge und Missbrauchsopfer Ryan Garcia/Profiboxer </w:t>
       </w:r>
       <w:hyperlink r:id="rId90" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=8qskRZxywO0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...70 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zeuge Joachim Hagopian – Psychologe, Therapeut und unabhängiger Journalist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>“Sound of Freedom” – Smokescreen for Controlling the Child Sex Trafficking Narrative</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId91" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://pedoempire.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Author</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId92" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://pedoempire.org/author-joachim-hagopian/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zeuge Anton LaVey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>McMartin Preschool &amp; Satanic Ritual Abuse</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId93" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.bitchute.com/video/PYdI4D7AryS8/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...33 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Satansritual beim Eurovision Song Contest 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId94" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.eurovision.de/teilnehmer/Bambie-Thug-mit-Doomsday-Blue-fuer-Irland-auf-Platz-sechs,irland1066.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Bambie Thug - Doomsday Blue (LIVE) | Ireland ???????? </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>| First Semi-Final | Eurovision 2024</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId95" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=BNc5zTYkTaQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Zitat Barbara Marx Hubbard</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId96" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://quotlr.com/author/barbara-marx-hubbard</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Tor der Finsternis</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId97" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=bs65WluVnQ0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Satanismus olympische Spiele</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId98" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://olympics.com/de/news/paris-2024-paralympics-eroeffnungsfeier-vorschau-live-im-tv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Olympische Spiele</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId99" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.tiktok.com/@christkoenigtum/video/7396308739441085728?_r=1&amp;_t=8oQi0dXVCyn</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Paris eröffnet Olympia mit Trans-Abendmahl:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Vor 12 Jahren kam noch James Bond mit dem Fallschirm</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId100" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.nius.de/news/paris-eroeffnet-olympia-mit-trans-abendmahl-vor-12-jahren-kam-noch-james-bond-mit-dem-fallschirm/c8a7038d-302e-4af6-9474-a4956201841f</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Roseanne bei Tucker: „Die Epidemie in Amerika ist der sexuelle Missbrauch von Kindern.“</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Telegram/ Dirk Dietrich, @DDDDoffiziell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId101" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/DDDDoffiziell/14343</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Verherrlichung Aleister Crowley</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Blutsekte I – kla.tv/24000</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Psychozyme Dimensionen – kla.tv/20457</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Beatles</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Die Agenda der Musikindustrie - unterschwellige Botschaften # Macht der Medien # Thomas Kasunic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId102" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=B3xCHY6f_R0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Marina Abramovic</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId103" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/satanisch_ritueller_missbrauch/1407</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Lady Gaga</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Lady Gaga: Satansritual: Lady Gagas schreckliches Blutbad</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId104" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.nachrichten.yahoo.com/blogs/star-news/satansritual-lady-gagas-schreckliches-blutbad-151859314.html?guccounter=2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...53 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Lady Gaga Leaves Bloody Bathtub in Hotel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId105" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=ni87xD8WUIw</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId106" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.bz-berlin.de/archiv-artikel/nahm-lady-gaga-ein-blutbad-im-hotel</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId107" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.inar.de/lady-gaga-hinterlasst-hotel-badewanne-voller-blut/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...33 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Satanismusverherrlichung, Luziferkult und Kannibalismus durch «hochgepuschte» Stars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId108" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://vigilantcitizen.com/pics-of-the-month/symbolic-pics-of-the-month-08-24/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId109" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2024/05/10/hail-satan-wie-das-zdf-mit-gez-steuern-einen-satanismus-werbefilm-ausstrahlte/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId110" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://legitim.ch/projekt-monarch-und-satanische-symbolik-in-aktuellen-bildern-der-musikindustrie/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId111" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://report24.news/hail-satan-wie-das-zdf-mit-gez-steuern-einen-satanismus-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">gescwerbefilm-ausstrahlte/ </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Matthew Perry</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Matthew Perry und Isaac Kappy prangern Pädophilie in Hollywood an und sterben einen „seltsamen“ Tod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId112" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.bitchute.com/video/765PTnZbhyR7/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId113" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://rumble.com/v3squzn-matthew-perry-vowed-to-expose-hollywood-pedophile-ring-before-he-was-found-.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Sängerin Beyoncé</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Magie - Fakt oder Fiktion? </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId114" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=eWQh55LxEkQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Beyonce vor Gotthardtunnel-Eingang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId115" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.walesonline.co.uk/whats-on/music-nightlife-news/beyonc-kicks-uk-renaissance-tour-26929687</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Die merkwürdigsten Geschichten über Jay Z &amp; Beyonce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId116" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=rh4wc7VUA_c</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Sandra Bullock</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId117" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=kE_Mkyxye60</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Band Rammstein</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Song Donaukinder  </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId118" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=6oFwfkx-3lg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Film zu Till Lindemann </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>kla.tv/26810#t=1704</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Rammstein - Engel( Official Video)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId119" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=x2rQzv8OWEY</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Megan Fox</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Für rituelle Zwecke: Megan Fox trinkt „gelegentlich“ Blut ihres Verlobten</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId120" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.berliner-zeitung.de/news/fuer-rituelle-zwecke-megan-fox-trinkt-gelegentlich-blut-ihres-verlobten-li.224546</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Sänger Campino (von „Die Toten Hosen“) singt über Erregung durch Kindersex, Vergewaltigung und Mord</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId121" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=DLHOhD001F8</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Die Toten Hosen: [Sie] geben offen zu, dass [sie] Pädophile sind</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId122" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.facebook.com/reel/460607883584856</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Stuttgart 2024: Opernbesucher brechen wegen Blut und Sexszenen zusammen</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId123" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.20min.ch/story/stuttgart-oper-sancta-sorgt-fuer-uebelkeit-und-schockzustaende-im-publikum-103199805</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId124" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.t-online.de/tv/nachrichten/panorama/id_100507632/oper-schockt-in-stuttgart-besucher-erleiden-uebelkeit-und-ohnmacht.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId125" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.blick.ch/ausland/18-zuschauer-muessen-in-stuttgart-medizinisch-versorgt-werden-opern-publikum-bricht-wegen-sex-szenen-zusammen-id20212655.html?utm_campaign=share-button-app&amp;utm_medium=social&amp;utm_source=telegram</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Projekt Monarch und satanische Symbolik in aktuellen Bildern der Musikindustrie</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId126" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://legitim.ch/projekt-monarch-und-satanische-symbolik-in-aktuellen-bildern-der-musikindustrie/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId127" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://vigilantcitizen.com/pics-of-the-month/symbolic-pics-of-the-month-08-24/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Amy Winehouse: Die dunkle Wahrheit in der Musikindustrie</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId128" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://twitter.com/NinaKis17/status/1800877225732157790?ref_src=twsrc^tfw|twcamp^tweetembed|twterm^1800877225732157790|twgr^026fb54b5b7008f398fe0d04365b5efd295ac1e0|twcon^s1_&amp;ref_url=https://www.guidograndt.de/2024/06/14/zuerst-michael-jackson-dann-amy-winehouse-opfer-der-eliten-in-der-musikindustrie-video/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Ehemaliger Scorpions Bassist bestätigt, Snuff-Partys sind real!</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId129" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://twitter.com/LizCrokin/status/1790863228269969751</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId130" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://nebadonia.wordpress.com/2024/05/16/ehemaliger-scorpions-bassist-bestatigt-snuff-partys-sind-real/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Does Taylor Swift CAST SPELLS On Her Listeners?!</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId131" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=SDmzNDrj2NI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>TikTok - Make Your Day_TAYLOR SWIFT_WITCH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId132" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.tiktok.com/@kevenrosa/video/7223490579307482410</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Is Taylor Swift A Witch? </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">| </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+        <w:t>| Eras Tour Ritual, Concert Amnesia, Karma Video</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId133" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=Da4ngq3-ASc</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Dämonische Disney-Serie</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId134" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://x.com/KristyTallman/status/1828869011733676086</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>SKANDAL um den Popstar P. Diddy</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>120 Opfer – es gibt noch mehr</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId135" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.msn.com/de-at/nachrichten/other/ermittlungen-gegen-rapper-p-diddy-120-opfer-k%C3%BCndigen-klagen-wegen-sexueller-gewalt-an/ar-AA1rD2ug</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>„Singt“ P. Diddy jetzt im Knast? Anwalt kündigt „schockierende“ Namensliste an</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId136" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/EvaHermanOffiziell/176974</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Teil 2 der merkwürdigsten Geschichten über P. Diddy</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId137" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://youtu.be/B5u_al5RFUs?feature=shared&amp;t=805</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>NEW PARTY FOOTAGE of Diddy, Jennifer Lopez &amp; Leonardo DiCaprio GOES VIRAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId138" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=qd9SdpqW2L0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Der Diddy-Fall: Wie ein Kinderschänder Hollywood kontrollierte</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId139" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=CkBmli0cmEE</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Die merkwürdigsten Geschichten über P Diddy  (Teil 1)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId140" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=efDIZl0Bj5A</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Die merkwürdigsten Geschichten über P Diddy  (Teil 2)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId141" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=B5u_al5RFUs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...193 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Diddy ‘as bad as Epstein,’ says officer who saw his sex rooms, hidden cameras during Miami mansion raid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId142" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://nypost.com/2024/09/18/us-news/diddy-as-bad-as-epstein-says-officer-who-raided-miami-mansion/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...81 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Diddy An Informant? The Rock's Endorsement, Owens vs Shapiro w/ Jesse Watters | PBD Podcast | Ep 391</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId143" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-u1sIm-Hdxg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Puff Daddy: verwickelt in Menschenhandel, sexuelle Ausbeutung und häusliche Gewalt</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId144" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.nzz.ch/feuilleton/puff-diddy-soll-in-menschenhandel-sexuelle-ausbeutung-und-haeusliche-gewalt-verwickelt-sein-nun-wird-der-amerikanische-rapper-zum-sechsten-mal-angeklagt-ld.1825639</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Stars die angeblich auf der Gästeliste von Diddys Partys standen</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId145" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://k.at/promis/p-diddy-liste/402957175</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId146" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://los40.us/2024/which-celebrities-attended-diddys-scandalous-parties-25103.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Justin Bieber</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Justin Bieber - Opfer des Skandals um P.Diddy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId147" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.spiegel.de/kultur/justin-bieber-unterbricht-erneut-seine-welttournee-a-6c1769eb-63c9-4498-bc18-5615e7c6a95d</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Justin Bieber sagt 2017 aus, dass Pädophile die Musikindustrie beherrschen</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId148" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.bol-chat.de/news/justin-bieber-pedofili-vode-zlu-glazbenu-industriju?language=german</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Justin Bieber: Hollywood-Eliten töteten mein ungeborenes Kind </w:t>
       </w:r>
       <w:hyperlink r:id="rId149" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240330083318/https://dirkdietrich.substack.com/p/justin-bieber-hollywood-eliten-toteten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId150" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://dirkdietrich.substack.com/p/justin-bieber-hollywood-eliten-toteten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...53 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Justin Bieber: Hollywood Elites Killed My Unborn Child</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId151" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://archive.ph/ICtgB</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId152" w:anchor="selection-795.0-795.225" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://archive.ph/ICtgB#selection-795.0-795.225</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Oprah Winfrey</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...39 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Oprah PANICS After Her Connection To Diddy Is FINALLY EXPOSED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId153" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=6G7gXuw-eKM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Jeffrey Epstein</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>EXPLOSIV: Epstein-VIP-Liste mit einflussreichen Promis erreicht den Mainstream!</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId154" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://legitim.ch/paukenschlag-neue-epstein-vip-liste-mit-einflussreichen-promis-erreicht-den-mainstream-ariane-de-rothschild-cia-direktor-burns-noam-chomsky-u-v-m/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Where is Nadia Marcinko, Epstein's 'Sex Slave' Turned Accomplice? </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>| Gravitas Highlights</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId155" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="fr-BE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=VCX_GYd_EWw</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br/>
+        <w:t>Epstein Davası: Nedir, Ne Değildir? | Doğruluk Payı</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Epstein </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId156" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="fr-BE"/>
+          </w:rPr>
+          <w:t>https://www.dogrulukpayi.com/bulten/epstein-davasi-nedir-ne-degildir</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>Davası</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br/>
+        <w:t>Epstein’s Private Calendar Reveals Prominent Names, Including CIA Chief, Goldman’s Top Lawyer</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId157" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="fr-BE"/>
+          </w:rPr>
+          <w:t>https://www.wsj.com/articles/jeffrey-epstein-calendar-cia-director-goldman-sachs-noam-chomsky-c9f6a3ff</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>Nedir</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br/>
+        <w:t>Peter Thiel Is Latest Billionaire Said to Have Met With Jeffrey Epstein</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Ne </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId158" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="fr-BE"/>
+          </w:rPr>
+          <w:t>https://www.nytimes.com/2023/05/18/business/jeffrey-epstein-peter-thiel.html</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>Değildir</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br/>
+        <w:t>Kinderhandel in der Türkei Europa und der ganzen Welt</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">? | </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId159" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="fr-BE"/>
+          </w:rPr>
+          <w:t>https://t.me/GHZFriedrichMaik/37396</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>Doğruluk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br/>
+        <w:t>Epstein Davası: Nedir, Ne Değildir?</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-            <w:lang w:val="fr-BE"/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId160" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.dogrulukpayi.com/bulten/epstein-davasi-nedir-ne-degildir</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...368 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Aufklärer satanisch ritueller Gewalt</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Holger Strohm – Das Absolut Böse: Satanisten und Blutsäufer</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId161" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://archive.org/details/dasabsolutbsesatanistenundblutsuferhd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Prof. Dr. Elisabeth Roth, 4-bändige Buchreihe: „Und führe uns….“</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Band 1: „Und führe uns zur Geld-Schein-Bildung“ </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Band 2: „Und führe uns zur Macht-Schein-Bildung.“ </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Band 3: „Und führe uns zur Schein-Mensch-Bildung.“ </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Band 4: „Und führe uns zur Selbst-Macht-Bildung.“</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId162" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://luenebuch.de/shop/item/9783844071535/kombi-paket-und-fuhre-uns-bande-1-4-von-elisabeth-roth-kartoniertes-buch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Liz Crokin – deckte Verbindung Epstein und P. Diddy auf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId163" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://x.com/LizCrokin/status/1790206320743735352</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>ANDREW BRIDGEN über Kinderhandel in UK</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId164" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/victimsmission/4153</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Interview einer Aufklärerin mit Nathan Reynolds</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...39 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>„Eyes On The Right: Piercing The Veil of Deceit“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId165" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-cdHpGOW1Rw</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>WICKEDNESS IN THE HIGHEST PLACES</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId166" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://rumble.com/v3rw2ns-october-26-2023.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Franz Miller – Österreichischer investigativer Journalist</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Satanistischer Missbrauch &amp; Ritualmorde   </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId167" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=H4hyUoX_pis</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId168" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/@tyroleanScrat/playlists</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Schauspielerin Roseanne Barr bei Tucker Carlson</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId169" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/DDDDoffiziell/14343</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId170" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...34 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Auswirkungen elitärer Verfilzungen im Fall „Jersey und Doutroux“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Kindesmissbrauch von Jersey</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Folgende Kinder berichteten unter Angabe ihres Namens von Misshandlungen und/oder Vergewaltigungen in den verschiedenen Heimen auf Jersey, hauptsächlich im Kinderheim Haut de la Garenne. Darüber hinaus gibt es noch eine Vielzahl, die anonym ausgesagt haben, ebenfalls derartiges erlitten zu haben. Allein von Haut de la Garenne gibt es 160(!) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Zeugenaussagen</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...79 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Jean Neil – Gifford Aubin – Violet Renouf – John Doublard – Winifred Lockhart – Malcolm Carver – Michael Renouf – Michael Laing – Edward Walton</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>PDF der Aussagen von Opfern/Zeugen über Misshandlungen und sexuellen Missbrauch in verschiedenen Heimen auf Jersey (in Haut de la Garenne und anderen Kinderheimen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId171" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/misc/haut-de-la-garenne/2008-haut-de-la-garenne-abuse-summary-2017-independent-inquiry-report-appendix-2-part-2.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Auch im Heim Sacre Coeur auf Jersey fanden Kindesmissbrauch und Misshandlungen statt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId172" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://jerseyeveningpost.com/news/2014/09/15/abuse-victims-come-forward-to-talk-about-sacre-coeur-care-home-2/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Im Jersey Home for Girls (JHFG) und Jersey Home for Boys (JHFB) fanden ebenfalls Misshandlungen und Vergewaltigungen statt</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId173" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.theguardian.com/uk-news/2017/jul/03/haut-de-la-garenne-house-of-horror-investigation-brought-jersey-abuse-to-light</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Verzeichnis der Kinderheime auf Jersey</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId174" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>http://www.jerseycareinquiry.org/Final%20Report/Ch%203.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
         <w:t>Kinderheim Jersey:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...29 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>"Vergewaltigungen waren an der Tagesordnung"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId175" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://source.infopool.info/%EF%83%98https://www.welt.de/vermischtes/article1730071/Vergewaltigungen-waren-an-der-Tagesordnung.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...34 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Insel des Bösen - Jersey: Ein grausiger Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId176" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-ein-grausiger-fund-100.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...53 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Haut de la Garenne, Jersey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Verbindungen zu Rohschild und Epstein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId177" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId178" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/kindesmissbrauch-haut-de-la-garenne-jersey/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>William Bailhache und Sir Philip Bailhache( Brüder):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId179" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
         <w:t>Frank Walker:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId180" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Wilfried </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Wilfried Krichewski:</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>HE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId181" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Stuart </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Stuart Syvret, Insel des Bösen – Jersey: Die Macht der Medien:</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId182" w:anchor="autoplay=true" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html#autoplay=true</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Senator Stuart </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Senator Stuart Syvret stands outside the…</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId183" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.gettyimages.de/detail/nachrichtenfoto/senator-stuart-syvret-stands-outside-the-haut-de-la-nachrichtenfoto/80009254</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Stuart Syvret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId184" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Stuart_Syvret</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Horrorheim auf Jersey – Haben Prominente Kinder missbraucht?</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId185" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.augsburger-allgemeine.de/panorama/Horrorheim-auf-Jersey-Haben-Prominente-Kinder-missbraucht-id3509576.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId186" w:anchor="3" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case#3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ermittler Lenny Harper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Graham Power, Zionism-ties: Rothschild, Maxwell, Soros, Epstein, etc.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId187" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.bbc.com/news/world-europe-jersey-35292924</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId188" w:anchor="rothschild-warburg-maxwell-epstein-soros" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case#rothschild-warburg-maxwell-epstein-soros</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Insel des Bösen - Jersey: Die Macht der Medien</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId189" w:anchor="autoplay=true" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html#autoplay=true</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Julie Roberts (46b)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Julie Roberts und Karl Morrison arbeiten an Gegenständen, die im ehemaligen Kinderheim Haut de la Garenne in Jersey geborgen wurden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId190" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.alamy.de/stockfoto-julie</w:t>
         </w:r>
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>-roberts-und-karl-morrison-arbeiten-an-gegenstanden-die-im-ehemaligen-kinderheim-haut-de-la-garenne-in-jersey-geborgen-wurden-109827351.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Belgisches Missbrauchs-Netzwerk</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Fall Doutroux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Zeugen: T4, X1, X2, X3, X4, Nathalie C. (X7), Nathalie W., Chantal S., VM 1, Jacques Thoma, Pascal Willems</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId191" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/dutroux-kindesmissbrauch-snuff-netzwerke/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Quellen zum Schaubild belgisches Netzwerk</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...69 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Belgium's X-Dossiers of the Dutroux Affair: The victim-witnesses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId192" w:anchor="Christine" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#Christine</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Täter: Personen aus dem belgischen Establishment</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...33 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Der belgische Premierminister Paul Vanden Boeynants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId193" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Gladio</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId194" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Strategie_der_Spannung</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId195" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/x-akten-dutroux-affare-eliten/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Zeugen: Anneke Lucas, X3</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId196" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=SBte1s7oqCc</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId197" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/x-akten-dutroux-affare-eliten/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...37 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Täter: Patrick Haemers (Kopf der Bande von Nihoul)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId198" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Patrick_Haemers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId199" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Strategie_der_Spannung</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId200" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=SBte1s7oqCc</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
         <w:t>Drogenschmuggel</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId201" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/x-akten-dutroux-affare-eliten/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...40 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Baron Benoit de Bonvoisin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>( Berater des belgischen Premiers Vanden Boyenants)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId202" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Beno%C3%AEt_de_Bonvoisin</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId203" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId204" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.welt.de/print-welt/article598091/In-den-Folterkammern-der-Kinderschaender-wuchern-Spaltpilze.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
         <w:t>Michel Nihoul</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...53 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>( Drehscheibe zwischen dem belgischen Establishment und der Unterwelt)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId205" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/</w:t>
         </w:r>
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>Jean-Michel_Nihoul</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId206" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Marc Dutroux – </w:t>
-[...46 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Marc Dutroux – bekanntester belgischer Zuhälter, Vergewaltiger und Kindesmörder</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId207" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Jean-Michel_Nihoul</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Übersicht</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Übersicht über ca. 90 Täter im Zusammenhang mit dem Fall Dutroux und anderen belgischen Skandalen</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>BELGIAN X-DOSSIERS OF THE DUTROUX AFFAIR: LIST OF ELITES ACCUSED OF INVOLVEMENT IN CHILD( RITUAL) ABUSE TETWORKS BY X1, X2, X3, X4 AND OTHERS</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId208" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/belgian-x-dossiers-of-the-marc-dutroux-affair-the-accused</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>OLIVER GREYF</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Das DUTROUX-Netzwerk &amp; der Mordfall Christine van Hees (1)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId209" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2023/02/16/oliver-greyf-das-dutroux-netzwerk-der-mordfall-christine-van-hees-1/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Dutroux case and X-Dossier victim-witnesses - Primary victims X1 named</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Carine Dellaert, genannt „Clo“ </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId210" w:anchor="Carine" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#Carine</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Katrien de Cuiper</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId211" w:anchor="Katrien" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#Katrien</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Veronique Dubrulle</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId212" w:anchor="Veronique" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#Veronique</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Laetita Delhez</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId213" w:anchor="Laetitia" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#Laetitia</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Sabine Dardenne (12 J.)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId214" w:anchor="Sabine" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#Sabine</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Melissa Russo (8 J.)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId215" w:anchor="Melissa" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="fr-BE"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#Melissa</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Julie Lejeune (8J.)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId216" w:anchor="Julie" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#Julie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Eefje </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Eefje Lambrecks (19 J.)</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId217" w:anchor="Eefje" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#Eefje</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>An Marchal (17 J.)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId218" w:anchor="An" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#An</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Opfer und Zeugenberichte im Zusammenhang mit Schulen</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Zeuge Chris Stevens</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId219" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://vo.lc/School-Of-Fools-Aldenham.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId220" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://vo.lc/The-Feeding-Grounds-Aldenham.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId221" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://vo.lc/The-Final-Act.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId222" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId223" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://phoenixkaspian.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId224" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240320222127/https://vo.lc/The-Feeding-Grounds-Aldenham.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId225" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://phoenixkaspian.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> berichtet über Prinz Andrew </w:t>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Zeuge Phönix Kaspian berichtet über Prinz Andrew </w:t>
       </w:r>
       <w:hyperlink r:id="rId226" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://rabbitresearch.substack.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId227" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://odysee.com/@rabbitresearch:3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId228" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>http://t.me/rabbitresearch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>The Final Act - By Chris Stevens / Phoenix Kaspian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId229" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://vo.lc/The-Final-Act.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId230" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914?s=09</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId231" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://twitter.com/ChuckCallesto/status/1698155164459221090</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Überlebende Phillipa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId232" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.50voices.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...39 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Peter Hannaford / Heim (Haute de la Garenne) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId233" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.welt.de/vermischtes/article1730071/Vergewaltigungen-waren-an-der-Tagesordnung.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId234" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Jimmy Savile / Pädophiler: „Prinzessin Alex ist Schirmherrin eines Wohnheims für Mädchen in Pflege. Dort bin ich eine Mischung aus einem Freund während des Semesters und einem Organisator von Sonderausflügen.“</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId235" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.dailymail.co.uk/news/article-2550472/Police-cover-Saviles-claims-friends-Queens-cousin-Paedophile-claimed-visited-school-Princess-Alexandra.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Richard Moritz</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId236" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.kla.tv/9195Min</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Schauspielerin Emma Watson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId237" w:anchor="/media/Datei:Emma_Watson_2013.jpg" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Emma_Watson#/media/Datei:Emma_Watson_2013.jpg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Opfer: Kindergartenkinder McMartin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId238" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://link.springer.com/content/pdf/10.5210/bsi.v12i1.77.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Fall McMartin Preschool</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Outcomes of high profile day care - sexual abuse cases of the 1980s</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId239" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.pbs.org/wgbh/pages/frontline/shows/fuster/lessons/outcomes.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...33 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Andreas Huckele / Odenwaldschule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId240" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://commons.wikimedia.org/wiki/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...55 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Überlebender Max, 9 Jahre, von österr. Volksschule Ulrichskirchen-Schleinbach-Kronber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId241" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/der-fall-max-angriffe-auf-leib-und-leben-des-kindlichen-zeugen.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId242" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.nachrichten.at/oberoesterreich/Nach-Sex-Vorwuerfen-starb-17-Jaehrige-in-Linzer-Krankenhaus;art4,616018</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId243" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.psiram.com/de/index.php/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>False_Memory_Syndrome_Foundation</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId244" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://erwachsene-scheidungskinder.blogspot.com/2010/06/hintergrunde-uber-das-false-memory.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...47 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Frühere Publikationen zum Fall Max </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId245" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.weekend.at/chronik/missbrauch-kind-justiz-skandal-vertuschen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId246" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://m.facebook.com/story.php?story_fbid=pfbid02qhigLJC54QqBTXnej7CJoqFGrYnpL1gKGMUE8RjGUR5usN8NNGDneixwKdtkK8DPl&amp;id=108085950897096</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId247" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ots.at/presseaussendung/OTS_20220718_OTS0043/faekalien-essen-muessen-siebenjaehriger-erhebt-massive-missbrauchsvorwuerfe-gegen-eigenen-vater</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId248" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ots.at/presseaussendung/OTS_20230206_OTS0028/hat-richter-hochsensible-gesundheitsdaten-eines-minderjaehrigen-missbrauchsopfers-illegal-abgefragt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId249" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ots.at/presseaussendung/OTS_20221024_OTS0057/paukenschlag-im-eingestellten-paedo-verfahren-sta-wien-muss-ermittlungen-gegen-beschuldigten-vater-wieder-aufnehmen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...36 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Englisches Königshaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Queen Elizabeth</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId250" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.independent.co.uk/news/world/americas/queen-victoria-statue-canada-indigenous-graves-b1876803.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Königin Elizabeth: Statue of Queen pulled down by protesters in Canada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId251" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.independent.co.uk/news/world/americas/queen-victoria-statue-canada-indigenous-graves-b1876803.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Statues of Queen Victoria, Queen Elizabeth toppled in Canada</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId252" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.reuters.com/world/statues-queen-victoria-queen-elizabeth-ii-toppled-canada-2021-07-02/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...33 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Überlebende und Zeugin Phillippa über Queen Elisabeth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId253" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/phillippa-2/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>König Charles</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Sense? </w:t>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Jetzt schon Sense? </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Gruseldetail auf Charles' Krönung lässt das Netz rätseln</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId254" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.rtl.de/cms/koenig-charles-ploetzlich-taucht-der-sensemann-bei-der-kroenung-auf-5042335.ht</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...67 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>‘Satanic, Evil’: King Charles Unveils Hellish Painting of Himself:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId255" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://vigilantnews.com/post/satanic-evil-king-charles-unveils-hellish-self-portrait/?omnisendContactID=64f0f8b0cbba33edd301dc3d&amp;utm_campaign=campaign:%20Vigilant%20Fox%20Daily%20Digest%20[05/15/2024]%20(6644a6359b0eec4898d8ffd2)&amp;utm_medium=email&amp;utm_source=omnisend</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Prinz Harry und Prinz William von England</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Buch – Illuminati im Ruhrgebiet </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...34 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Die Nachfahrin eines SS-Führers packt aus (Buch von Rike Schwan)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>S. 230-238</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Louis Earl Mountbatten, Liste der mächtigsten Familien der Welt</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Haus Battenberg/Mountbatten</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId256" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://diemaechtigstenfamilienderwelt.ch/2021/09/26/haus-battenberg-mountbatten/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Rike Schwan: Überlebende und Täter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Prinzen William und Harry: Opfer und Täter</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId257" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.alamy.com/stock-photo/variety-club-luncheon-outward-bound-trust.html?blackwhite=1&amp;sortBy=relevant</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...109 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Prinz Andrew: Britain‘s Prince Andrew accused of sexual abuse during visit to Ukraine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId258" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914?s=09</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Richard Alan Gardner, Kinderpsychiater</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId259" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Richard_A._Gardner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId260" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>http://www.savingdamon.com/pedophile-gardner.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId261" w:anchor="/media/Datei:Alfred_Kinsey_1955.jpg" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Alfred_Charles_Kinsey#/media/Datei:Alfred_Kinsey_1955.jpg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId262" w:anchor="/media/" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Sigmund_Freud#/media/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId263" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Richard_A._Gardner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Die PAS-Lüge rennt weiter (= „elterliche Entfremdung“)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId264" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://die-mias.de/blog/2019/12/06/entfremdung-parental-alienation-die-pas-luege-rennt-weiter/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sigmund Freud( Fotografie von Freuds Schwiegersohn Max Halberstadt, 1921)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId265" w:anchor="/media/Datei:Sigmund_Freud,_by_Max_Halberstadt_(cropped).jpg" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Sigmund_Freud#/media/Datei:Sigmund_Freud,_by_Max_Halberstadt_(cropped).jpg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Überlebender Robert</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId266" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.facebook.com/100067064276727/videos/625525946444071</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Opfer und Zeugen / Kinder von Dalila Sadok berichten </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId267" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=qJpotd-HAzQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Überlebende Sophie</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Persönlicher Kontakt zu Redaktion vorhanden</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Kinderraub in Potsdam</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId268" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.bitchute.com/video/JMzfxRPxrefM/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Überlebende Luna und ihre Mutter Anna</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId269" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/der-fall-luna-rituelle-gewalt-das-maedchen-hat-tunnel-kaefige-und-kinderjagden-ueberlebt.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Lunas Aussage</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId270" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.50voices.org/luna/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">(engl.: </w:t>
       </w:r>
       <w:hyperlink r:id="rId271" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.50voices.org/en/luna-2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>MKULTRA</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId272" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/MKULTRA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Überlebende Chiara F. </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId273" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kla.tv/Kinderraub/16305</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId274" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kla.tv/Kinderraub/1630</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Überlebende</w:t>
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t xml:space="preserve">Überlebende Jessie Czebotar </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId275" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=knSfxv-_iUo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId276" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://illuminatethedarkness.online/contact-us/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Connecting with Jessie Czebotar 003 ~ Recorded Sept 2020</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId277" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=gYukkbqO6tA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId278" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=8cKioeCDGww</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>LIVE with Jessie Czebotar: SURFACING TRAUMAS</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId279" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=knSfxv-_iUo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende ritueller Gewalt/ Opfer Damaris</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId280" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.ocg.life</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende Rodjanha</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId281" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/rodjanha/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebender Nathan Reynolds</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId282" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://rumble.com/v3rw2ns-october-26-2023.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId283" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-cdHpGOW1Rw</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId284" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.bitchute.com/video/JMzfxRPxrefM/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Überlebende und Zeugin Dea Heibel</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Quelle bei Kla.TV gespeichert</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Walter Veith/ Magie – Fakt oder Fiktion</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId285" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=eWQh55LxEkQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Ex-</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">Ex-Magier Christopher Lee – Magie- Fakt oder Fiktion   </w:t>
       </w:r>
       <w:hyperlink r:id="rId286" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=eWQh55LxEkQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ex-Satanist James Kawalya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId287" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=NrFzuWSTmPA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Victor</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId288" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.50voices.org/viktor/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Joachim Hagopian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId289" w:anchor="more-1658" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://pedoempire.org/sound-of-freedom-smokescreen-for-controlling-the-child-sex-trafficking-narrative/#more-1658</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Birgit Doll </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId290" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.bitchute.com/video/JMzfxRPxrefM/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId291" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.bitchute.com/video/OS0zfy0S59O2/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId292" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=Q0sQrUGu3Tc</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId293" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://youtu.be/I1B2oGR0qIE</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId294" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=Oq_km9sO2W0&amp;app=desktop</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId295" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=J1QgqcWFm0Y&amp;app=desktop</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId296" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://rumble.com/v3rw2ns-october-26-2023.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Weitere Links vom Dokument (z. B. Epstein, etc.):</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId297" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.washingtonexaminer.com/news/2601747/epstein-used-austrian-passport-with-fake-name-in-the-1980s-prosecutors/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId298" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/AB/9321/imfname_1432388.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId299" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://tkp.at/2023/09/05/urteil-im-fall-teichtmeister-schockt-oesterreich/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId300" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://tkp.at/2024/01/05/stimmen-zum-fall-epstein/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId301" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.msn.com/en-us/news/crime/fbi-seeks-to-block-secret-epstein-files-release-amid-possible-ghislaine-maxwell-retrial/ar-AA1eHGtx</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId302" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId303" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/DDDDoffiziell</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId304" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.illuminati.at/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId305" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://wikileaks.org/wiki/FBI_pedophile_symbols</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId306" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://grg8.at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId307" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.wiednergymnasium.at</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId308" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.50voices.org/christine/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId309" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/silent-weapons-for-quiet-wars/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Merz an Scholz: Wollen Lufthoheit über Kinderbetten und Familien</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId310" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=HI-u1gQ6kkM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Rituelle Gewalt - Mind Control - MK ULTRA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId311" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.50voices.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId312" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/50-voices-rituelle-gewalt-und-mind-control.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId313" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.kla.tv/27211</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId314" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://link.springer.com/chapter/10.1007/978-3-658-02136-8_4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId315" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://perception-gates.home.blog/2018/12/26/mk-ultra-2-project-monarchdas-traumabasierte-sklavenprogramm-der-kabale/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId316" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/mk-ultra-projekt-monarch/?mtm_campaign=new</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId317" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.diepresse.com/767844/als-die-cia-buerger-zu-versuchskaninchen-machte</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId318" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.zeitenschrift.com/artikel/wer-sich-zum-schaf-macht-den-fressen-die-woelfe</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId319" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.thieme-connect.de/products/ejournals/abstract/10.1055/a-1123-3064</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId320" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/covid-hysterie-das-projekt-mkultra-schlampige-wissenschaft-und-der-schleichende-uebergang-zu-menschenrechtsverbrechen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId321" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://unser-mitteleuropa.com/cia-neurobiologie-experte-ueber-die-steuerung-des-menschlichen-gehirns-mittels-rna-impfstoffen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId322" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.deutsches-spionagemuseum.de/2021/04/13/geheimdienstliche-bewusstseinskontrolle-im-april-1953-begann-das-projekt-mkultra</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId323" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://gedankenwelt.de/projekt-mkultra-das-cia-programm-zur-gedankenkontrolle/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId324" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/hypnose-ritueller-missbrauch-greenbaum-speech/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId325" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/blutkult-hunderte-opfer-und-zeugen-brechen-ihr-schweigen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId326" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.fachkreis-rg</w:t>
         </w:r>
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>.at/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId327" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.aufarbeitungskommission.de/themen-erkenntnisse/organisiert_rituell/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId328" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.infoportal-rg.de/meta/definitionen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId329" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://dissoziation-und-trauma.de/images/jey/rituelle-gewalt-das-netz-unter-der-oberflaeche.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId330" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.konjunktion.info/2021/05/mind-control-keine-verschwoerungstheorie-mehr-sondern-zukuenftige-realitaet/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId331" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://dieunbestechlichen.com/2018/10/monarch-bewusstseinskontrolle-die-dunkle-seite-der-musikindustrie-und-popkultur-videos/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId332" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/en/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId333" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://ritualabuse.us/ritualabuse/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId334" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.theblackvault.com/documentarchive/cia-mkultra-collection/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId335" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.cia.gov/readingroom/docs/CIA-RDP88-01070R000301530003-5.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId336" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.cia.gov/readingroom/document/cia-rdp88-01070r000301</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId337" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.cia.gov/readingroom/document/cia-rdp88-01070r000301530003-5530003-5</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId338" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6266763/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId339" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://upload.wikimedia.org/wikipedia/commons/0/01/ProjectMKULTRA_Senate_Report.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId340" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://brutalproof.net/2019/07/46876/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId341" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://evelorgen.com/wp/news/white-wolf-von-atzingen-interview/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId342" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://timothycharlesholmseth.com/explosive-ally-shelly-carter-release-child-trafficking-documentary-all-of-us/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId343" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://waves.lima-city.de/dok/mkultra.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId344" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://lailluminator.com/2023/11/12/the-lords-ranch/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId345" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://humansbefree.com/2019/08/list-of-71-clinton-associates-who-died-mysteriously-or-committed-suicide-before-testimony.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId346" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://cathyfox.wordpress.com/2017/04/02/a-most-dangerous-game-human-hunting/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId347" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://nonstatetorture.org/what-is-nst/ritual-abuse-torture</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId348" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://criminal-justice.iresearchnet.com/types-of-crime/child-abuse/ritual-abuse-torture/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId349" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://prepareforchange.net/2018/09/03/witness-statement-by-satanic-ritual-abuse-survivor-fiona-barnett-calling-out-her-pedophile-abusers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Dissoziative Identitätsstörung</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId350" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Dissoziative_Identit%C3%A4tsst%C3%B6rung</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...39 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Child protective services (CPS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId351" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Child_protective_services</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...39 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Child Protection and Permanency (CP&amp;P; DCP&amp;P)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId352" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.nj.gov/dcf/about/divisions/dcpp/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Michael Folmer, Politiker und verurteilter Sexualstraftäter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId353" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Mike_Folmer</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId354" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.cbsnews.com/pittsburgh/news/senator-mike-folmer-pleas-guilty-child-pornography/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId355" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pennlive.com/crime/2021/07/former-pa-senator-mike-folmer-is-out-of-prison-but-must-still-register-as-a-sex-offender.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId356" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://lebtown.com/2021/07/23/michael-folmer-former-state-senator-released-from-prison-by-court-order-a-year-after-sentencing/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Vertuschungsstrategie "Falsche Erinnerung"</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId357" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.nexus-magazin.de/files/gratis/artikel/Nex110_08_W-V-50Voices.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>(z.B. letzte Seite)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId358" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://beauftragte-missbrauch.de/presse/artikel/210</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId359" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://taz.de/Rituelle-Gewalt/!5912309/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId360" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>http://www.screamsfromchildhood.com/false_memory.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">PV(A) </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId361" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pv.at/cdscontent/?contentid=10007.707551&amp;portal=pvaportal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Jeffrey Epstein und sein österreichischer Pass</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId362" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/J/9509/fname_1350993.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId363" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/AB/9321/imfname_1432388.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId364" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/J/13551/imfname_1504398.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId365" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/AB/13188/imfname_1545775.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId366" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/J/14059/fname_1518518.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId367" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/AB/13554/imfname_1549605.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId368" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/J/14743/imfname_1548877.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId369" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/AB/14306/imfname_1567409.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId370" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/J/16206/fname_1585085.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId371" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/AB/15747/imfname_1594520.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId372" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://tkp.at/2024/01/05/stimmen-zum-fall-epstein/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId373" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://report24.news/oevp-wollte-von-nichts-wissen-kinderschaender-epstein-reiste-mit-oesterreichischem-reisepass/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId374" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://exxpress.at/der-sex-krimi-um-epstein-sein-41-jahre-alter-pass-bringt-spoe-unter-druck/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId375" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.heute.at/s/jeffrey-epstein-fall-epstein-falscher-osterreichischer-pass-in-penthouse-entdeckt-53555684</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId376" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://orf.at/stories/3130678/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId377" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://kurier.at/chronik/welt/sex-affaere-epstein-reiste-mit-einem-oesterreichischen-pass/400555235</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId378" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://abcnews.go.com/US/records-show-jeffrey-epsteins-requests-multiple-passports-travels/story?id=106327253</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId379" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.businessinsider.com/jeffrey-epstein-saudi-austria-foreign-passport-1980s-2019-7</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId380" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.courthousenews.com/epstein-memos-shine-light-on-decoy-passport-murky-assets/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId381" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.vikendi.net/2024/01/04/ovp-didnt-want-to-know-anything-child-molester-epstein-traveled-with-an-austrian-passport/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId382" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.newsnationnow.com/crime/jeffrey-epsteins-passport-travels</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Rechtsanwalt Michael T. Dolce in Kinder-Porno-Fall verurteilt</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId383" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.tampafp.com/florida-attorney-sentenced-in-child-porn-case-with-nearly-2000-images-videos/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId384" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.courtlistener.com/docket/67133027/united-states-v-dolce/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId385" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://nypost.com/2023/04/03/lawyer-michael-dolce-who-repped-sex-abuse-victims-faces-child-porn-charges/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId386" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://eu.palmbeachpost.com/story/news/crime/2023/10/04/south-florida-attorney-michael-dolce-pleads-guilty-watching-child-pornography-months-after-fbi-raid/70549252007/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId387" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://conandaily.com/2023/03/30/michael-dolce-biography-13-things-about-west-palm-beach-florida-lawyer/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Australischer Premierminister Scott Morrison entschuldigt sich bei Überlebenden von Ritueller Gewalt</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId388" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://dieunbestechlichen.com/2023/11/von-wegen-verschwoerungstheorie-australischer-premier-entschuldigte-sich-fuer-unglauben-rituellen-missbrauchs/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId389" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.srf.ch/news/international/sexuelle-belaestigung-australien-entschuldigt-sich-bei-opfern-sexuellen-missbrauchs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId390" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.rnd.de/politik/australien-entschuldigt-sich-bei-opfern-sexuellen-missbrauchs-B53VQHLAUGQBE4CPOFPDEH6FXM.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Florian Teichtmeister</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId391" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/J/13551/imfname_1504398.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId392" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/AB/13188/imfname_1545775.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId393" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/J/14059/fname_1518518.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId394" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/AB/13554/imfname_1549605.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId395" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/J/14743/fname_1550253.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId396" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/AB/14306/imfname_1567409.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId397" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/J/16206/fname_1585085.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId398" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.parlament.gv.at/dokument/XXVII/AB/15747/imfname_1594520.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId399" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.ots.at/presseaussendung/OTS_20230921_OTS0183/fpoe-stefan-fall-teichtmeister-justizministerin-zadic-schweigt-zu-offenen-fragen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId400" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.heute.at/s/florian-teichtmeister-hat-bereits-fix-einen-neuen-job-100290337</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId401" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.oe24.at/oesterreich/chronik/nach-skandal-urteil-das-passiert-jetzt-mit-teichtmeister/568047342</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId402" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://report24.news/grobe-ungereimtheiten-beim-teichtmeister-prozess-warum-wollte-niemand-nachfragen/?feed_id=33301</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId403" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.nachrichten.at/panorama/chronik/fall-teichtmeister-heute-startet-der-prozess-in-wien;art58,3876809</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId404" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.krone.at/3077281</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId405" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.derstandard.at/story/2000143169597/teichtmeisters-gewaltfantasien-sollen-umfeld-bekannt-gewesen-sein</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId406" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.derstandard.at/story/2000142597045/fall-teichtmeister-was-bisher-bekannt-ist-und-welche-fragen-offen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId407" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.oe24.at/oesterreich/chronik/teichtmeister-las-texte-von-missbrauchten-kindern-im-parlament/542152794</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId408" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://exxpress.at/unfassbar-teichtmeister-las-texte-von-missbrauchten-kindern-im-parlament/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId409" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.justizopfer-hilfe.at/kindesmissbrauch-kinderhandel-in-oesterreich/warum-schuetzt-oesterreichs-justiz-paedophile-missbrauchstaeter/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Der Fall Max</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId410" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/der-fall-max-der-fall-nathalie-kinder-in-lebensgefahr-.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>New York City Police Department</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId411" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/New_York_City_Police_Department</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...33 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kinder für Missbrauch gezüchtet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId412" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.epochtimes.de/meinung/gastkommentar/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet-a2847518.html"&gt;https://web.archive.org/web/20190803044735/https://www.epochtimes.de/meinung/gastkommentar/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet-a2847518.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Pädo-Eliten</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId413" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId414" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2020/04/13/okkulte-paedo-eliten-hochrangige-paedokriminelle-netzwerke-satanismus-ritualmorde/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId415" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.kla.tv/27211&amp;autoplay=true</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId416" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/haze/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId417" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/war-epstein-der-mann-im-schatten-der-welt-der-die-maechtigen-kontrolliert/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId418" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://swprs.org/geopolitik-und-paedokriminalitaet/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId419" w:anchor="oesterreich" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://swprs.org/geopolitik-und-paedokriminalitaet/#oesterreich</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId420" w:anchor="usa" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://swprs.org/geopolitik-und-paedokriminalitaet/#usa</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId421" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.faz.net/aktuell/politik/die-gegenwart/missbrauchsfolgen-leben-mit-dissoziativer-identitaetsstoerung-16917795.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId422" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://telegra.ph/Justin-Bieber-Gesichtsl%C3%A4hmung-ist-Bestrafung-f%C3%BCr-die-Aufdeckung-der-Illuminati-P%C3%A4dophilie-11-18</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId423" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/general-flynn-mitglieder-des-kongresses-sind-kompromittiert-weil-sie-mit-kindern-schlafen-und-sie-sind-im-besitz-von-globalisten/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId424" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://report24.news/ex-lka-chef-uwe-kranz-es-gibt-kinderschaenderringe-bis-in-hoechste-kreise/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId425" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://hilpub.uni-hildesheim.de/server/api/core/bitstreams/8d200f25-71b4-4d9b-b402-4b14ef7ede21/content</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId426" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.zaronews.world/zaronews-presseberichte/kindersexsklaven-fuer-unsere-deutschen-spitzenpolitiker-vergewaltigung-folter-beseitigung-von-zeugen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId427" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/tucker-carlson-es-ist-an-der-zeit-dass-wir-ueber-das-paedophilie-problem-der-elite-sprechen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId428" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://dieunbestechlichen.com/2023/12/oliver-greyf-pizzagate-2-0-podesta-freund-wegen-des-verdachts-auf-sex-mit-babys-in-haft/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId429" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ots.at/presseaussendung/OTS_20230921_OTS0183/fpoe-stefan-fall-teichtmeister-justizministerin-zadic-schweigt-zu-offenen-fragen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId430" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://unser-mitteleuropa.com/paedophilen-skandal-in-oesterreich-staatskuenstler-und-polit-liebling-hermann-nitsch-fantasierte-von-missbrauch-und-toetung-von-kindern/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId431" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.tagesspiegel.de/politik/die-unglaubliche-verschworung-des-grauens-8470747.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId432" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://deutsche-wirtschafts-nachrichten.de/506493/FBI-Ermittler-wurde-gezwungen-Clinton-E-Mails-an-Laptop-von-Sexualverbrecher-zu-vertuschen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId433" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.extremnews.com/lifestyle/fernsehen/c6921941110c5e6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId434" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://dieunbestechlichen.com/2022/12/paedo-netzwerke-die-adeligen-seilschaften-hinter-dem-dutroux-fall/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId435" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.deutschlandfunk.de/die-gruenen-neue-erkenntnisse-ueber-paedophilie-100.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId436" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.cicero.de/innenpolitik/sz-magazin-justizskandal-edathy/60974</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId437" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.amazon.de/dp/B0CJ4F7F17?ref_=pe_3052080_397514860</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId438" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/pizzagate</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId439" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://netzfrauen.org/2019/03/07/elysium-2-2/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId440" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://legitim.ch/paedo-skandal-um-thomas-de-maiziere-cdu-richter-und-anwaelte-beim-sex-mit-kindern-gefilmt/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId441" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://plutokraten.blogspot.com/2009/03/sachsensumpf.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId442" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.focus.de/politik/deutschland/zweifelhafte-verbindungen-warum-juergen-trittin-im-paedophilie-sumpf-feststeckt_id_4298385.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId443" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://wissenschaft3000.wordpress.com/2015/03/25/die-neutralitat-der-schweiz-ist-absolut-gelogen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Punkte 7.-10.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId444" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://nymag.com/intelligencer/article/who-are-the-newly-revealed-jeffrey-epstein-associates.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId445" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.msn.com/en-us/news/politics/jeffrey-epstein-said-if-he-revealed-what-i-know-about-both-candidates-2016-election-would-have-to-be-canceled-brother/ar-AA1mqhdX</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId446" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.reuters.com/legal/jeffrey-epstein-victims-sue-fbi-allege-coverup-2024-02-14/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId447" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://thepeoplesvoice.tv/adult-star-jenna-jameson-evil-pedophiles-who-sacrifice-and-torture-children-run-hollywood/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId448" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://cathyfox.substack.com/p/human-hunting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Beispiele für Vampirismus auf den Seiten von Guido Grandt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId449" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/?s=Vampire</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>11 Vampir-Beispiele</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId450" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2021/05/14/exklusiv-okkult-ideologie-vampirismus-verschwiegen-vertuscht-3/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Schauspielerin Megan Fox</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId451" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2022/12/19/blutmagie-schauspielerin-megan-fox-gibt-zu-menschenblut-zu-trinken-teil-2/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Masten Milimo W. aus Kenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId452" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2021/10/31/der-vampir-killer-von-kenia-kindermorde-bluttrinken-selbstjustiz/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Aleister Crowley</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId453" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2017/03/20/was-sie-nicht-wissen-duerfen-blut-schwarze-messen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Für rituelle Zwecke: Megan Fox trinkt „gelegentlich“ Blut ihres Verlobten </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId454" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.berliner-zeitung.de/news/fuer-rituelle-zwecke-megan-fox-trinkt-gelegentlich-blut-ihres-verlobten-li.224546</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Holger Strohm – Das Absolut Böse: Satanisten Und Blutsäufer</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId455" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://archive.org/details/dasabsolutbsesatanistenundblutsuferhd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId456" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://x.com/LizCrokin/status/1790206320743735352</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Tillman Knechtel über Dr. Mark Benecke</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId457" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://odysee.com/@traukeinempromi:9/benecke:8</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId458" w:anchor="t=1704" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.kla.tv/26810#t=1704</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Dr. Mark Benecke</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId459" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.ticketonline.de/artist/dr-mark-benecke/?affiliate=YAT&amp;msclkid=0417e12dc2d4151995f9862b64b715fb&amp;utm_source=bing&amp;utm_medium=cpc&amp;utm_campaign=ar_Literatur&amp;utm_term=dr%20mark%20benecke&amp;utm_content=Dr.%20Mark%20Benecke%20-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Marc Benecke ist Vorsitzender der Deutschen Dracula-Gesellschaft.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId460" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.radioeins.de/themen/wissen/kolumnisten/dr__mark_benecke.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Ich lasse Dr. Mark Benecke und seine Bluttrinker-Sekte auffliegen.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId461" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>ttps://www.youtube.com/watch?v=050ct8QiN</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Aggressive</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Aggressive Täterschutz-Kampagne</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId462" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.srf.ch/news/schweiz/falsche-erinnerungen-ein-grauenhaftes-hirngespinst-fordert-reale-opfer</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>SRF auf Seite der Täter</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId463" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.srf.ch/news/gesellschaft/falsche-erinnerungen-menschenfleisch-essen-das-ist-extrem-unwahrscheinlich</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Reaktion auf Satanic panic 3</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId464" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=d-vl6tcJibM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Doku Sexzwang</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId465" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>http://www.kla.tv/311</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Ryan Garcia on Elites &amp; Bohemian Grove</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>youtube.com/watch?v=8qskRZxywO0</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Pädophilie ist die echte Pandemie!</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId466" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=KmZHsb_cPfs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>School of Fools By Chris Stevens / Phoenix Kaspian</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId467" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://vo.lc/School-Of-Fools-Aldenham.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>The Feeding Grounds By Chris Stevens / Phoenix Kaspian — 21st February, 2024</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId468" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://vo.lc/The-Feeding-Grounds-Aldenham.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Rothschild Human Hunting Parties - Black Forest</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId469" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://rumble.com/v3xviap-rothschild-human-hunting-parties-black-forest.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...67 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Il tempio sotterraneo più grande del mondo è in Piemonte:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId470" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.artribune.com/progettazione/architettura/2022/04/tempio-sotterraneo-damanhur-vidracco-piemonte/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...53 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Magie - Fakt oder Fiktion?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId471" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=eWQh55LxEkQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>McMartin Preschool &amp; Satanic Ritual Abuse</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId472" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.bitchute.com/video/PYdI4D7AryS8/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>What makes a child KILLER and RAPIST? December 2018</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId473" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https:/www.youtube.com/watch?v=uk_0in0wwhU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Victim &amp; Criminal Profiling (VCPA) - ENGLISH:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId474" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=rPwASI89paM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...47 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Kinderhandel in der Türkei Europa und der ganzen Welt.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId475" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://t.me/GHZFriedrichMaik/37396</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...121 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>SRF- Medienkampagne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Falsche Erinnerungen –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ein grauenhaftes Hirngespinst fordert reale Opfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId476" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.srf.ch/news/schweiz/falsche-erinnerungen-ein-grauenhaftes-hirngespinst-fordert-reale-opfer</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Stanley Kubricks letzter Film:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Eyes Wide Open: </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId477" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://odysee.com/Eyes-Wide-Open:</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>#8 Anneke Lucas with Dalila Sadok</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId478" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=qJpotd-HAzQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...53 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Les Survivantes - Bande Annonce Officielle:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId479" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=53FZqW0uePw&amp;t=72s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...41 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Satanistischer Missbrauch &amp; Ritualmorde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId480" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=H4hyUoX_pis</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Ex Satanist &amp; High Ranking African Warlock Encounters Jesus | The James Kawalya Interview: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId481" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://youtu.be/dvQvEtw2Izg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">S3E34 | Carrie Olaje: Ex-Occult Butcher &amp; Survivor of Child Trafficking, Mind Control &amp; Ritual Abuse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId482" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=bnlHEFNUK-w</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>David Shurter</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId483" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://davidshurter.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Schadwald, Manuel | bodycount.info</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId484" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.bodycount.info/informationen/vermisst/schadwald-manuel/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...39 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>OLIVER GREYF: PÄDOKRIMINALITÄT - Der Fall Manuel Schadwald - Die Wahrheit! - GUIDO GRANDT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId485" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2022/05/30/paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...33 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Programmierte Menschen - U S  MK Ultra Programm Opfer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId486" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=Y-ix3Sy7e94</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Eyes On The Right: Piercing The Veil of Deceit</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId487" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-cdHpGOW1Rw</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>S4E42 | "Bruce Hecht - 'Feast &amp; Marriage to the Beast' Ritual &amp; Child Trafficking at Cedar Point P1"</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId488" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=kqi-Ee6etsM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId489" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=6gTHBLMelUY</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>[ ℂ????????????????????????????????????????????????????????????????????]</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId490" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://t.me/CNconspiracynewsroom/65951</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">“Sound of </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t xml:space="preserve">“Sound of Freedom” – Smokescreen for Controlling the Child Sex Trafficking Narrative - Satanic Empire </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId491" w:anchor="more-1658" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://pedoempire.org/sound-of-freedom-smokescreen-for-controlling-the-child-sex-trafficking-narrative/#more-1658</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Author - Satanic Empire </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId492" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://pedoempire.org/author-joachim-hagopian/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">John McAfee </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId493" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://t.me/johnmcafeechannel/2220</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Il tempio sotterraneo più grande del mondo è in Piemonte </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId494" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240330173707/https://www.artribune.com/progettazione/architettura/2022/04/tempio-sotterraneo-damanhur-vidracco-piemonte/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Satanisch ritueller Missbrauch</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId495" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://t.me/satanisch_ritueller_missbrauch/1406</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Pédocriminalité : des survivantes parlent, avant-première du film de Pierre Barnérias le 13 mai 2024</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId496" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=K7rM80ylnBQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">»Sie werden mich töten!« - MORDKOMPLOTT MICHAEL JACKSON ?! </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) - GUIDO GRANDT </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId497" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2024/02/23/sie-werden-mich-toeten-mordkomplott-michael-jackson-2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">»Sie werden mich töten!« - MORDKOMPLOTT MICHAEL JACKSON ?! </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1) - GUIDO GRANDT</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId498" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2024/02/22/sie-werden-mich-toeten-mordkomplott-michael-jackson-1/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">TikTok - Make Your Day </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId499" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.tiktok.com/@inyourbones0/video/7337853012582632750</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>theartofshade</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId500" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.tiktok.com/@theartofshade/video/7225710838584298795</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">TikTok - Make Your Day_TAYLOR SWIFT_WITCH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId501" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.tiktok.com/@kevenrosa/video/7223490579307482410</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Victims Mission ????????????</w:t>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>��</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>????????????????????????</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId502" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/victimsmission/4153</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Marias Aussage</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId503" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.50voices.org/maria-2/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Ally and Shelly</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId504" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/AllyandShelly/4717</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Roseanne bei Tucker deckt Menschenesser auf</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId505" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Dirk Dietrich</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId506" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/DDDDoffiziell/14343</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Qlobal-Change ???????????????????????????????? ???? ????????</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId507" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://t.me/QlobalChange/26341</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Oprah PANICS After Her Connection To Diddy Is FINALLY EXPOSED </w:t>
       </w:r>
       <w:hyperlink r:id="rId508" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=6G7gXuw-eKM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">No Questions Asked — How the British Establishment hide child abuse </w:t>
       </w:r>
       <w:hyperlink r:id="rId509" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=j82JVnRDI4k</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">com </w:t>
       </w:r>
       <w:hyperlink r:id="rId510" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://x.com/i/status/1828869011733676086</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...33 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Le Gardien du Temple : La Porte des Ténèbres - Toulouse Teaser 3 : L'histoire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId511" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=bs65WluVnQ0&amp;t=60s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Alexandru Ionel &amp; Patricija Belousova - Show "Noelis"</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId512" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=qbTMehXxfx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Allie Harrison – </w:t>
       </w:r>
       <w:hyperlink r:id="rId513" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/allie/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...47 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Betroffene aus dem Großraum Frankfurt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId514" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/betroffene-frankfurt/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Bruce Hecht: 'Feast &amp; Marriage to the Beast' Ritual &amp; Child Trafficking at Cedar Point P1"</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId515" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=kqi-Ee6etsM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...61 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Carrie Olaje: Das müssen Sie über Cosplay wissen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId516" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.mdr.de/kultur/buchmesse/was-sie-ueber-cosplay-wissen-sollten-100.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Chris Stevens/ Phoenix Kaspian</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId517" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://phoenixkaspian.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Christine: </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId518" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/christine/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...48 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">David Shurter, Buch „Sie packen aus“          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Diana – </w:t>
       </w:r>
       <w:hyperlink r:id="rId519" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/diana/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...104 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Von Opfer Diana angegebene Plätze und Tunnel, wo sie – und andere – missbraucht wurde:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Area 51 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId520" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Area_51</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Stanford University – </w:t>
       </w:r>
       <w:hyperlink r:id="rId521" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Stanford_University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Westminster Abbey – </w:t>
       </w:r>
       <w:hyperlink r:id="rId522" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Westminster_Abbey</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Yale University – </w:t>
       </w:r>
       <w:hyperlink r:id="rId523" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Yale_University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Skull &amp; Bones – </w:t>
       </w:r>
       <w:hyperlink r:id="rId524" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Skull_%26_Bones</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Singer Castl – </w:t>
       </w:r>
       <w:hyperlink r:id="rId525" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Dark_Island</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Camp David – </w:t>
       </w:r>
       <w:hyperlink r:id="rId526" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Camp_David</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Doug – </w:t>
       </w:r>
       <w:hyperlink r:id="rId527" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/doug/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Christine van Hees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Dutroux case and X-Dossier victim-witnesses - Primary victims X1 named</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId528" w:anchor="Christine" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-</w:t>
         </w:r>
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:lastRenderedPageBreak/>
           <w:t>witnesses-list#Christine</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Elisabeth Schäfer – </w:t>
       </w:r>
       <w:hyperlink r:id="rId529" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/elisabeth-schaefer/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Ellen – </w:t>
       </w:r>
       <w:hyperlink r:id="rId530" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/ellen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Erika – </w:t>
       </w:r>
       <w:hyperlink r:id="rId531" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/erika/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Eva Frey – </w:t>
       </w:r>
       <w:hyperlink r:id="rId532" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/eva/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Evelyne – </w:t>
       </w:r>
       <w:hyperlink r:id="rId533" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/evelyne/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Gloria Masters –  </w:t>
       </w:r>
       <w:hyperlink r:id="rId534" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/gloria-masters/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Haze – </w:t>
       </w:r>
       <w:hyperlink r:id="rId535" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/haze/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Karin – </w:t>
       </w:r>
       <w:hyperlink r:id="rId536" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/karin/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Laura – </w:t>
       </w:r>
       <w:hyperlink r:id="rId537" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/laura/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...137 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kinofilm „Les Survivantes“ – Les Survivantes Opfer 1, 2, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Filmfestival Cannes: Ablenkungsmanöver, um satanisch-rituelle Gewaltverbrechen zu verschleiern?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId538" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.kla.tv/29228</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Madeleine McCann: Eine sehr britische Vertuschung?</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId539" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.reddit.com/r/conspiracy_commons/comments/i0jjhg/madeleine_mccann_a_very_british_coverup/?rdt=35727</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Maria – </w:t>
       </w:r>
       <w:hyperlink r:id="rId540" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/maria-2/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Mary Sparrow – </w:t>
       </w:r>
       <w:hyperlink r:id="rId541" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/mary-sparrow/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Nathan Reynolds</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Die Augen nach rechts: Den Schleier der Täuschung durchdringen</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>(Eyes On The Right: Piercing The Veil of Deceit)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId542" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=-cdHpGOW1Rw</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Boshaftigkeit in den höchsten Rängen - Nathan Reynolds</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>( WICKEDNESS IN THE HIGHEST PLACES -- NATHAN REYNOLDS)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId543" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://rumble.com/v3rw2ns-october-26-2023.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Nina – </w:t>
       </w:r>
       <w:hyperlink r:id="rId544" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/nina/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Pia – </w:t>
       </w:r>
       <w:hyperlink r:id="rId545" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/pia/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Rachel – </w:t>
       </w:r>
       <w:hyperlink r:id="rId546" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/rachel-3/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Rodjanha Svàrogik – </w:t>
       </w:r>
       <w:hyperlink r:id="rId547" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/rodjanha/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Ron Alan – </w:t>
       </w:r>
       <w:hyperlink r:id="rId548" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/ron-alan/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Sue – </w:t>
       </w:r>
       <w:hyperlink r:id="rId549" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/sue/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Tanja (50a) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId550" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/tanja/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Viktor – </w:t>
       </w:r>
       <w:hyperlink r:id="rId551" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.50voices.org/viktor/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Robert: Text stammt aus dem Buch: „Sie packen aus! </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Satanisch missbrauchte Opfer“ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Carrie Modal und David Coates</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...39 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Insel des Bösen - Jersey: Ein grausiger Fund (2/4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId552" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-ein-grausiger-fund-100.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Rike Schwan – </w:t>
       </w:r>
       <w:hyperlink r:id="rId553" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.50voices.org/rike/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Fiona Barnett – </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId554" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Eyes Wide Open</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId555" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Rainn Wilson</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>The Office star Rainn Wilson, 57, lays bare 'traumatic' abuse he suffered as a child in a 'loveless home' - as he opens up about his secret battle with depression while filming hit comedy</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId556" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.dailymail.co.uk/tvshowbiz/article-12466599/The-Office-Rainn-Wilson-childhood-abuse-depression-miserable-filming.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId557" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://ifunny.co/picture/what-about-human-baby-meat-rt-what-should-i-eat-MEU6VPNTB</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Fall Petra –</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...97 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Pädokriminalität, Sexuelle Gewalt, Folter, Schwarze Magie, MKULTRA - Petra hat ihre Kindheit überlebt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId558" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/paedokriminalitaet-sexuelle-gewalt-folter-schwarze-magie-mkultra-petra-hat-ihre-kindheit-ueberlebt.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Hajar –</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...89 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Rituelle Gewalt: "Vergewaltigt und gezwungen zu töten"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId559" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=dqiEM5hbTNo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...89 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vergewaltigt und gezwungen zu töten (das krasseste Interview) mit Hajar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId560" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=Pt3cqeuM4Ug</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Loretta Smith</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...39 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>„Franklin-Skandal“ oder „Franklin Cover Up“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId561" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.wanttoknow.info/mk/lifting-the-veil.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Troy Boner – Lifting the Veil</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId562" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.wanttoknow.info/mk/lifting-the-veil.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...93 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Regina Louf, oder „ZeuginX1“ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Der Fall Dutroux: Einzeltäter oder pädophil-satanistisches Netzwerk?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId563" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.kla.tv/9678</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Kent-Depesche „Kindersex und die hohe Politik“</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>R. D. Steele (Robert David Steele)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>„Die Mehrheit der Kinder (in diesem pädokriminellen Netzwerk) wird derart missbraucht und gefoltert, dass sie zumeist keine zwei Jahre überleben.“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId564" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://germanenherz.wordpress.com/2019/04/08/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Chief Counsel Robert David </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Chief Counsel Robert David Steele (ITNJ Seating)</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId565" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=PU0YDyThImk&amp;t=640s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId566" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.dailymotion.com/video/x7tncdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t>ab Minute 4:23</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Andrew Bridgen</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Interview </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Interview mit Andrew Bridgen - Zeuge der Satanssekte</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId567" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://youtu.be/pidSG5nMkW8?t=4711</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Bernd </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Bernd Schmidbauer – Kent-Depesche 12</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Schmidbauer</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Birgit Doll 05b_BirgitDoll_Adrenochrome_Black_Ey_Club_und_viel_Schlimmes_[OS0zfy0S59O2].mp4</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Film: „05b_BirgitDoll_Und_wieder_Kinderraub_durch_Kinderraubmafia_Jugendamt_[JMzfxRPxrefM].mp4“</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Claudia </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Claudia Fliss</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Fliss</w:t>
-[...40 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Claudia Fliss( Satanismus Meldungen 02 – Videoprotokolle)</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId568" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>http://www.geschichteinchronologie.com/welt/sa/Dt/me002-videoprotokolle.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Satanismus</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Satanismus in Deutschland - Gut organisiert und weit verbreitet</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve"> in Deutschland - Gut </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>youtube.com/watch?v=uudpXR2Oq-8</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>organisiert</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Dalila Sadok</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve"> </w:t>
-[...84 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Dalila Sadok – #8 Anneke Lucas with Dalila Sadok</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId569" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=qJpotd-HAzQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Justiz</w:t>
-[...53 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Justiz: Französischer Serientäter Nordahl Lelandais erneut vor Gericht</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId570" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://nachrichten.fr/justiz-franzoesischer-serientaeter-nordahl-lelandais-erneut-vor-gericht/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Nordahl</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Nordahl Lelandais</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId571" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://fr.wikipedia.org/wiki/Nordahl_Lelandais</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Angeklagter</w:t>
-[...77 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Angeklagter im Prozess zum Mord an Maëlys (8): "Wollte sie nicht töten."</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId572" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.euronews.com/2022/02/11/angeklagter-im-prozess-zum-mord-an-maelys-8-wollte-sie-nicht-toten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Andrea Christidis</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Video: WICHTIGE-AussageVonAndreaChristidis</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Jeremy Fragance</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Tik Tok Video bei @jesus_gottundretter</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Franz Miller</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Homepage von Franz Miller</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId573" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20160318152343/http://www.franzmiller.at/websites/personal.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Franz Miller</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId574" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/@tyroleanScrat/playlists</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Die beachtenswerten okkult-satanischen Ritual-Zeiten</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId575" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.aufklaerungsgruppe-krokodil.de/Ritualzeiten.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Hannelore M. Roehl</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>mp3 (Quelle bei Kla.TV gespeichert)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Jaguar Wright</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Post Liz Crokin</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId576" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/LizCrokin/status/1790206320743735352</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Jeremy Fragrance: My Life Story</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId577" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=bnFSfzymtAI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Joachim Hagopian</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Pedophilia &amp; Empire: Satan, Sodomy, &amp; The Deep State with Joachim Hagopian</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId578" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://sarahwestall.com/pedophilia-empire-satan-sodomy-the-deep-state-with-joachim-hagopian</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Manuel Mittas</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Pädophile Netzwerke: Geheim-Strukturen hinter Dutroux-Komplex und Kampusch enttarnt – europäische Königshäuser und Militär-Geheimdienst</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId579" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://outoftheboxtvderschwachsinnhatprogramm.wordpress.com/2022/12/11/paedophile-netzwerke-geheim-strukturen-hinter-dutroux-komplex-und-kampusch-enttarnt-europaeische-koenigshaeuser-und-militaer-geheimdienst/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Matthew Perry( ermordet)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId580" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Tinseltown</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Matthew Perry und Isaac Kappy prangern Pädophilie in Hollywood an und sterben einen „seltsamen“ Tod:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId581" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.bitchute.com/video/765PTnZbhyR7/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Max Eder</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Freiheit für Max Eder!</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId582" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/freiheit-fuer-max-eder-.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Oberst a. D. Max Eder: Er diente 38 Jahre als Soldat - Seine Inhaftierung jährt sich bald, er ist in Untersuchungshaft</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId583" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.pressetext.com/news/20230918021</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Michael C. Ruppert</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId584" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Michael_C._Ruppert</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Gary Webb( Journalist)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId585" w:anchor="Dark_Alliance" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Gary_Webb_(Journalist)#Dark_Alliance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Mutter Luna-Anna</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>MP3 (Quelle bei Kla.TV gespeichert)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>MKULTRA</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId586" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/MKULTRA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Luna – </w:t>
       </w:r>
       <w:hyperlink r:id="rId587" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.50voices.org/luna/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">(engl.: </w:t>
       </w:r>
       <w:hyperlink r:id="rId588" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.50voices.org/en/luna-2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">“Bruderschaft Der Pädophilen” U.S.: Geschäftsleute und Beamte aus dem Inneren Kreis von Joe </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Biden und dem Senat sind in den Missbrauch von Minderjährigen verwickelt</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId589" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...34 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ULTRA Pepe Lives Matter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Dirk Dietrich</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId590" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://t.me/DDDDoffiziell</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...34 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Nadja Marcinko( Privatpilotin von Jeffrey Epstein)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>29b_Min6_video_2024-05-08_09-08-50: [ab 06:00min] (Quelle bei Kla.TV gespeichert)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...85 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Oliver Greyf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Buch: Der Fall Manuel Schadwald und Das Zandvoort-Netzwerk: Fakten&amp;Akten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ehemaliger Scorpions-Bassist Ralph Rieckermann</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Besuchte das Scorpions Mitglied Ralph Rieckermann eine Snuff Party?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId591" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=XQnC14l1uc8</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...117 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Whistleblower, anonym, zu Selenskj Frau, Kinderhandel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Ehemaliger Mitarbeiter behauptet, dass die Olena-Zelenska-Stiftung Kinder weltweit an reiche Pädophile verkauft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId592" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://legitim.ch/paukenschlag-ehemaliger-mitarbeiter-behautet-dass-die-olena-zelenska-stiftung-kinder-weltweit-an-reiche-paedophile-verkauft/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...128 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Rupert Murdoch: Kent-Depesche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t xml:space="preserve">Serhat Tokmak: Quelle bei Kla.TV gespeichert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Udo Ulfkotte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Pädosex am Hindukusch – Bundeswehr schaut weg – Blutige Knabenspiele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Politiker sucht Frischfleisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId593" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>http://katholischpur.xobor.de/t2340f89-Udo-Ulfkotte-am-verstorben-1.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...70 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Walther Veith, Ausschnitt aus Video: 41b_Die_merkwuerdigsten_Geschichten_ueber_Jay_Z__Beyonce_AUSSCHNITT_14-28-04_WalterVeith (Quelle bei Kla.TV gespeichert)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Nancy Schaefer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>The Corrupt Business of Child Protective Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId594" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://parentalrights.org/child_protective_services/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...37 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>The strange death of Nancy Schaefer (two items)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId595" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20200513090134/https://markcrispinmiller.com/2010/04/the-strange-death-of</w:t>
         </w:r>
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>-nancy-schaefer-two-items/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Nancy </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Nancy Schaefer – The power of Child Protective Services</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId596" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=96TVnGQnVAg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Former</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Former US Senator Nancy Schaefer &amp; Husband.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Was It Murder/Suicide Or Just Plain Murder?( Unresolved Murder):</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId597" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.reddit.com/r/UnresolvedMysteries/comments/9eryqn/former_us_senator_nancy_schaefer_husband_was_it/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Nancy Shaefer, conservative activist, killed</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId598" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.baptistpress.com/resource-library/news/nancy-shaefer-conservative-activist-killed/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...59 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Stuart Syvret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Insel des Bösen - Jersey: Die Macht der Medien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId599" w:anchor="autoplay=true" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html#autoplay=true</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Senator Stuart Syvret stands outside the…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId600" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.gettyimages.de/detail/nachrichtenfoto/senator-stuart-syvret-stands-outside-the-haut-de-la-nachrichtenfoto/80009254</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Stuart Syvret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId601" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Stuart_Syvret</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Horrorheim auf Jersey</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Haben Prominente Kinder missbraucht?</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId602" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.augsburger-allgemeine.de/panorama/Horrorheim-auf-Jersey-Haben-Prominente-Kinder-missbraucht-id3509576.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId603" w:anchor="3" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case#3</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ermittler Lenny Harper, Graham Power</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Zionism-ties: Rothschild, Maxwell, Soros, Epstein, etc.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId604" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.bbc.com/news/world-europe-jersey-35292924</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId605" w:anchor="rothschild-warburg-maxwell-epstein-soros" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case#rothschild-warburg-maxwell-epstein-soros</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Advocate Philip Sinel: Restitution and How to Obtain It.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId606" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://voiceforchildren.blogspot.com/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Insel des Bösen - Jersey: Die Macht der Medien</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId607" w:anchor="autoplay=true" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html#autoplay=true</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Julie Roberts</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Julie Roberts und Karl Morrison arbeiten an Gegenständen, die im ehemaligen Kinderheim Haut de la Garenne in Jersey geborgen wurden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId608" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.alamy.de/stockfoto-julie-roberts-und-karl-morrison-arbeiten-an-gegenstanden-die-im-ehemaligen-kinderheim-haut-de-la-garenne-in-jersey-geborgen-wurden-109827351.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Gregory </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Gregory Reid</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Reid</w:t>
-[...56 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>S4E42 | "Bruce Hecht - 'Feast &amp; Marriage to the Beast' Ritual &amp; Child Trafficking at Cedar Point P1"</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId609" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=kqi-Ee6etsM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Nobody's</w:t>
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Nobody's Angel</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId610" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://books.google.de/books/about/Nobody_s_Angel.html?id=ICQc9GNrA4cC&amp;redir_esc=y</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Laurent Louis</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Perverses</w:t>
-[...58 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Perverses Rechtssystem: Laurent Louis lieferte Beweise für Kindesmissbrauch und wurde verfolgt</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId611" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://h0rusfalke.wordpress.com/tag/laurent-louis/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Belgium: 20 </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Belgium: 20 months in prison for member Laurent Louis</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId612" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.scoop.co.nz/stories/WO1405/S00135/belgium-20-months-in-prison-for-member-laurent-louis.htm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Hausdurchsuchungen</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Hausdurchsuchungen beim Abgeordneten Laurent Louis</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId613" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://brf.be/national/377669/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Roseanne</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Post </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Post von ozzy1871: "Die Epidemie in Amerika ist der sexuelle Missbrauch von Kindern. </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Jeffrey Epstein und seine Sektenfreunde sind regelrechte Vampire, die Menschenfleisch essen und Menschenblut trinken."</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId614" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Nayib</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nayib Bukele</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve"> </w:t>
-[...68 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>El Salvadors Präsident berichtet über Menschenopfer in satanischen Ritualen durch MS-13 Gang</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId615" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://t.me/rabbitresearch/15940</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Philip </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Philip Sinel</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Sinel</w:t>
-[...3 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">Advocate Philip Sinel Gives his Reaction to the( infamous) Speech of William Bailhache. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Part one)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId616" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://voiceforchildren.blogspot.com/search?q=Philip+Sinel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Jersey Child Abuse Inquiry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId617" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://voiceforchildren.blogspot.com/p/jersey-child-abuse-inquiry.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Advocate Philip Sinel Interview (Part 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId618" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://voiceforchildren.blogspot.com/2014/06/advocate-philip-sinel-interview-part-1.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Advocate Philip Sinel Interview( trailer)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId619" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=RcVfSdNRjwQ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Neill McMurray und Rico Sorda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Neil McMurray - Voice for Children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId620" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://photopol.blogspot.com/2021/01/voice-for-children.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Neill McMurray, Bild</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId621" w:anchor="autoplay=true" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html#autoplay=true</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Insel des Bösen - Jersey: Die Macht der Medien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId622" w:anchor="autoplay=true" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html#autoplay=true</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Daniel Wimberley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Jersey Child Abuse Inquiry to Destroy Evidence?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId623" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://voiceforchildren.blogspot.com/2017/04/jersey-child-abuse-inquiry-to-destroy.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Paul Moed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId624" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Gina Pardaens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Sein Passwort heißt Beharrlichkeit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId625" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://taz.de/Archiv-Suche/!1334204/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Les réseaux pédocriminels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId626" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://morkhoven.wordpress.com/2010/07/19/les-reseaux-pedocriminels/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zeugen zur Dutroux-Affäre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Beyond the Dutroux affair: The reality of protected child abuse and snuff networks / Failure to catch Dutroux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId627" w:anchor="Failure" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair#Failure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Dutroux case and X-Dossier victim-witnesses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId628" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zeuge T4 – Dutroux case and X-Dossier victim-witnesses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>web/20240410102258/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId629" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Jacques Thoma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId630" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Dutroux case and X-Dossier victim-witnesses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Anonymer Zeuge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId631" w:anchor="Amerois" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list#Amerois</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Belgische X-Dossiers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId632" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.dekvsw.nl/root-page/overzicht-van-alle-demmink-artikelen-op-deze-site/belgian-x-dossiers/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Marie-Jeanne Van Heeswyck, Annemie Bulté, Douglas De Coninck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Les dossiers X: Ce que la Belgique ne devait pas savoir sur l'affaire Dutroux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId633" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.amazon.de/-/en/Annemie-Bult%C3%A9/dp/2872621539</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Franca Arena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId634" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://de.wikibrief.org/wiki/Franca_Arena</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Fiona Barnett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>CIA Child Trafficking | MK-ULTRA in Australia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ritual Abuse &amp; Mind Control | Trauma-Based Forced Dissociation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Trauma-Focussed Integration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Eyes Wide Open</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId635" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>John Lydon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Jimmy Savile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId636" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://de.wikipedia.org/wiki/Jimmy_Savile</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Jersey care inquiry: Jimmy Savile 1976 visit note shown to hearing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId637" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.bbc.com/news/world-europe-jersey-30388456</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Diddy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Der Diddy-Fall: Wie ein Kinderschänder Hollywood kontrollierte Diddys Pädoparty-Klage belastet zionistischen Musikmanager Lucian Grainge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId638" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Ermittlungen gegen Rapper "P. Diddy": 120 Opfer kündigen Klagen wegen sexueller Gewalt an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId639" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.msn.com/de-at/nachrichten/other/ermittlungen-gegen-rapper-p-diddy-120-opfer-k%C3%BCndigen-klagen-wegen-sexueller-gewalt-an/ar-AA1rD2ug</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Asthon Kutcher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Diddys Pädoparty-Klage belastet zionistischen Musikmanager Lucian Grainge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId640" w:history="1">
+        <w:r w:rsidRPr="000F61E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Wie Ashton Kutcher für Überwac</w:t>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Advocate Philip </w:t>
-[...1454 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>hungspläne warb</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId641" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.zdf.de/nachrichten/panorama/prominente/chat-kontrolle-whatsapp-ashton-kutcher-100.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Lucian</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Lucian Grainge</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId642" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Ariane de Rothschild, CIA-</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Ariane de Rothschild, CIA-Direktor Burns, Noam Chomsky</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Direktor</w:t>
-[...64 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>EXPLOSIV: Epstein-VIP-Liste mit einflussreichen Promis erreicht den Mainstream! – Ariane de Rothschild, CIA-Direktor Burns, Noam Chomsky u.v.m.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId643" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://legitim.ch/paukenschlag-neue-epstein-vip-liste-mit-einflussreichen-promis-erreicht-den-mainstream-ariane-de-rothschild-cia-direktor-burns-noam-chomsky-u-v-m/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Barbara Marx Hubbard</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Barbara Marx Hubbard Quotes On Marxism, Communism And Death</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId644" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://quotlr.com/author/barbara-marx-hubbard</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Barbara Marx Hubbard Did you say “ THE BABIES WE EAT “https://www.instagram.com/skillsoverpolitics_/reel/Cx0OdCZrB8q/</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Gottfried Helnwein, Satanismus und Missbrauch in der Kunst</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Gottfried Helnwein: Wie provokant ist Kunst im Stephansdom?</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId645" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.dersonntag.at/artikel/fastentuch-gottfried-helnwein/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Beschreibung Helnwein</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId646" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.dersonntag.at/artikel/fastentuch-gottfried-helnwein/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Bild Helnwein, Fastentuch</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId647" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.dersonntag.at/artikel/fastentuch-gottfried-helnwein/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bild Helnwein, geplantes Ostertuch,Pfarrblatt Ostern 2024,pdf.:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId648" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.dompfarre.info/client/downloads/Pfarrblatt/Pfarrblatt%20Ostern%20%202024.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Gottfried Helnwein: Ausstellung in Venedig</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bild Helnwein_blutendes Kind, schaut in die Kamera:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId649" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://arttrado.de/news/gottfried-helnwein-ausstellung-in-venedig/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bild Helnwein_blutendes, liegendes Kind mit geschlossenen Augen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId650" w:anchor="&amp;gid=1&amp;pid=9" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.helnwein.de/works/installations_and_performances/#&amp;gid=1&amp;pid=9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bild Helnwein_Kind auf Tisch mit vielen Männern drum herum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId651" w:anchor="&amp;gid=1&amp;pid=9" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.helnwein.de/works/installations_and_performances/#&amp;gid=1&amp;pid=9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Gottfried Helnwein – Kunstwerk und Bio des österreichischen Künstlers</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bild Helnwein_gefesseltes Kind mit Rohr im Mund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId652" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.artlex.com/de/kunstler/gottfried-helnwein/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bild Helnwein_Frau sticht Kind in den Bauch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId653" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.helnwein.de/works/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Bild </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+        <w:t>Bild Helnwein_blutender Kinderkopf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId654" w:anchor="&amp;gid=1&amp;pid=11" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.helnwein.de/works/mixed_media_on_canvas/#&amp;gid=1&amp;pid=11</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bild Helnwein_Mädchen im roten Kleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId655" w:anchor="&amp;gid=1&amp;pid=1" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.helnwein.de/works/photograhy/#&amp;gid=1&amp;pid=1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Helnwein und Priscilla Presley nachts im Museum</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Bild Helnwein_ Auf einem Tisch liegendes Kind</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId656" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.helnwein.com/press/international_press/article_6259-Helnwein-und-Priscilla-Presley-nachts-im-Museum;jsessionid=E4E2248B57105ABF8060227994E6190C</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Angela Merkel</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Opfer: Jessie Marsson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Carlos Cruz – Kent-Depesche Ausgabe: 02/04/13</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Freddie Starr –  Kent-Depesche Ausgabe: 27/451/12</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Gary Glitter – Kent-Depesche Ausgabe: 27/451/12</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ehemaliger Schüler der Aldenham School bricht das Schweigen – König Charles und enge Freunde vergewaltigten hunderte Kinder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId657" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Dev Patel</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId658" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Dev_Patel</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Maurice Oldfield – Kent-Depesche</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Michel Nihoul –</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Kent-Depesche 02-04/2013 Sabine Hinz Verlag · D-73230 Kirchheim/Teck</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>William McGrath</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Liste der mächtigsten Familien der Welt</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Haus Battenberg/Mountbatten</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId659" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://diemaechtigstenfamilienderwelt.ch/2021/09/26/haus-battenberg-mountbatten/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Sir Edward Heath – Kent-Depesche</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Florian Teichtmeister</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Teichtmeister-Urteil: Wer schützt die Täter?</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId660" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=qWmRyEsTofI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Thomas Hug</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...109 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Basel: Gruppierung "Tierkreis" als krimineller, internationaler Pädophilenring - viele Opfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId661" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://www.chdata123.com/eu/ch/kr/krimineller-paedophilenring-tierkreis-Basel-meldungen.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Kaspar Villiger</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId662" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://www.pseudoreality.org/committeeof300.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Jersey/ Haut de La Garenne</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId663" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...34 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Edward Paisnel, Tony Watton</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId664" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Thomas Hamon</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId665" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Terrence Jarrett</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId666" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Gordon Wateridge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId667" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Morag Jordan</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId668" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Colin Tilbrook</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId669" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Jimmy Savile</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId670" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId671" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.bbc.com/news/world-europe-jersey-30388456</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Jimmy Savile</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId672" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Jimmy_Savile</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Police 'censored' 2009 interview with Jimmy Savile so it removed all reference to the Royal Family</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId673" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.dailymail.co.uk/news/article-2468836/Jimmy-Savile-Police-censored-2009-interview-removing-reference-Royal-Family.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...117 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>SRF-Skandal nur Spitze des Eisbergs: Weltweite Vertuschung rituellen Missbrauchs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId674" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.kla.tv/26577</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...34 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>William Bailhache und Sir Philip Bailhache( Brüder)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId675" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Frank Walker</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId676" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wilfried Krichewski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId677" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Picture: the Jersey ‘child abuse cellar’ uncovered by police</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId678" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.thetimes.com/article/picture-the-jersey-child-abuse-cellar-uncovered-by-police-sh6fh05wmbm</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Reg Jeune</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>THE HAUT DE LA GARE CHILD ABUSE SCANDAL: SENATORS IMPLICATED: TIES TO ROTHSCHILD, THE EPSTEIN AFFAIR, IRAN-CONTRA, BCCI, IRAQGATE</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId679" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/haut-de-la-garenne-child-abuse-case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Martin S.</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...39 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>OLIVER GREYF: PÄDOKRIMINALITÄT – Der Fall Manuel Schadwald – Die Wahrheit!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId680" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2022/05/30/paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Maurizio Cattelan</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ist der Rapper Drake ein „Certified </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+        <w:t>Ist der Rapper Drake ein „Certified Pedophile“( „bestätigter Pädophiler“)?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId681" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=lYA6ZG5XloI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Rapper Drake</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ist der Rapper Drake ein „Certified Pedophile“( „bestätigter Pädophiler“)?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId682" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=lYA6ZG5XloI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Mark Parker</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Wall Street Journal Magazine, February 1, 2014</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId683" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.gettyimages.se/detail/nyhetsfoto/nike-ceo-mark-parker-is-photographed-in-his-office-for-wall-nyhetsfoto/495562875?adppopup=true</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Sneakers Sneaking In The Art Collector Scene?</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId684" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.larryslist.com/artmarket/features/top-list-sneakers-sneaking-in-the-art-collector-scene/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Mark Ryden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId685" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Mark_Ryden</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Roy Cohn</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Der wichtigste Mentor von Donald Trump - Jeffrey Epstein in homosexuell…</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId686" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=dOnXL9ScStI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Leon Brittan</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...27 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Geopolitik und Pädokriminalität</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId687" w:anchor="grossbritannien" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://swprs.org/geopolitik-und-paedokriminalitaet/#grossbritannien</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...39 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Simon Danczuk: I was warned not to challenge Leon Brittan over paedophile dossier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId688" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.telegraph.co.uk/news/uknews/crime/10949366/Simon-Danczuk-I-was-warned-not-to-challenge-Leon-Brittan-over-paedophile-dossier.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Theresa May</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Theresa May accused of cover-up over child abuse inquiry concerns</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId689" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.independent.co.uk/news/uk/politics/theresa-may-child-abuse-inquiry-cover-up-concerns-dame-lowell-goddard-stories-a7369976.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Peter Hayman</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId690" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Peter_Hayman_(diplomat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId691" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Geoffrey_Dickens</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Cyril Smith</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId692" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Cyril_Smith</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Tom Watson</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Tom Watson, Baron Watson of Wyre Forest</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId693" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Tom_Watson,_Baron_Watson_of_Wyre_Forest</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Operation Midland</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId694" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Operation_Midland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Edward Heath</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Sir Edward Heath: Inquiry into child sex abuse allegations against former Prime Minister to publish findings</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId695" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.independent.co.uk/news/uk/politics/edward-heath-child-sex-abuse-paedophilia-allegations-inquiry-findings-operation-conifer-wiltshire-police-a7983906.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Sir Edward Heath: The seven sex abuse allegations the late PM would have faced questions over</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId696" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.independent.co.uk/news/uk/politics/sir-edward-heath-latest-seven-historical-child-sexual-abuse-allegations-operation-conifer-wiltshire-police-a7984401.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId697" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.bbc.com/news/uk-politics-45824503</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Carl Beech</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId698" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Elm_Guest_House_hoax</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Eddie Heath</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>United Kingdom football sexual abuse scandal</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId699" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/United_Kingdom_football_sexual_abuse_scandal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Peter Morrison</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId700" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Peter_Morrison</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Margret Thatcher</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Margaret Thatcher, der MI5 und die Pädophilen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId701" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.20min.ch/story/margaret-thatcher-der-mi5-und-die-paedophilen-347008928587</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...134 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Übersicht über ca. 90 Täter im Zusammen-hang mit dem Fall Dutroux und anderen belgischen Skandalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>BELGIAN X-DOSSIERS OF THE DUTROUX AFFAIR: LIST OF ELITES ACCUSED OF INVOLVEMENT IN CHILD( RITUAL) ABUSE TETWORKS BY X1, X2, X3, X4 AND OTHERS</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId702" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/belgian-x-dossiers-of-the-marc-dutroux-affair-the-accused</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Joost Bert</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId703" w:anchor="joost-bert" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/x-akten-dutroux-affare-eliten/#joost-bert</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...83 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Jenseits der Dutroux-Affäre: Die Realität von geschütztem Kindesmissbrauch und Snuff-Netzwerken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId704" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/dutroux-kindesmissbrauch-snuff-netzwerke/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Ballets roses</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId705" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Ballets_roses</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Michel Vander Elst</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId706" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://causa.causalis.net/x-akten-dutroux-affare-eliten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...67 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>OLIVER NEVERMIND: „Pädophilen-Netzwerk“ – Eliten, Missbrauch, Morde &amp; Vertuschungen! – UNFASSBARE HINTERGRÜNDE!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId707" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...21 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Willy Claes: Prinzregent Charles( Belgien)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId708" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.monarchie.be/de/konigliche-familie/geschichte-der-monarchie/prinzregent-charles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...74 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Francois Hollande und Jack Lang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Instruction ouverte contre Jack Lang et Pierre Moscovici pour viol sur mineure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId709" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=tm-CVIyTSuE</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...34 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Pédophilie - 09.10.2022 - Emmanuel VERDIN  - Plainte contre Jack Lang, Pierre Moscovici, et François Hollande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId710" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://odysee.com/@HORIZONS:d/P%C3%A9dophilie---09.10.2022---Emmanuel-VERDIN----Plainte-contre-Jack-Lang,-Pierre-Moscovici,-et-Fran%C3%A7ois-Hollande:1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...58 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Emmanuel Verdin accuse Jack Lang de viol collectif sur sa fille de 4 ans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId711" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://m.faitsdivers.org/7008-Emmanuel-Verdin-accuse-Jack-Lang-de-viol-collectif-sur-sa-fille-de-4-ans</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...34 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
+        <w:t>Dépôt de plainte pour pédophilie contre Jack LANG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId712" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>http://ekladata.com/qtN_8-4AuX2RHag30XQm1EqyMeU.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:br/>
         <w:t>Jack La</w:t>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>ng</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId713" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Jack_Lang</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>AU REVOIR!: François Hollande macht Schluss</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId714" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.tagblatt.ch/international/au-revoir-francois-hollande-macht-schluss-ld.928942</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Australische Täter</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId715" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Fiona Barnett: Eyes Wide Open</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId716" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Kamala Harris, Tim Walz, Elena-Selenskaja-Stiftung</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Die Verbindungen von Kamala Harris und Tim Walz in pädophile Netzwerke</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId717" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://anti-spiegel.ru/2024/die-verbindungen-von-kamala-harris-und-tim-walz-in-paedophile-netzwerke/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Kinderentführer: Elena-Selenskaja-Stiftung Entführt Ukrainische Kinder Von Ihren Eltern Und Verkauft Sie An Britische Pädophile</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId718" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://fondfbr.ru/de/artikel/zelenska-foundation-child-abuse-de/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:lastRenderedPageBreak/>
         <w:t>Peter Dalglish</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>“Politicians abuse and murder children”, say FBI chief and witnesses</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId719" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://stopworldcontrol.com/abuse/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>New charity child sex abuse scandal is sparked after UN launches probe into 60-year-old former WHO and Unicef official arrested after 'being found with two boys at his home in Nepal</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId720" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.dailymail.co.uk/news/article-5642759/UN-probes-former-Unicef-official-arrested-two-boys-home-Nepal.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Peter Dalglish</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId721" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Peter_Dalglish</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Order of Canada member Peter Dalglish jailed 16 years for sexual assault in Nepal</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId722" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.cbc.ca/news/canada/london/order-of-canada-recipient-convicted-sexual-assault-nepal-1.5204463</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Aldenham Schule</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Ehemaliger Schüler der Aldenham School bricht das Schweigen – König Charles und enge Freunde vergewaltigten hunderte Kinder</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId723" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>School of Fools</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId724" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://vo.lc/School-Of-Fools-Aldenham.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Königin Silvia und Prinzessin Victoria von Schweden</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Buch Illuminati im Ruhrgebiet </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Die Nachfahrin eines SS-Führers packt aus (Buch von Rike Schwan)</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>S. 44-45</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Jorge Puello</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Haitis Kinder als Exportware</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId725" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://taz.de/Inhaftierte-US-Missionare/!5147502/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">New Life </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>New Life Children's Refuge case</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId726" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/New_Life_Children%27s_Refuge_case</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">US-Baptisten in </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>US-Baptisten in Haiti angeklagt</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId727" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.zeit.de/politik/ausland/2010-02/Waisenkinder-in-Haiti</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>The Clinton-</w:t>
-[...49 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>The Clinton-Silsby Scandal - Laura Gayler Aka Laura Silsby VP of Marketing at AlertSense ---- &gt;&gt;&gt; AMBER ALERT &lt;&lt;&lt;------</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId728" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://steemit.com/laurasilsby/@anarcho-pirate/the-clinton-silsby-scandal-laura-gayler-aka-laura-silsby-vp-of-marketing-at-alertsense-amber-alert</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Hillary Clinton</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>RKI-</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>RKI-Protokolle offenbaren kinderfeindliche Pandemie-Politik</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId729" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kla.tv/30760</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Die Clintons – </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>Die Clintons – Leichen pflastern ihren Weg</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId730" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://dieunbestechlichen.com/2017/07/die-clintons-leichen-pflastern-ihren-weg/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Philippe Broaly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Convicted Pedophile Still Actively Involved With Children’s NGO</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId731" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://english.cambodiadaily.com/news/convicted-pedophile-still-actively-involved-with-childrens-ngo-2-124686/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Ben Levin</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Former Manitoba deputy minister of education Ben Levin, 61, charged with child porn offences by Toronto police</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId732" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://winnipegsun.com/2013/07/08/former-manitoba-deputy-minister-of-education-ben-levin-61-charged-with-child-porn-offences</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Jian Ghomeshi</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Canadian Radio Host Jian Ghomeshi Charged With Sexual Assault</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId733" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://time.com/3607473/canadian-radio-host-jian-ghomeshi-charged-with-sexual-assault/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...47 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kanada: Gewaltvorwürfe gegen Medienstar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId734" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.derstandard.at/story/2000007765937/kanada-gewaltvorwuerfe-gegen-medienstar</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Beyoncé</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>What Cardiff looked like when Beyoncé kicked off UK Renaissance tour</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId735" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.walesonline.co.uk/whats-on/music-nightlife-news/beyonc-kicks-uk-renaissance-tour-26929687</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Taylor Swift</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Does Taylor Swift CAST SPELLS On Her Listeners?!</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId736" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=SDmzNDrj2NI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Nicole Kidman, Antony Kidman</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId737" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Antony Kidman</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId738" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Antony_Kidman</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...33 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ordo Templi Orientis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId739" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Ordo_Templi_Orientis</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Lady Gaga</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Lady Gagas schreckliches </w:t>
       </w:r>
       <w:hyperlink r:id="rId740" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>Blutbadhttps://de.nachrichten.yahoo.com/blogs/star-news/satansritual-lady-gagas-schreckliches-blutbad-151859314.html?guccounter=2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...53 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Lady Gaga Leaves Bloody Bathtub in Hotel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId741" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=ni87xD8WUIw</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Die Toten Hosen</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">[Sie] geben offen zu das [sie] Pädophile sind </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId742" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.facebook.com/reel/460607883584856</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000F61E8">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Sänger Campino (von „Die Toten Hosen“) singt über Erregung durch Kindersex, Vergewaltigung und Mord</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="000F61E8">
+      <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId743" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=DLHOhD001F8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C534E6" w:rsidRPr="000F61E8" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
+    <w:p w14:paraId="1A439410" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="000F61E8" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Dit</w:t>
-[...110 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="00C534E6" w:rsidP="000F61E8">
+        <w:t>Dit zou u ook kunnen interesseren:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D93EA67" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="00C534E6" w:rsidP="000F61E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>---</w:t>
       </w:r>
       <w:r w:rsidR="000F61E8" w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000F61E8" w:rsidRPr="000F61E8">
+        <w:t xml:space="preserve"> Blauwe Informatiebox: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E943AED" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Blauwe</w:t>
-[...48 lines deleted...]
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A550D8" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk180877670"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t>Voordracht door Ivo Sasek “Actualiseer uw wereldbeeld" (DE)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
@@ -39051,62 +24167,62 @@
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink r:id="rId744" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t>https://www.sasek.tv/de/freundestreffen2015/predigt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="5C1B3187" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="1A47F7B0" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Mijn genezing: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="de-AT"/>
@@ -39118,61 +24234,61 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">(van Damaris)  </w:t>
       </w:r>
       <w:hyperlink r:id="rId745" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t>www.ocg.life/heilung-rituelle-gewalt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="55F5E723" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="55B11F80" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t>Bloedsekte1 (NL):</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="de-AT"/>
@@ -39192,51 +24308,51 @@
         </w:r>
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Arial" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t>️</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId747" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t xml:space="preserve">www.kla.tv/24017 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="07126006" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t>Bloedsekte2 (NL):</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
@@ -39255,231 +24371,175 @@
         </w:r>
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Arial" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t>️</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId749" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t xml:space="preserve">www.kla.tv/27301 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="66FA7695" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="31A41902" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aftiteling-lied "U bent er immers!" van </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Sasek (DE)</w:t>
+        <w:t>Aftiteling-lied "U bent er immers!" van Sulamith Sasek (DE)</w:t>
       </w:r>
       <w:hyperlink r:id="rId750" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Arial" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t>▶</w:t>
         </w:r>
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Arial" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t>️</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> op </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> beluisteren (</w:t>
+        <w:t xml:space="preserve"> op Spotify beluisteren (</w:t>
       </w:r>
       <w:hyperlink r:id="rId751" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t>https://open.spotify.com/intl-de/track/1Vdah2IUNwEj3R4MBejo1p?si=b7702f9a93684921)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="7F602442" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="265C0392" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schandaal - Justitie verwikkeld in </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> netwerken</w:t>
+        <w:t>Schandaal - Justitie verwikkeld in pedocriminele netwerken</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NL)</w:t>
       </w:r>
       <w:hyperlink r:id="rId752" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Arial" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -39489,140 +24549,86 @@
         </w:r>
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Arial" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t>️</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId753" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t>www.kla.tv/28810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="3301BACD" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
+    <w:p w14:paraId="64681E3E" w14:textId="77777777" w:rsidR="000F61E8" w:rsidRPr="000F61E8" w:rsidRDefault="000F61E8" w:rsidP="000F61E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk180878563"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t>Rammstein-Leadzanger</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> Heidi Klum voor het VOLKSTRIBUNAAL (door Lois Sasek) (NL)</w:t>
+        <w:t xml:space="preserve"> Till Lindemann en Top-Model Heidi Klum voor het VOLKSTRIBUNAAL (door Lois Sasek) (NL)</w:t>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId754" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Arial" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t>▶</w:t>
         </w:r>
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Arial" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -39632,88 +24638,88 @@
         </w:r>
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId755" w:history="1">
         <w:r w:rsidRPr="000F61E8">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:t xml:space="preserve">www.kla.tv/26830 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C534E6" w:rsidRPr="000F61E8" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
+    <w:p w14:paraId="095D0D37" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="000F61E8" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C534E6" w:rsidRPr="000F61E8" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
+    <w:p w14:paraId="51D09E8B" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="000F61E8" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="179C7D85" wp14:editId="698817D4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A8E2313" wp14:editId="19E48312">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId756"/>
@@ -39755,383 +24761,287 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="000F61E8">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kla.TV – Het andere </w:t>
-[...100 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:t>Kla.TV – Het andere nieuws ... vrij – onafhankelijk – ongecensureerd ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5F10BD" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="000F61E8">
         <w:t xml:space="preserve">wat de media </w:t>
       </w:r>
       <w:r>
         <w:t>niet zouden moeten verzwijgen ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
-[...1 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+    <w:p w14:paraId="1911FF20" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>zelden gehoord van het volk, voor het volk ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
-[...1 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+    <w:p w14:paraId="627527A5" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:t xml:space="preserve">nieuwsupdate elke 3 dagen vanaf 19:45 uur op </w:t>
       </w:r>
       <w:hyperlink r:id="rId758" w:history="1">
         <w:r w:rsidR="001D6477" w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
+    <w:p w14:paraId="437EC78C" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:t>Het is de moeite waard om het bij te houden!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
+    <w:p w14:paraId="71BA2132" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gratis abonnement nieuwsbrief 2-wekelijks per E-Mail</w:t>
       </w:r>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">verkrijgt u op: </w:t>
       </w:r>
       <w:hyperlink r:id="rId759" w:history="1">
         <w:r w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/abo-nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
+    <w:p w14:paraId="0C98651E" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kennisgeving:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
+    <w:p w14:paraId="4D6BDD61" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tegenstemmen worden helaas steeds weer gecensureerd en onderdrukt. Zolang wij niet volgens de belangen en ideologieën van de kartelmedia journalistiek bedrijven, moeten wij er elk moment op bedacht zijn, dat er voorwendselen zullen worden gezocht om Kla.TV te blokkeren of te benadelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
+    <w:p w14:paraId="3E18B5E5" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Verbindt u daarom vandaag nog internetonafhankelijk met het netwerk!</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Klickt u hier:</w:t>
       </w:r>
       <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId760" w:history="1">
         <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung&amp;lang=nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
+    <w:p w14:paraId="5506DBFF" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Licence:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006C4827" w:rsidRPr="006C4827">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:position w:val="-6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D79462B" wp14:editId="7085BF01">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E8503FB" wp14:editId="7FF6A818">
             <wp:extent cx="374650" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId761" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -40150,196 +25060,196 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Creative Commons-Licentie met naamgeving</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C60E18" w:rsidRPr="00C60E18" w:rsidRDefault="00CB20A5" w:rsidP="00CB20A5">
+    <w:p w14:paraId="03329C42" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRPr="00C60E18" w:rsidRDefault="00CB20A5" w:rsidP="00CB20A5">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Verspreiding en herbewerking is met naamgeving gewenst! Het materiaal mag echter niet uit de context gehaald gepresenteerd worden.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:br/>
         <w:t>Met openbaar geld (GEZ, ...) gefinancierde instituties is het gebruik hiervan zonder overleg verboden.Schendingen kunnen strafrechtelijk vervolgd worden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
       <w:headerReference w:type="default" r:id="rId762"/>
       <w:footerReference w:type="default" r:id="rId763"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008C7E0A" w:rsidRDefault="008C7E0A" w:rsidP="00F33FD6">
+    <w:p w14:paraId="1853BF2E" w14:textId="77777777" w:rsidR="00373330" w:rsidRDefault="00373330" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008C7E0A" w:rsidRDefault="008C7E0A" w:rsidP="00F33FD6">
+    <w:p w14:paraId="4AFE95A8" w14:textId="77777777" w:rsidR="00373330" w:rsidRDefault="00373330" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="61DC2252" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
     <w:pPr>
-      <w:pStyle w:val="Voettekst"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Overwinning van de bloedsekte (deel 3) – 247 slachtoffers, 135 getuigen, 172 daders en medeplichtigen (door Lois Sasek)  </w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
@@ -40399,106 +25309,106 @@
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008C7E0A" w:rsidRDefault="008C7E0A" w:rsidP="00F33FD6">
+    <w:p w14:paraId="64353DC1" w14:textId="77777777" w:rsidR="00373330" w:rsidRDefault="00373330" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008C7E0A" w:rsidRDefault="008C7E0A" w:rsidP="00F33FD6">
+    <w:p w14:paraId="305CDFAB" w14:textId="77777777" w:rsidR="00373330" w:rsidRDefault="00373330" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabelraster"/>
+      <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w:rsidTr="00FE2F5D">
+    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w14:paraId="0E341C1D" w14:textId="77777777" w:rsidTr="00FE2F5D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
+        <w:p w14:paraId="24CDC5C5" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
           <w:pPr>
-            <w:pStyle w:val="Koptekst"/>
+            <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:left="-57"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
           <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
@@ -40509,84 +25419,84 @@
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Uitgiftedatum: </w:t>
           </w:r>
           <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>26.10.2024</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
+        <w:p w14:paraId="0528EDB6" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
           <w:pPr>
-            <w:pStyle w:val="Koptekst"/>
+            <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
+  <w:p w14:paraId="00273278" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
     <w:pPr>
-      <w:pStyle w:val="Koptekst"/>
+      <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7995"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44A748BB" wp14:editId="609E0BF8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="595D819A" wp14:editId="7341DC3D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
               <wp:lineTo x="21100" y="20584"/>
               <wp:lineTo x="21100" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -40619,51 +25529,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="319B6F80"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3FC26BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="450"/>
         </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
@@ -40845,146 +25755,147 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="128670963">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1675037177">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="000F61E8"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
+    <w:rsid w:val="00373330"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="00420C70"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006B7270"/>
     <w:rsid w:val="006C4827"/>
+    <w:rsid w:val="006D4472"/>
     <w:rsid w:val="007C459E"/>
     <w:rsid w:val="008C7E0A"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="669B714B"/>
+  <w14:docId w14:val="7E408A49"/>
   <w15:docId w15:val="{1634A488-711F-48FD-B157-3B83AE2FCA59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -41334,222 +26245,222 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
-[...2 lines deleted...]
-    <w:link w:val="Koptekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F33FD6"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-[...2 lines deleted...]
-    <w:link w:val="Voettekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F33FD6"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballontekst">
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Standaard"/>
-    <w:link w:val="BallontekstChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballontekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F33FD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
+  <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standaardtabel"/>
+    <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="texttitelsize">
     <w:name w:val="text_titel_size"/>
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00E81F93"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="edit">
     <w:name w:val="edit"/>
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00A71903"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standaard"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4982"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kE_Mkyxye60" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2023/09/05/urteil-im-fall-teichtmeister-schockt-oesterreich/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-30388456" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zeit.de/politik/ausland/2010-02/Waisenkinder-in-Haiti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/maria/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100067064276727/videos/625525946444071" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/GHZFriedrichMaik/37396" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/hypnose-ritueller-missbrauch-greenbaum-speech/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14059/fname_1518518.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/erika/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20160318152343/http://www.franzmiller.at/websites/personal.html" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rabbitresearch.substack.com/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.extremnews.com/lifestyle/fernsehen/c6921941110c5e6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/JMzfxRPxrefM/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/GHZFriedrichMaik/37396" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lYA6ZG5XloI" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Antony_Kidman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlygodrescuedme.com/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-er-diente-38-jahre-als-soldat-seine-inhaftierung-jaehrt-sich-bald-er-ist-in-untersuchungshaft.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/NinaKis17/status/1800877225732157790?ref_src=twsrc%5etfw|twcamp%5etweetembed|twterm%5e1800877225732157790|twgr%5e026fb54b5b7008f398fe0d04365b5efd295ac1e0|twcon%5es1_&amp;ref_url=https://www.guidograndt.de/2024/06/14/zuerst-michael-jackson-dann-amy-winehouse-opfer-der-eliten-in-der-musikindustrie-video/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cia.gov/readingroom/docs/CIA-RDP88-01070R000301530003-5.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurier.at/chronik/welt/sex-affaere-epstein-reiste-mit-einem-oesterreichischen-pass/400555235" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@theartofshade/video/7225710838584298795" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Michael_C._Ruppert" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Emma_Watson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/grobe-ungereimtheiten-beim-teichtmeister-prozess-warum-wollte-niemand-nachfragen/?feed_id=33301" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=knSfxv-_iUo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nymag.com/intelligencer/article/who-are-the-newly-revealed-jeffrey-epstein-associates.html" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y-ix3Sy7e94" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/installations_and_performances/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Tom_Watson,_Baron_Watson_of_Wyre_Forest" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/27301%20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/1364944/episodes/11179073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CkBmli0cmEE" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/JMzfxRPxrefM/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.illuminati.at/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cathyfox.wordpress.com/2017/04/02/a-most-dangerous-game-human-hunting/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2023/11/von-wegen-verschwoerungstheorie-australischer-premier-entschuldigte-sich-fuer-unglauben-rituellen-missbrauchs/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bs65WluVnQ0&amp;t=60s" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rike/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung&amp;lang=nl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/202" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dirkdietrich.substack.com/p/justin-bieber-hollywood-eliten-toteten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20200513090134/https://markcrispinmiller.com/2010/04/the-strange-death-of-nancy-schaefer-two-items/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20230206_OTS0028/hat-richter-hochsensible-gesundheitsdaten-eines-minderjaehrigen-missbrauchsopfers-illegal-abgefragt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/dasabsolutbsesatanistenundblutsuferhd" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2024/02/23/sie-werden-mich-toeten-mordkomplott-michael-jackson-2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photopol.blogspot.com/2021/01/voice-for-children.html" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pseudoreality.org/committeeof300.html" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/zelenska-foundation-child-abuse-de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/christine/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vigilantcitizen.com/pics-of-the-month/symbolic-pics-of-the-month-08-24/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perception-gates.home.blog/2018/12/26/mk-ultra-2-project-monarchdas-traumabasierte-sklavenprogramm-der-kabale/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nexus-magazin.de/files/gratis/artikel/Nex110_08_W-V-50Voices.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Westminster_Abbey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jacobooyensministries.org/jaco-biography" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quotlr.com/author/barbara-marx-hubbard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/dasabsolutbsesatanistenundblutsuferhd" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20230921_OTS0183/fpoe-stefan-fall-teichtmeister-justizministerin-zadic-schweigt-zu-offenen-fragen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germanenherz.wordpress.com/2019/04/08/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Richard_A._Gardner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/ex-lka-chef-uwe-kranz-es-gibt-kinderschaenderringe-bis-in-hoechste-kreise/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KmZHsb_cPfs" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/news/article-2468836/Jimmy-Savile-Police-censored-2009-interview-removing-reference-Royal-Family.html" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/30760" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/evelyne/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=x2rQzv8OWEY" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/luna/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fachkreis-rg.at/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/evelyne/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outoftheboxtvderschwachsinnhatprogramm.wordpress.com/2022/12/11/paedophile-netzwerke-geheim-strukturen-hinter-dutroux-komplex-und-kampusch-enttarnt-europaeische-koenigshaeuser-und-militaer-geheimdienst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nebadonia.wordpress.com/2024/05/16/ehemaliger-scorpions-bassist-bestatigt-snuff-partys-sind-real/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14743/imfname_1548877.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aufklaerungsgruppe-krokodil.de/Ritualzeiten.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Blutbadhttps://de.nachrichten.yahoo.com/blogs/star-news/satansritual-lady-gagas-schreckliches-blutbad-151859314.html?guccounter=2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jerseyeveningpost.com/news/2014/09/15/abuse-victims-come-forward-to-talk-about-sacre-coeur-care-home-2/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://t.me/rabbitresearch" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutschlandfunk.de/die-gruenen-neue-erkenntnisse-ueber-paedophilie-100.html" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/Eyes-Wide-Open:" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gettyimages.de/detail/nachrichtenfoto/senator-stuart-syvret-stands-outside-the-haut-de-la-nachrichtenfoto/80009254" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larryslist.com/artmarket/features/top-list-sneakers-sneaking-in-the-art-collector-scene/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rodjanha/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cia.gov/readingroom/document/cia-rdp88-01070r000301530003-5530003-5" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/victimsmission/4153" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlygodrescuedme.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/freiheit-fuer-max-eder-.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=B5u_al5RFUs" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/jeffrey-epstein-saudi-austria-foreign-passport-1980s-2019-7" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/nina/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/MKULTRA" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/intl-de/track/1Vdah2IUNwEj3R4MBejo1p?si=b7702f9a93684921)" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/30883" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gettyimages.de/detail/nachrichtenfoto/senator-stuart-syvret-stands-outside-the-haut-de-la-nachrichtenfoto/80009254" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbs.org/wgbh/pages/frontline/shows/fuster/lessons/outcomes.html" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rnd.de/politik/australien-entschuldigt-sich-bei-opfern-sexuellen-missbrauchs-B53VQHLAUGQBE4CPOFPDEH6FXM.html" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krone.at/3077281" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reuters.com/legal/jeffrey-epstein-victims-sue-fbi-allege-coverup-2024-02-14/" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h0rusfalke.wordpress.com/tag/laurent-louis/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/world/americas/queen-victoria-statue-canada-indigenous-graves-b1876803.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q0sQrUGu3Tc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grg8.at" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/uk/politics/edward-heath-child-sex-abuse-paedophilia-allegations-inquiry-findings-operation-conifer-wiltshire-police-a7983906.html" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=tm-CVIyTSuE" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=d8w5cw7_mvU" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2023/05/18/business/jeffrey-epstein-peter-thiel.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/projekt-monarch-und-satanische-symbolik-in-aktuellen-bildern-der-musikindustrie/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminal-justice.iresearchnet.com/types-of-crime/child-abuse/ritual-abuse-torture/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/allie/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddit.com/r/UnresolvedMysteries/comments/9eryqn/former_us_senator_nancy_schaefer_husband_was_it/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/news/article-5642759/UN-probes-former-Unicef-official-arrested-two-boys-home-Nepal.html" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.ph/ICtgB" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Strategie_der_Spannung" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-marc-dutroux-affair-the-accused" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/27211&amp;autoplay=true" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@traukeinempromi:9/benecke:8" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Alfred_Charles_Kinsey" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@inyourbones0/video/7337853012582632750" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/gloria-masters/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hugendubel.de/de/taschenbuch/william_cooper-behold_a_pale_horse-1539423-produkt-details.html" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diepresse.com/767844/als-die-cia-buerger-zu-versuchskaninchen-machte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taz.de/Rituelle-Gewalt/!5912309/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Skull_%26_Bones" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymotion.com/video/x7tncdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.cambodiadaily.com/news/convicted-pedophile-still-actively-involved-with-childrens-ngo-2-124686/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://olympics.com/de/news/paris-2024-paralympics-eroeffnungsfeier-vorschau-live-im-tv" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DLHOhD001F8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LizCrokin/status/1790206320743735352" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/School-Of-Fools-Aldenham.html" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/16206/fname_1585085.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zaronews.world/zaronews-presseberichte/kindersexsklaven-fuer-unsere-deutschen-spitzenpolitiker-vergewaltigung-folter-beseitigung-von-zeugen/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/-/en/Annemie-Bult%C3%A9/dp/2872621539" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914?s=09" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Feeding-Grounds-Aldenham.html" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/eva/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/MKULTRA" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoportal-rg.de/meta/definitionen/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/haze/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bnFSfzymtAI" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Morrison" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/reel/460607883584856" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@kevenrosa/video/7223490579307482410" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jerseycareinquiry.org/Final%20Report/Ch%203.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vikendi.net/2024/01/04/ovp-didnt-want-to-know-anything-child-molester-epstein-traveled-with-an-austrian-passport/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.augsburger-allgemeine.de/panorama/Horrorheim-auf-Jersey-Haben-Prominente-Kinder-missbraucht-id3509576.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/der-fall-max-angriffe-auf-leib-und-leben-des-kindlichen-zeugen.html" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/dp/B0CJ4F7F17?ref_=pe_3052080_397514860" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=53FZqW0uePw&amp;t=72s" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quotlr.com/author/barbara-marx-hubbard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dOnXL9ScStI" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spreaker.com/episode/survivor-brooke-federline-elite-child-sex-trafficking-mk-ultra-masons--52309160" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upload.wikimedia.org/wikipedia/commons/0/01/ProjectMKULTRA_Senate_Report.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/CNconspiracynewsroom/65951" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/AllyandShelly/4717" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rachel-3/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.faitsdivers.org/7008-Emmanuel-Verdin-accuse-Jack-Lang-de-viol-collectif-sur-sa-fille-de-4-ans" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/28810" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/20230918021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-u1sIm-Hdxg" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.augsburger-allgemeine.de/panorama/Horrorheim-auf-Jersey-Haben-Prominente-Kinder-missbraucht-id3509576.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Dissoziative_Identit%C3%A4tsst%C3%B6rung" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.derstandard.at/story/2000142597045/fall-teichtmeister-was-bisher-bekannt-ist-und-welche-fragen-offen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/luna-2/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13188/imfname_1545775.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cathyfox.substack.com/p/human-hunting" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brf.be/national/377669/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/photograhy/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/uk-politics-45824503" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reuters.com/world/statues-queen-victoria-queen-elizabeth-ii-toppled-canada-2021-07-02/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Oq_km9sO2W0&amp;app=desktop" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/christine/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbc.ca/news/canada/london/order-of-canada-recipient-convicted-sexual-assault-nepal-1.5204463" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://literaturschock-forum.de/forum/thread/54832-ulla-fr%C3%B6hling-vater-unser-in-der-h%C3%B6lle/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.algemeiner.com/2019/12/04/the-grift-of-a-right-wing-white-house-accredited-media-outlet-hits-a-wall/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/765PTnZbhyR7/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paukenschlag-neue-epstein-vip-liste-mit-einflussreichen-promis-erreicht-den-mainstream-ariane-de-rothschild-cia-direktor-burns-noam-chomsky-u-v-m/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pv.at/cdscontent/?contentid=10007.707551&amp;portal=pvaportal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifunny.co/picture/what-about-human-baby-meat-rt-what-should-i-eat-MEU6VPNTB" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SBte1s7oqCc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/war-epstein-der-mann-im-schatten-der-welt-der-die-maechtigen-kontrolliert/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticketonline.de/artist/dr-mark-benecke/?affiliate=YAT&amp;msclkid=0417e12dc2d4151995f9862b64b715fb&amp;utm_source=bing&amp;utm_medium=cpc&amp;utm_campaign=ar_Literatur&amp;utm_term=dr%20mark%20benecke&amp;utm_content=Dr.%20Mark%20Benecke%20-" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/mary-sparrow/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Final-Act.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Richard_A._Gardner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thieme-connect.de/products/ejournals/abstract/10.1055/a-1123-3064" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artribune.com/progettazione/architettura/2022/04/tempio-sotterraneo-damanhur-vidracco-piemonte/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Camp_David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikibrief.org/wiki/Franca_Arena" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.20min.ch/story/stuttgart-oper-sancta-sorgt-fuer-uebelkeit-und-schockzustaende-im-publikum-103199805" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.konjunktion.info/2021/05/mind-control-keine-verschwoerungstheorie-mehr-sondern-zukuenftige-realitaet/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geschichteinchronologie.com/welt/sa/Dt/me002-videoprotokolle.html" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://time.com/3607473/canadian-radio-host-jian-ghomeshi-charged-with-sexual-assault/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/01/05/stimmen-zum-fall-epstein/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2023/12/oliver-greyf-pizzagate-2-0-podesta-freund-wegen-des-verdachts-auf-sex-mit-babys-in-haft/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kinderraub/1630" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/dvQvEtw2Izg" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-marc-dutroux-affair-the-accused" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/diana/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nius.de/Politik/faeser-plant-anschwaerz-gesetz-des-grauens-" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/KristyTallman/status/1828869011733676086" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/laura/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outoftheboxtvderschwachsinnhatprogramm.wordpress.com/2022/12/11/paedophile-netzwerke-geheim-strukturen-hinter-dutroux-komplex-und-kampusch-enttarnt-europaeische-koenigshaeuser-und-militaer-geheimdienst/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasek.tv/de/freundestreffen2015/predigt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apolut.net/im-gespraech-andrea-christidis/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-ein-grausiger-fund-100.html" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evelorgen.com/wp/news/white-wolf-von-atzingen-interview/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tampafp.com/florida-attorney-sentenced-in-child-porn-case-with-nearly-2000-images-videos/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://netzfrauen.org/2019/03/07/elysium-2-2/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-35292924" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dersonntag.at/artikel/fastentuch-gottfried-helnwein/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psiram.com/de/index.php/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2021/05/14/exklusiv-okkult-ideologie-vampirismus-verschwiegen-vertuscht-3/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telegraph.co.uk/news/uknews/crime/10949366/Simon-Danczuk-I-was-warned-not-to-challenge-Leon-Brittan-over-paedophile-dossier.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/satanisch_ritueller_missbrauch/1407" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HI-u1gQ6kkM" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/author-joachim-hagopian/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/ron-alan/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jack_Lang" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/26830%20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://k.at/promis/p-diddy-liste/402957175" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-35292924" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nj.gov/dcf/about/divisions/dcpp/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13554/imfname_1549605.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exxpress.at/unfassbar-teichtmeister-las-texte-von-missbrauchten-kindern-im-parlament/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/rabbitresearch/15940" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rtl.de/cms/koenig-charles-ploetzlich-taucht-der-sensemann-bei-der-kroenung-auf-5042335.ht" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/United_Kingdom_football_sexual_abuse_scandal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ttps://www.youtube.com/watch?v=050ct8QiN" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phoenixkaspian.com/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dqiEM5hbTNo" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/School-Of-Fools-Aldenham.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dogrulukpayi.com/bulten/epstein-davasi-nedir-ne-degildir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Patrick_Haemers" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unser-mitteleuropa.com/cia-neurobiologie-experte-ueber-die-steuerung-des-menschlichen-gehirns-mittels-rna-impfstoffen/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/9321/imfname_1432388.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nachrichten.fr/justiz-franzoesischer-serientaeter-nordahl-lelandais-erneut-vor-gericht/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://morkhoven.wordpress.com/2010/07/19/les-reseaux-pedocriminels/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phoenixkaspian.com/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unser-mitteleuropa.com/paedophilen-skandal-in-oesterreich-staatskuenstler-und-polit-liebling-hermann-nitsch-fantasierte-von-missbrauch-und-toetung-von-kindern/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/ellen/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Sigmund_Freud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/PYdI4D7AryS8/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.walesonline.co.uk/whats-on/music-nightlife-news/beyonc-kicks-uk-renaissance-tour-26929687" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blick.ch/ausland/18-zuschauer-muessen-in-stuttgart-medizinisch-versorgt-werden-opern-publikum-bricht-wegen-sex-szenen-zusammen-id20212655.html?utm_campaign=share-button-app&amp;utm_medium=social&amp;utm_source=telegram" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H4hyUoX_pis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exxpress.at/der-sex-krimi-um-epstein-sein-41-jahre-alter-pass-bringt-spoe-unter-druck/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/765PTnZbhyR7/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2022/07/oliver-greyf-paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-30388456" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/Angelic-Defenders-Demonic-Abusers-Survivor/dp/1502929368" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://illuminatethedarkness.online/contact-us/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plutokraten.blogspot.com/2009/03/sachsensumpf.html" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://davidshurter.com/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddit.com/r/conspiracy_commons/comments/i0jjhg/madeleine_mccann_a_very_british_coverup/?rdt=35727" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Hayman_(diplomat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/dutroux-kindesmissbrauch-snuff-netzwerke/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/p/C8MeyvpSr4A/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/EvaHermanOffiziell/176974" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/kindesmissbrauch-haut-de-la-garenne-jersey/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-us/news/crime/fbi-seeks-to-block-secret-epstein-files-release-amid-possible-ghislaine-maxwell-retrial/ar-AA1eHGtx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waves.lima-city.de/dok/mkultra.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/tanja/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scoop.co.nz/stories/WO1405/S00135/belgium-20-months-in-prison-for-member-laurent-louis.htm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nypost.com/2023/04/03/lawyer-michael-dolce-who-repped-sex-abuse-victims-faces-child-porn-charges/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paukenschlag-ehemaliger-mitarbeiter-behautet-dass-die-olena-zelenska-stiftung-kinder-weltweit-an-reiche-paedophile-verkauft/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dompfarre.info/client/downloads/Pfarrblatt/Pfarrblatt%20Ostern%20%202024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weekend.at/chronik/missbrauch-kind-justiz-skandal-vertuschen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NrFzuWSTmPA" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/der-fall-max-der-fall-nathalie-kinder-in-lebensgefahr-.html" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2021/10/31/der-vampir-killer-von-kenia-kindermorde-bluttrinken-selbstjustiz/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240330173707/https://www.artribune.com/progettazione/architettura/2022/04/tempio-sotterraneo-damanhur-vidracco-piemonte/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6G7gXuw-eKM" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ni87xD8WUIw" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spiegel.de/kultur/justin-bieber-unterbricht-erneut-seine-welttournee-a-6c1769eb-63c9-4498-bc18-5615e7c6a95d" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/50-voices-rituelle-gewalt-und-mind-control.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbsnews.com/pittsburgh/news/senator-mike-folmer-pleas-guilty-child-pornography/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bnlHEFNUK-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/PYdI4D7AryS8/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/14306/imfname_1567409.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wanttoknow.info/mk/lifting-the-veil.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/p/jersey-child-abuse-inquiry.html" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diemaechtigstenfamilienderwelt.ch/2021/09/26/haus-battenberg-mountbatten/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diemaechtigstenfamilienderwelt.ch/2021/09/26/haus-battenberg-mountbatten/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/9321/imfname_1432388.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faz.net/aktuell/politik/die-gegenwart/missbrauchsfolgen-leben-mit-dissoziativer-identitaetsstoerung-16917795.html" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/gesellschaft/falsche-erinnerungen-menschenfleisch-essen-das-ist-extrem-unwahrscheinlich" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/diana/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rh4wc7VUA_c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2023/05/18/business/jeffrey-epstein-peter-thiel.html" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gedankenwelt.de/projekt-mkultra-das-cia-programm-zur-gedankenkontrolle/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/ellen/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/New_Life_Children%27s_Refuge_case" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/karin/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bscbg-TB6fo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13188/imfname_1545775.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.euronews.com/2022/02/11/angeklagter-im-prozess-zum-mord-an-maelys-8-wollte-sie-nicht-toten" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phoenixkaspian.com/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qJpotd-HAzQ" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deutsche-wirtschafts-nachrichten.de/506493/FBI-Ermittler-wurde-gezwungen-Clinton-E-Mails-an-Laptop-von-Sexualverbrecher-zu-vertuschen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rPwASI89paM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vigilantcitizen.com/pics-of-the-month/symbolic-pics-of-the-month-08-24/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lYA6ZG5XloI" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-gedanken-zum-bundeswehr-geloebnis.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theblackvault.com/documentarchive/cia-mkultra-collection/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orf.at/stories/3130678/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/mary-sparrow/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/20230918021" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/de-at/nachrichten/other/ermittlungen-gegen-rapper-p-diddy-120-opfer-k%C3%BCndigen-klagen-wegen-sexueller-gewalt-an/ar-AA1rD2ug" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/9195Min" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8cKioeCDGww" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oe24.at/oesterreich/chronik/nach-skandal-urteil-das-passiert-jetzt-mit-teichtmeister/568047342" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wissenschaft3000.wordpress.com/2015/03/25/die-neutralitat-der-schweiz-ist-absolut-gelogen/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/installations_and_performances/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2022/05/30/paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Cyril_Smith" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtalkradio.net/internet-talk-radio/2012/02/20/journey-for-truth-jean-eisenhower-talks-about-environmental-activism-her-sexual-abuse-government-mind-control-and-alien-abduction/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0TF6bj1zPY4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qd9SdpqW2L0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humansbefree.com/2019/08/list-of-71-clinton-associates-who-died-mysteriously-or-committed-suicide-before-testimony.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conandaily.com/2023/03/30/michael-dolce-biography-13-things-about-west-palm-beach-florida-lawyer/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/i/status/1828869011733676086" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-ein-grausiger-fund-100.html" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parentalrights.org/child_protective_services/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamy.de/stockfoto-julie-roberts-und-karl-morrison-arbeiten-an-gegenstanden-die-im-ehemaligen-kinderheim-haut-de-la-garenne-in-jersey-geborgen-wurden-109827351.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/dutroux-kindesmissbrauch-snuff-netzwerke/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jean-Michel_Nihoul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20220718_OTS0043/faekalien-essen-muessen-siebenjaehriger-erhebt-massive-missbrauchsvorwuerfe-gegen-eigenen-vater" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epochtimes.de/meinung/gastkommentar/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet-a2847518.html%22%3ehttps://web.archive.org/web/20190803044735/https://www.epochtimes.de/meinung/gastkommentar/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet-a2847518.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inar.de/lady-gaga-hinterlasst-hotel-badewanne-voller-blut/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/sound-of-freedom-smokescreen-for-controlling-the-child-sex-trafficking-narrative/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berliner-zeitung.de/news/fuer-rituelle-zwecke-megan-fox-trinkt-gelegentlich-blut-ihres-verlobten-li.224546" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K7rM80ylnBQ" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chdata123.com/eu/ch/kr/krimineller-paedophilenring-tierkreis-Basel-meldungen.html" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2024/die-verbindungen-von-kamala-harris-und-tim-walz-in-paedophile-netzwerke/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo-nl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/26499" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/skon_pirjo/status/1799730796967718949" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240330083318/https://dirkdietrich.substack.com/p/justin-bieber-hollywood-eliten-toteten" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-02136-8_4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lebtown.com/2021/07/23/michael-folmer-former-state-senator-released-from-prison-by-court-order-a-year-after-sentencing/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/15747/imfname_1594520.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Stanford_University" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/9678" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RcVfSdNRjwQ" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BNc5zTYkTaQ" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dogrulukpayi.com/bulten/epstein-davasi-nedir-ne-degildir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/general-flynn-mitglieder-des-kongresses-sind-kompromittiert-weil-sie-mit-kindern-schlafen-und-sie-sind-im-besitz-von-globalisten/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914?s=09" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/311" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jimmy_Savile" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://steemit.com/laurasilsby/@anarcho-pirate/the-clinton-silsby-scandal-laura-gayler-aka-laura-silsby-vp-of-marketing-at-alertsense-amber-alert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/pia/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@Spike%F0%9F%90%BA:5/KINDERHANDEL-in-der-%F0%9F%87%B9%F0%9F%87%B7T%C3%9CRKEI_:c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6oFwfkx-3lg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/blutkult-hunderte-opfer-und-zeugen-brechen-ihr-schweigen/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13554/imfname_1549605.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/eva/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@tyroleanScrat/playlists" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/misc/haut-de-la-garenne/2008-haut-de-la-garenne-abuse-summary-2017-independent-inquiry-report-appendix-2-part-2.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@rabbitresearch:3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/der-fall-luna-rituelle-gewalt-das-maedchen-hat-tunnel-kaefige-und-kinderjagden-ueberlebt.html" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2022/12/paedo-netzwerke-die-adeligen-seilschaften-hinter-dem-dutroux-fall/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/schweiz/falsche-erinnerungen-ein-grauenhaftes-hirngespinst-fordert-reale-opfer" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/nachrichten/panorama/prominente/chat-kontrolle-whatsapp-ashton-kutcher-100.html" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gettyimages.se/detail/nyhetsfoto/nike-ceo-mark-parker-is-photographed-in-his-office-for-wall-nyhetsfoto/495562875?adppopup=true" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Ordo_Templi_Orientis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.de/books/about/Only_God_Rescued_Me.html?id=a_XjtAEACAAJ&amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/LizCrokin/status/1790863228269969751" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocg.life" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cia.gov/readingroom/document/cia-rdp88-01070r000301" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@kevenrosa/video/7223490579307482410" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-arzt-spricht-von-haftunfaehigkeit-unterlassener-hilfeleistung-und-einem-medizinskandal-.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=efDIZl0Bj5A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abcnews.go.com/US/records-show-jeffrey-epsteins-requests-multiple-passports-travels/story?id=106327253" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nachrichten.at/panorama/chronik/fall-teichtmeister-heute-startet-der-prozess-in-wien;art58,3876809" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Gary_Webb_(Journalist)" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20&#9654;&#65039;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.5210/bsi.v12i1.77.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-us/news/politics/jeffrey-epstein-said-if-he-revealed-what-i-know-about-both-candidates-2016-election-would-have-to-be-canceled-brother/ar-AA1mqhdX" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.de/books/about/Nobody_s_Angel.html?id=ICQc9GNrA4cC&amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artlex.com/de/kunstler/gottfried-helnwein/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Operation_Midland" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monarchie.be/de/konigliche-familie/geschichte-der-monarchie/prinzregent-charles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/OS0zfy0S59O2/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikileaks.org/wiki/FBI_pedophile_symbols" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nonstatetorture.org/what-is-nst/ritual-abuse-torture" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qbTMehXxfx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hugendubel.de/de/taschenbuch/nathan_reynolds-snatched_from_the_flames-38150004-produkt-details.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wsj.com/articles/jeffrey-epstein-calendar-cia-director-goldman-sachs-noam-chomsky-c9f6a3ff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.ph/ICtgB" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/international/sexuelle-belaestigung-australien-entschuldigt-sich-bei-opfern-sexuellen-missbrauchs" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=96TVnGQnVAg" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Gladio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jean-Michel_Nihoul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20221024_OTS0057/paukenschlag-im-eingestellten-paedo-verfahren-sta-wien-muss-ermittlungen-gegen-beschuldigten-vater-wieder-aufnehmen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/04/13/okkulte-paedo-eliten-hochrangige-paedokriminelle-netzwerke-satanismus-ritualmorde/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LizCrokin/status/1790206320743735352" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2024/02/22/sie-werden-mich-toeten-mordkomplott-michael-jackson-1/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/tanja/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2024/05/10/hail-satan-wie-das-zdf-mit-gez-steuern-einen-satanismus-werbefilm-ausstrahlte/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savingdamon.com/pedophile-gardner.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/mk-ultra-projekt-monarch/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Yale_University" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stopworldcontrol.com/abuse/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/ca/podcast/ep-87-unmasking-the-matrix-w-tom-althouse-part-1/id1653321029?i=1000662173614" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bs65WluVnQ0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berliner-zeitung.de/news/fuer-rituelle-zwecke-megan-fox-trinkt-gelegentlich-blut-ihres-verlobten-li.224546" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beauftragte-missbrauch.de/presse/artikel/210" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PU0YDyThImk&amp;t=640s" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2017/07/die-clintons-leichen-pflastern-ihren-weg/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luenebuch.de/shop/item/9783844071535/kombi-paket-und-fuhre-uns-bande-1-4-von-elisabeth-roth-kartoniertes-buch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hilpub.uni-hildesheim.de/server/api/core/bitstreams/8d200f25-71b4-4d9b-b402-4b14ef7ede21/content" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/School-Of-Fools-Aldenham.html" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dekvsw.nl/root-page/overzicht-van-alle-demmink-artikelen-op-deze-site/belgian-x-dossiers/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/luna-2/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26577" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/elisabeth-schaefer/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insights21.com/research/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SDmzNDrj2NI" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aufarbeitungskommission.de/themen-erkenntnisse/organisiert_rituell/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/14306/imfname_1567409.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/gloria-masters/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LizCrokin/status/1790206320743735352" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ni87xD8WUIw" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2017/jul/03/haut-de-la-garenne-house-of-horror-investigation-brought-jersey-abuse-to-light" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Final-Act.html" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courthousenews.com/epstein-memos-shine-light-on-decoy-passport-murky-assets/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cicero.de/innenpolitik/sz-magazin-justizskandal-edathy/60974" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Stuart_Syvret" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paukenschlag-neue-epstein-vip-liste-mit-einflussreichen-promis-erreicht-den-mainstream-ariane-de-rothschild-cia-direktor-burns-noam-chomsky-u-v-m/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qJpotd-HAzQ" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Mark_Ryden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-arzt-spricht-von-haftunfaehigkeit-unterlassener-hilfeleistung-und-einem-medizinskandal-.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nius.de/news/paris-eroeffnet-olympia-mit-trans-abendmahl-vor-12-jahren-kam-noch-james-bond-mit-dem-fallschirm/c8a7038d-302e-4af6-9474-a4956201841f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6266763/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/maria-2/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/pia/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/luna/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@HORIZONS:d/P%C3%A9dophilie---09.10.2022---Emmanuel-VERDIN----Plainte-contre-Jack-Lang,-Pierre-Moscovici,-et-Fran%C3%A7ois-Hollande:1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/track/0aJfSH8JXYoHWIWvm98DJA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nypost.com/2024/09/18/us-news/diddy-as-bad-as-epstein-says-officer-who-raided-miami-mansion/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Stuart_Syvret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/13551/imfname_1504398.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.derstandard.at/story/2000143169597/teichtmeisters-gewaltfantasien-sollen-umfeld-bekannt-gewesen-sein" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thepeoplesvoice.tv/adult-star-jenna-jameson-evil-pedophiles-who-sacrifice-and-torture-children-run-hollywood/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scoop.co.nz/stories/WO1405/S00135/belgium-20-months-in-prison-for-member-laurent-louis.htm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/world/americas/queen-victoria-statue-canada-indigenous-graves-b1876803.html" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6gTHBLMelUY" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/mixed_media_on_canvas/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/uk/politics/sir-edward-heath-latest-seven-historical-child-sexual-abuse-allegations-operation-conifer-wiltshire-police-a7984401.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.extremnews.com/lifestyle/kurioses/147517c7066c567" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/I1B2oGR0qIE" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiednergymnasium.at" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prepareforchange.net/2018/09/03/witness-statement-by-satanic-ritual-abuse-survivor-fiona-barnett-calling-out-her-pedophile-abusers" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/betroffene-frankfurt/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/tvshowbiz/article-12466599/The-Office-Rainn-Wilson-childhood-abuse-depression-miserable-filming.html" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Dalglish" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/johnmcafeechannel/2220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/hail-satan-wie-das-zdf-mit-gez-steuern-einen-satanismus-" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6G7gXuw-eKM" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2023/02/16/oliver-greyf-das-dutroux-netzwerk-der-mordfall-christine-van-hees-1/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.screamsfromchildhood.com/false_memory.html" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/haze/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baptistpress.com/resource-library/news/nancy-shaefer-conservative-activist-killed/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Feeding-Grounds-Aldenham.html" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/2017/04/jersey-child-abuse-inquiry-to-destroy.html" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/laura/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/-/en/Annemie-Bult%C3%A9/dp/2872621539" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Sigmund_Freud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zeitenschrift.com/artikel/wer-sich-zum-schaf-macht-den-fressen-die-woelfe" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Dark_Island" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/pidSG5nMkW8?t=4711" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://winnipegsun.com/2013/07/08/former-manitoba-deputy-minister-of-education-ben-levin-61-charged-with-child-porn-offences" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@christkoenigtum/video/7396308739441085728?_r=1&amp;_t=8oQi0dXVCyn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/reel/460607883584856" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/victimsmission/4153" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/15747/imfname_1594520.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/tucker-carlson-es-ist-an-der-zeit-dass-wir-ueber-das-paedophilie-problem-der-elite-sprechen/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3xviap-rothschild-human-hunting-parties-black-forest.html" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikibrief.org/wiki/Franca_Arena" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rachel/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/ChuckCallesto/status/1698155164459221090" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kinderraub/16305" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dissoziation-und-trauma.de/images/jey/rituelle-gewalt-das-netz-unter-der-oberflaeche.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H4hyUoX_pis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/karin/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.20min.ch/story/margaret-thatcher-der-mi5-und-die-paedophilen-347008928587" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/haze/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Da4ngq3-ASc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://source.infopool.info/%EF%83%98https://www.welt.de/vermischtes/article1730071/Vergewaltigungen-waren-an-der-Tagesordnung.html" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brutalproof.net/2019/07/46876/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sarahwestall.com/pedophilia-empire-satan-sodomy-the-deep-state-with-joachim-hagopian" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DLHOhD001F8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SBte1s7oqCc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newsnationnow.com/crime/jeffrey-epsteins-passport-travels" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/pizzagate" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dersonntag.at/artikel/fastentuch-gottfried-helnwein/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nachrichten.at/oberoesterreich/Nach-Sex-Vorwuerfen-starb-17-Jaehrige-in-Linzer-Krankenhaus;art4,616018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/JMzfxRPxrefM/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/sound-of-freedom-smokescreen-for-controlling-the-child-sex-trafficking-narrative/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ekladata.com/qtN_8-4AuX2RHag30XQm1EqyMeU.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_tcMyANaB-k&amp;list=PLuuExfufHEk2a3nxzobCn8-gJlbHoT7pK&amp;index=5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6gTHBLMelUY" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=B3xCHY6f_R0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzz.ch/feuilleton/puff-diddy-soll-in-menschenhandel-sexuelle-ausbeutung-und-haeusliche-gewalt-verwickelt-sein-nun-wird-der-amerikanische-rapper-zum-sechsten-mal-angeklagt-ld.1825639" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rodjanha/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8qskRZxywO0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Child_protective_services" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14059/fname_1518518.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oe24.at/oesterreich/chronik/teichtmeister-las-texte-von-missbrauchten-kindern-im-parlament/542152794" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/?s=Vampire" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.com/press/international_press/article_6259-Helnwein-und-Priscilla-Presley-nachts-im-Museum;jsessionid=E4E2248B57105ABF8060227994E6190C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/phillippa-2/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=J1QgqcWFm0Y&amp;app=desktop" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/silent-weapons-for-quiet-wars/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radioeins.de/themen/wissen/kolumnisten/dr__mark_benecke.html" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdr.de/kultur/buchmesse/was-sie-ueber-cosplay-wissen-sollten-100.html" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Elm_Guest_House_hoax" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3squzn-matthew-perry-vowed-to-expose-hollywood-pedophile-ring-before-he-was-found-.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/covid-hysterie-das-projekt-mkultra-schlampige-wissenschaft-und-der-schleichende-uebergang-zu-menschenrechtsverbrechen/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/paedokriminalitaet-sexuelle-gewalt-folter-schwarze-magie-mkultra-petra-hat-ihre-kindheit-ueberlebt.html" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VCX_GYd_EWw" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/9509/fname_1350993.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taz.de/Archiv-Suche/!1334204/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://die-mias.de/blog/2019/12/06/entfremdung-parental-alienation-die-pas-luege-rennt-weiter/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/erika/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.t-online.de/tv/nachrichten/panorama/id_100507632/oper-schockt-in-stuttgart-besucher-erleiden-uebelkeit-und-ohnmacht.html" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/doug/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qJpotd-HAzQ" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.derstandard.at/story/2000007765937/kanada-gewaltvorwuerfe-gegen-medienstar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entschwoert.de" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2018/10/monarch-bewusstseinskontrolle-die-dunkle-seite-der-musikindustrie-und-popkultur-videos/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/oevp-wollte-von-nichts-wissen-kinderschaender-epstein-reiste-mit-oesterreichischem-reisepass/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20230921_OTS0183/fpoe-stefan-fall-teichtmeister-justizministerin-zadic-schweigt-zu-offenen-fragen" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Tinseltown" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jimmy_Savile" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welt.de/vermischtes/article1730071/Vergewaltigungen-waren-an-der-Tagesordnung.html" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paedo-skandal-um-thomas-de-maiziere-cdu-richter-und-anwaelte-beim-sex-mit-kindern-gefilmt/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetimes.com/article/picture-the-jersey-child-abuse-cellar-uncovered-by-police-sh6fh05wmbm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n7nMGE7beOY" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=knSfxv-_iUo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/01/05/stimmen-zum-fall-epstein/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bnlHEFNUK-w" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/29228" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocg.life/heilung-rituelle-gewalt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h0rusfalke.wordpress.com/tag/laurent-louis/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/de-at/nachrichten/other/ermittlungen-gegen-rapper-p-diddy-120-opfer-k%C3%BCndigen-klagen-wegen-sexueller-gewalt-an/ar-AA1rD2ug" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timothycharlesholmseth.com/explosive-ally-shelly-carter-release-child-trafficking-documentary-all-of-us/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courtlistener.com/docket/67133027/united-states-v-dolce/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XQnC14l1uc8" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Beno%C3%AEt_de_Bonvoisin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erwachsene-scheidungskinder.blogspot.com/2010/06/hintergrunde-uber-das-false-memory.html" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dersonntag.at/artikel/fastentuch-gottfried-helnwein/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/uk/politics/theresa-may-child-abuse-inquiry-cover-up-concerns-dame-lowell-goddard-stories-a7369976.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Surviving-Occult-Little-Bird-Jesus/dp/B0939XCPM4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2022/12/19/blutmagie-schauspielerin-megan-fox-gibt-zu-menschenblut-zu-trinken-teil-2/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/johnmcafeechannel/2220" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/QlobalChange/26341" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/sue/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagblatt.ch/international/au-revoir-francois-hollande-macht-schluss-ld.928942" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/nl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.nachrichten.yahoo.com/blogs/star-news/satansritual-lady-gagas-schreckliches-blutbad-151859314.html?guccounter=2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://los40.us/2024/which-celebrities-attended-diddys-scandalous-parties-25103.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Mike_Folmer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14743/fname_1550253.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justizopfer-hilfe.at/kindesmissbrauch-kinderhandel-in-oesterreich/warum-schuetzt-oesterreichs-justiz-paedophile-missbrauchstaeter/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Pt3cqeuM4Ug" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/author-joachim-hagopian/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/search?q=Philip+Sinel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Dev_Patel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vigilantnews.com/post/satanic-evil-king-charles-unveils-hellish-self-portrait/?omnisendContactID=64f0f8b0cbba33edd301dc3d&amp;utm_campaign=campaign:%20Vigilant%20Fox%20Daily%20Digest%20%5b05/15/2024%5d%20(6644a6359b0eec4898d8ffd2)&amp;utm_medium=email&amp;utm_source=omnisend" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.washingtonexaminer.com/news/2601747/epstein-used-austrian-passport-with-fake-name-in-the-1980s-prosecutors/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/schweiz/falsche-erinnerungen-ein-grauenhaftes-hirngespinst-fordert-reale-opfer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/christine/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taz.de/Inhaftierte-US-Missionare/!5147502/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.walesonline.co.uk/whats-on/music-nightlife-news/beyonc-kicks-uk-renaissance-tour-26929687" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wsj.com/articles/jeffrey-epstein-calendar-cia-director-goldman-sachs-noam-chomsky-c9f6a3ff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutsches-spionagemuseum.de/2021/04/13/geheimdienstliche-bewusstseinskontrolle-im-april-1953-begann-das-projekt-mkultra" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/13551/imfname_1504398.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welt.de/politik/deutschland/article155424564/Es-werden-sogar-Kinder-vor-der-Kamera-umgebracht.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Strategie_der_Spannung" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Nordahl_Lelandais" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/doug/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240320222127/https://vo.lc/The-Feeding-Grounds-Aldenham.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100067064276727/videos/625525946444071" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagesspiegel.de/politik/die-unglaubliche-verschworung-des-grauens-8470747.html" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https:/www.youtube.com/watch?v=uk_0in0wwhU" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/elisabeth-schaefer/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2022/05/30/paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SDmzNDrj2NI" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/stores/author/B09B2YBY5W/about" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/projekt-monarch-und-satanische-symbolik-in-aktuellen-bildern-der-musikindustrie/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@tyroleanScrat/playlists" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ritualabuse.us/ritualabuse/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/maria-2/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-er-diente-38-jahre-als-soldat-seine-inhaftierung-jaehrt-sich-bald-er-ist-in-untersuchungshaft.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heute.at/s/jeffrey-epstein-fall-epstein-falscher-osterreichischer-pass-in-penthouse-entdeckt-53555684" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/freiheit-fuer-max-eder-.html" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/news/article-2550472/Police-cover-Saviles-claims-friends-Queens-cousin-Paedophile-claimed-visited-school-Princess-Alexandra.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gYukkbqO6tA" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heute.at/s/florian-teichtmeister-hat-bereits-fix-einen-neuen-job-100290337" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.focus.de/politik/deutschland/zweifelhafte-verbindungen-warum-juergen-trittin-im-paedophilie-sumpf-feststeckt_id_4298385.html" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bodycount.info/informationen/vermisst/schadwald-manuel/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Ballets_roses" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/B5u_al5RFUs?feature=shared&amp;t=805" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lailluminator.com/2023/11/12/the-lords-ranch/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Geoffrey_Dickens" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/24017%20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://everydayconcerned.net/2018/10/13/jian-liang-whistleblower-on-targeting-torture-secret-technologies-mk-ultra-never-ended-absolute-mind-and-soul-control-in-government-wall-street-and-the-secret-space-program/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brf.be/national/377669/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu.palmbeachpost.com/story/news/crime/2023/10/04/south-florida-attorney-michael-dolce-pleads-guilty-watching-child-pornography-months-after-fbi-raid/70549252007/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/viktor/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://katholischpur.xobor.de/t2340f89-Udo-Ulfkotte-am-verstorben-1.html" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arttrado.de/news/gottfried-helnwein-ausstellung-in-venedig/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamy.de/stockfoto-julie-roberts-und-karl-morrison-arbeiten-an-gegenstanden-die-im-ehemaligen-kinderheim-haut-de-la-garenne-in-jersey-geborgen-wurden-109827351.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welt.de/print-welt/article598091/In-den-Folterkammern-der-Kinderschaender-wuchern-Spaltpilze.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.facebook.com/story.php?story_fbid=pfbid02qhigLJC54QqBTXnej7CJoqFGrYnpL1gKGMUE8RjGUR5usN8NNGDneixwKdtkK8DPl&amp;id=108085950897096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/viktor/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/New_York_City_Police_Department" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2017/03/20/was-sie-nicht-wissen-duerfen-blut-schwarze-messen/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=j82JVnRDI4k" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qWmRyEsTofI" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bz-berlin.de/archiv-artikel/nahm-lady-gaga-ein-blutbad-im-hotel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/27211" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/satanisch_ritueller_missbrauch/1406" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/nl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocg-life" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.everand.com/podcast/589418865/SRA-Spirit-Children-and-Victory-in-Christ-with-Amanda-Buys-The-Future-of-Deliverance-Ministry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurovision.de/teilnehmer/Bambie-Thug-mit-Doomsday-Blue-fuer-Irland-auf-Platz-sechs,irland1066.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bol-chat.de/news/justin-bieber-pedofili-vode-zlu-glazbenu-industriju?language=german" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pennlive.com/crime/2021/07/former-pa-senator-mike-folmer-is-out-of-prison-but-must-still-register-as-a-sex-offender.html" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/16206/fname_1585085.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Area_51" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wanttoknow.info/mk/lifting-the-veil.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/2014/06/advocate-philip-sinel-interview-part-1.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamy.com/stock-photo/variety-club-luncheon-outward-bound-trust.html?blackwhite=1&amp;sortBy=relevant" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telegra.ph/Justin-Bieber-Gesichtsl%C3%A4hmung-ist-Bestrafung-f%C3%BCr-die-Aufdeckung-der-Illuminati-P%C3%A4dophilie-11-18" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=d-vl6tcJibM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kE_Mkyxye60" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-30388456" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/maria/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/hypnose-ritueller-missbrauch-greenbaum-speech/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/erika/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/JMzfxRPxrefM/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/GHZFriedrichMaik/37396" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lYA6ZG5XloI" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlygodrescuedme.com/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/NinaKis17/status/1800877225732157790?ref_src=twsrc%5etfw|twcamp%5etweetembed|twterm%5e1800877225732157790|twgr%5e026fb54b5b7008f398fe0d04365b5efd295ac1e0|twcon%5es1_&amp;ref_url=https://www.guidograndt.de/2024/06/14/zuerst-michael-jackson-dann-amy-winehouse-opfer-der-eliten-in-der-musikindustrie-video/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cia.gov/readingroom/docs/CIA-RDP88-01070R000301530003-5.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/grobe-ungereimtheiten-beim-teichtmeister-prozess-warum-wollte-niemand-nachfragen/?feed_id=33301" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=knSfxv-_iUo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Y-ix3Sy7e94" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Tom_Watson,_Baron_Watson_of_Wyre_Forest" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buzzsprout.com/1364944/episodes/11179073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=CkBmli0cmEE" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cathyfox.wordpress.com/2017/04/02/a-most-dangerous-game-human-hunting/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rike/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung&amp;lang=nl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2024/02/23/sie-werden-mich-toeten-mordkomplott-michael-jackson-2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://photopol.blogspot.com/2021/01/voice-for-children.html" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/zelenska-foundation-child-abuse-de/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nexus-magazin.de/files/gratis/artikel/Nex110_08_W-V-50Voices.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jacobooyensministries.org/jaco-biography" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://germanenherz.wordpress.com/2019/04/08/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/ex-lka-chef-uwe-kranz-es-gibt-kinderschaenderringe-bis-in-hoechste-kreise/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/30760" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/luna/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outoftheboxtvderschwachsinnhatprogramm.wordpress.com/2022/12/11/paedophile-netzwerke-geheim-strukturen-hinter-dutroux-komplex-und-kampusch-enttarnt-europaeische-koenigshaeuser-und-militaer-geheimdienst" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nebadonia.wordpress.com/2024/05/16/ehemaliger-scorpions-bassist-bestatigt-snuff-partys-sind-real/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14743/imfname_1548877.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aufklaerungsgruppe-krokodil.de/Ritualzeiten.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://t.me/rabbitresearch" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutschlandfunk.de/die-gruenen-neue-erkenntnisse-ueber-paedophilie-100.html" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rodjanha/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/victimsmission/4153" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/freiheit-fuer-max-eder-.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=B5u_al5RFUs" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/jeffrey-epstein-saudi-austria-foreign-passport-1980s-2019-7" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/MKULTRA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/30883" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pbs.org/wgbh/pages/frontline/shows/fuster/lessons/outcomes.html" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reuters.com/legal/jeffrey-epstein-victims-sue-fbi-allege-coverup-2024-02-14/" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Q0sQrUGu3Tc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grg8.at" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2023/05/18/business/jeffrey-epstein-peter-thiel.html" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/allie/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddit.com/r/UnresolvedMysteries/comments/9eryqn/former_us_senator_nancy_schaefer_husband_was_it/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/news/article-5642759/UN-probes-former-Unicef-official-arrested-two-boys-home-Nepal.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.ph/ICtgB" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@traukeinempromi:9/benecke:8" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/gloria-masters/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diepresse.com/767844/als-die-cia-buerger-zu-versuchskaninchen-machte" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Skull_%26_Bones" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.cambodiadaily.com/news/convicted-pedophile-still-actively-involved-with-childrens-ngo-2-124686/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://olympics.com/de/news/paris-2024-paralympics-eroeffnungsfeier-vorschau-live-im-tv" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LizCrokin/status/1790206320743735352" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/16206/fname_1585085.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914?s=09" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Feeding-Grounds-Aldenham.html" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/eva/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoportal-rg.de/meta/definitionen/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/haze/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/reel/460607883584856" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jerseycareinquiry.org/Final%20Report/Ch%203.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vikendi.net/2024/01/04/ovp-didnt-want-to-know-anything-child-molester-epstein-traveled-with-an-austrian-passport/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.augsburger-allgemeine.de/panorama/Horrorheim-auf-Jersey-Haben-Prominente-Kinder-missbraucht-id3509576.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/der-fall-max-angriffe-auf-leib-und-leben-des-kindlichen-zeugen.html" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=53FZqW0uePw&amp;t=72s" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dOnXL9ScStI" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spreaker.com/episode/survivor-brooke-federline-elite-child-sex-trafficking-mk-ultra-masons--52309160" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upload.wikimedia.org/wikipedia/commons/0/01/ProjectMKULTRA_Senate_Report.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rachel-3/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/28810" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.augsburger-allgemeine.de/panorama/Horrorheim-auf-Jersey-Haben-Prominente-Kinder-missbraucht-id3509576.html" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.derstandard.at/story/2000142597045/fall-teichtmeister-was-bisher-bekannt-ist-und-welche-fragen-offen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13188/imfname_1545775.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brf.be/national/377669/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/uk-politics-45824503" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reuters.com/world/statues-queen-victoria-queen-elizabeth-ii-toppled-canada-2021-07-02/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://literaturschock-forum.de/forum/thread/54832-ulla-fr%C3%B6hling-vater-unser-in-der-h%C3%B6lle/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/765PTnZbhyR7/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifunny.co/picture/what-about-human-baby-meat-rt-what-should-i-eat-MEU6VPNTB" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SBte1s7oqCc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/war-epstein-der-mann-im-schatten-der-welt-der-die-maechtigen-kontrolliert/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Richard_A._Gardner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artribune.com/progettazione/architettura/2022/04/tempio-sotterraneo-damanhur-vidracco-piemonte/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikibrief.org/wiki/Franca_Arena" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.20min.ch/story/stuttgart-oper-sancta-sorgt-fuer-uebelkeit-und-schockzustaende-im-publikum-103199805" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.konjunktion.info/2021/05/mind-control-keine-verschwoerungstheorie-mehr-sondern-zukuenftige-realitaet/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geschichteinchronologie.com/welt/sa/Dt/me002-videoprotokolle.html" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2023/12/oliver-greyf-pizzagate-2-0-podesta-freund-wegen-des-verdachts-auf-sex-mit-babys-in-haft/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kinderraub/1630" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/dvQvEtw2Izg" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-marc-dutroux-affair-the-accused" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nius.de/Politik/faeser-plant-anschwaerz-gesetz-des-grauens-" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/KristyTallman/status/1828869011733676086" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://outoftheboxtvderschwachsinnhatprogramm.wordpress.com/2022/12/11/paedophile-netzwerke-geheim-strukturen-hinter-dutroux-komplex-und-kampusch-enttarnt-europaeische-koenigshaeuser-und-militaer-geheimdienst/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evelorgen.com/wp/news/white-wolf-von-atzingen-interview/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://netzfrauen.org/2019/03/07/elysium-2-2/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dersonntag.at/artikel/fastentuch-gottfried-helnwein/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/author-joachim-hagopian/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jack_Lang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://k.at/promis/p-diddy-liste/402957175" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nj.gov/dcf/about/divisions/dcpp/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phoenixkaspian.com/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/School-Of-Fools-Aldenham.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dogrulukpayi.com/bulten/epstein-davasi-nedir-ne-degildir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/9321/imfname_1432388.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nachrichten.fr/justiz-franzoesischer-serientaeter-nordahl-lelandais-erneut-vor-gericht/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phoenixkaspian.com/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unser-mitteleuropa.com/paedophilen-skandal-in-oesterreich-staatskuenstler-und-polit-liebling-hermann-nitsch-fantasierte-von-missbrauch-und-toetung-von-kindern/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/ellen/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.walesonline.co.uk/whats-on/music-nightlife-news/beyonc-kicks-uk-renaissance-tour-26929687" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H4hyUoX_pis" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exxpress.at/der-sex-krimi-um-epstein-sein-41-jahre-alter-pass-bringt-spoe-unter-druck/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/765PTnZbhyR7/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2022/07/oliver-greyf-paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/Angelic-Defenders-Demonic-Abusers-Survivor/dp/1502929368" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plutokraten.blogspot.com/2009/03/sachsensumpf.html" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddit.com/r/conspiracy_commons/comments/i0jjhg/madeleine_mccann_a_very_british_coverup/?rdt=35727" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/kindesmissbrauch-haut-de-la-garenne-jersey/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-us/news/crime/fbi-seeks-to-block-secret-epstein-files-release-amid-possible-ghislaine-maxwell-retrial/ar-AA1eHGtx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scoop.co.nz/stories/WO1405/S00135/belgium-20-months-in-prison-for-member-laurent-louis.htm" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nypost.com/2023/04/03/lawyer-michael-dolce-who-repped-sex-abuse-victims-faces-child-porn-charges/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paukenschlag-ehemaliger-mitarbeiter-behautet-dass-die-olena-zelenska-stiftung-kinder-weltweit-an-reiche-paedophile-verkauft/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weekend.at/chronik/missbrauch-kind-justiz-skandal-vertuschen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2021/10/31/der-vampir-killer-von-kenia-kindermorde-bluttrinken-selbstjustiz/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ni87xD8WUIw" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/50-voices-rituelle-gewalt-und-mind-control.html" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/PYdI4D7AryS8/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/14306/imfname_1567409.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/p/jersey-child-abuse-inquiry.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diemaechtigstenfamilienderwelt.ch/2021/09/26/haus-battenberg-mountbatten/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/gesellschaft/falsche-erinnerungen-menschenfleisch-essen-das-ist-extrem-unwahrscheinlich" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rh4wc7VUA_c" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gedankenwelt.de/projekt-mkultra-das-cia-programm-zur-gedankenkontrolle/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/ellen/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/karin/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qJpotd-HAzQ" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=rPwASI89paM" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vigilantcitizen.com/pics-of-the-month/symbolic-pics-of-the-month-08-24/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lYA6ZG5XloI" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theblackvault.com/documentarchive/cia-mkultra-collection/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/mary-sparrow/" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/de-at/nachrichten/other/ermittlungen-gegen-rapper-p-diddy-120-opfer-k%C3%BCndigen-klagen-wegen-sexueller-gewalt-an/ar-AA1rD2ug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8cKioeCDGww" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oe24.at/oesterreich/chronik/nach-skandal-urteil-das-passiert-jetzt-mit-teichtmeister/568047342" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2022/05/30/paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Cyril_Smith" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtalkradio.net/internet-talk-radio/2012/02/20/journey-for-truth-jean-eisenhower-talks-about-environmental-activism-her-sexual-abuse-government-mind-control-and-alien-abduction/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=0TF6bj1zPY4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qd9SdpqW2L0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://humansbefree.com/2019/08/list-of-71-clinton-associates-who-died-mysteriously-or-committed-suicide-before-testimony.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conandaily.com/2023/03/30/michael-dolce-biography-13-things-about-west-palm-beach-florida-lawyer/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/i/status/1828869011733676086" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-ein-grausiger-fund-100.html" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parentalrights.org/child_protective_services/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamy.de/stockfoto-julie-roberts-und-karl-morrison-arbeiten-an-gegenstanden-die-im-ehemaligen-kinderheim-haut-de-la-garenne-in-jersey-geborgen-wurden-109827351.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/dutroux-kindesmissbrauch-snuff-netzwerke/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jean-Michel_Nihoul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20220718_OTS0043/faekalien-essen-muessen-siebenjaehriger-erhebt-massive-missbrauchsvorwuerfe-gegen-eigenen-vater" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epochtimes.de/meinung/gastkommentar/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet-a2847518.html%22%3ehttps://web.archive.org/web/20190803044735/https://www.epochtimes.de/meinung/gastkommentar/ex-cia-agent-kinder-werden-zum-verkauf-und-fuer-rituellen-missbrauch-gezuechtet-a2847518.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inar.de/lady-gaga-hinterlasst-hotel-badewanne-voller-blut/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/sound-of-freedom-smokescreen-for-controlling-the-child-sex-trafficking-narrative/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berliner-zeitung.de/news/fuer-rituelle-zwecke-megan-fox-trinkt-gelegentlich-blut-ihres-verlobten-li.224546" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=K7rM80ylnBQ" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chdata123.com/eu/ch/kr/krimineller-paedophilenring-tierkreis-Basel-meldungen.html" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2024/die-verbindungen-von-kamala-harris-und-tim-walz-in-paedophile-netzwerke/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo-nl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/26499" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/skon_pirjo/status/1799730796967718949" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240330083318/https://dirkdietrich.substack.com/p/justin-bieber-hollywood-eliten-toteten" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-02136-8_4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lebtown.com/2021/07/23/michael-folmer-former-state-senator-released-from-prison-by-court-order-a-year-after-sentencing/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/15747/imfname_1594520.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Stanford_University" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/9678" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=RcVfSdNRjwQ" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=BNc5zTYkTaQ" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dogrulukpayi.com/bulten/epstein-davasi-nedir-ne-degildir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/general-flynn-mitglieder-des-kongresses-sind-kompromittiert-weil-sie-mit-kindern-schlafen-und-sie-sind-im-besitz-von-globalisten/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.news9live.com/world/britains-prince-andrew-accused-of-sexual-abuse-during-visit-to-ukraine-2271914?s=09" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/311" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jimmy_Savile" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://steemit.com/laurasilsby/@anarcho-pirate/the-clinton-silsby-scandal-laura-gayler-aka-laura-silsby-vp-of-marketing-at-alertsense-amber-alert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/pia/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@Spike%F0%9F%90%BA:5/KINDERHANDEL-in-der-%F0%9F%87%B9%F0%9F%87%B7T%C3%9CRKEI_:c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6oFwfkx-3lg" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/blutkult-hunderte-opfer-und-zeugen-brechen-ihr-schweigen/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13554/imfname_1549605.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/eva/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@tyroleanScrat/playlists" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/misc/haut-de-la-garenne/2008-haut-de-la-garenne-abuse-summary-2017-independent-inquiry-report-appendix-2-part-2.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@rabbitresearch:3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/der-fall-luna-rituelle-gewalt-das-maedchen-hat-tunnel-kaefige-und-kinderjagden-ueberlebt.html" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2022/12/paedo-netzwerke-die-adeligen-seilschaften-hinter-dem-dutroux-fall/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/schweiz/falsche-erinnerungen-ein-grauenhaftes-hirngespinst-fordert-reale-opfer" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/nachrichten/panorama/prominente/chat-kontrolle-whatsapp-ashton-kutcher-100.html" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gettyimages.se/detail/nyhetsfoto/nike-ceo-mark-parker-is-photographed-in-his-office-for-wall-nyhetsfoto/495562875?adppopup=true" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Ordo_Templi_Orientis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.de/books/about/Only_God_Rescued_Me.html?id=a_XjtAEACAAJ&amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/LizCrokin/status/1790863228269969751" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocg.life" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cia.gov/readingroom/document/cia-rdp88-01070r000301" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@kevenrosa/video/7223490579307482410" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-arzt-spricht-von-haftunfaehigkeit-unterlassener-hilfeleistung-und-einem-medizinskandal-.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=efDIZl0Bj5A" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abcnews.go.com/US/records-show-jeffrey-epsteins-requests-multiple-passports-travels/story?id=106327253" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nachrichten.at/panorama/chronik/fall-teichtmeister-heute-startet-der-prozess-in-wien;art58,3876809" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Gary_Webb_(Journalist)" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20&#9654;&#65039;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.5210/bsi.v12i1.77.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/en-us/news/politics/jeffrey-epstein-said-if-he-revealed-what-i-know-about-both-candidates-2016-election-would-have-to-be-canceled-brother/ar-AA1mqhdX" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.de/books/about/Nobody_s_Angel.html?id=ICQc9GNrA4cC&amp;redir_esc=y" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artlex.com/de/kunstler/gottfried-helnwein/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Operation_Midland" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.monarchie.be/de/konigliche-familie/geschichte-der-monarchie/prinzregent-charles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/OS0zfy0S59O2/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wikileaks.org/wiki/FBI_pedophile_symbols" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nonstatetorture.org/what-is-nst/ritual-abuse-torture" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qbTMehXxfx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hugendubel.de/de/taschenbuch/nathan_reynolds-snatched_from_the_flames-38150004-produkt-details.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wsj.com/articles/jeffrey-epstein-calendar-cia-director-goldman-sachs-noam-chomsky-c9f6a3ff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.ph/ICtgB" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/international/sexuelle-belaestigung-australien-entschuldigt-sich-bei-opfern-sexuellen-missbrauchs" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=96TVnGQnVAg" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Gladio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jean-Michel_Nihoul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20221024_OTS0057/paukenschlag-im-eingestellten-paedo-verfahren-sta-wien-muss-ermittlungen-gegen-beschuldigten-vater-wieder-aufnehmen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/04/13/okkulte-paedo-eliten-hochrangige-paedokriminelle-netzwerke-satanismus-ritualmorde/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LizCrokin/status/1790206320743735352" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2024/02/22/sie-werden-mich-toeten-mordkomplott-michael-jackson-1/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/tanja/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2024/05/10/hail-satan-wie-das-zdf-mit-gez-steuern-einen-satanismus-werbefilm-ausstrahlte/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.savingdamon.com/pedophile-gardner.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/mk-ultra-projekt-monarch/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Yale_University" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stopworldcontrol.com/abuse/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.apple.com/ca/podcast/ep-87-unmasking-the-matrix-w-tom-althouse-part-1/id1653321029?i=1000662173614" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bs65WluVnQ0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berliner-zeitung.de/news/fuer-rituelle-zwecke-megan-fox-trinkt-gelegentlich-blut-ihres-verlobten-li.224546" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beauftragte-missbrauch.de/presse/artikel/210" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PU0YDyThImk&amp;t=640s" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2017/07/die-clintons-leichen-pflastern-ihren-weg/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luenebuch.de/shop/item/9783844071535/kombi-paket-und-fuhre-uns-bande-1-4-von-elisabeth-roth-kartoniertes-buch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hilpub.uni-hildesheim.de/server/api/core/bitstreams/8d200f25-71b4-4d9b-b402-4b14ef7ede21/content" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/School-Of-Fools-Aldenham.html" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dekvsw.nl/root-page/overzicht-van-alle-demmink-artikelen-op-deze-site/belgian-x-dossiers/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/luna-2/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26577" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/elisabeth-schaefer/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insights21.com/research/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SDmzNDrj2NI" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aufarbeitungskommission.de/themen-erkenntnisse/organisiert_rituell/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/14306/imfname_1567409.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/gloria-masters/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LizCrokin/status/1790206320743735352" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ni87xD8WUIw" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theguardian.com/uk-news/2017/jul/03/haut-de-la-garenne-house-of-horror-investigation-brought-jersey-abuse-to-light" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Final-Act.html" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courthousenews.com/epstein-memos-shine-light-on-decoy-passport-murky-assets/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cicero.de/innenpolitik/sz-magazin-justizskandal-edathy/60974" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Stuart_Syvret" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paukenschlag-neue-epstein-vip-liste-mit-einflussreichen-promis-erreicht-den-mainstream-ariane-de-rothschild-cia-direktor-burns-noam-chomsky-u-v-m/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qJpotd-HAzQ" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Mark_Ryden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-arzt-spricht-von-haftunfaehigkeit-unterlassener-hilfeleistung-und-einem-medizinskandal-.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nius.de/news/paris-eroeffnet-olympia-mit-trans-abendmahl-vor-12-jahren-kam-noch-james-bond-mit-dem-fallschirm/c8a7038d-302e-4af6-9474-a4956201841f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6266763/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/maria-2/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/pia/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/luna/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@HORIZONS:d/P%C3%A9dophilie---09.10.2022---Emmanuel-VERDIN----Plainte-contre-Jack-Lang,-Pierre-Moscovici,-et-Fran%C3%A7ois-Hollande:1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/track/0aJfSH8JXYoHWIWvm98DJA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nypost.com/2024/09/18/us-news/diddy-as-bad-as-epstein-says-officer-who-raided-miami-mansion/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Stuart_Syvret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/13551/imfname_1504398.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.derstandard.at/story/2000143169597/teichtmeisters-gewaltfantasien-sollen-umfeld-bekannt-gewesen-sein" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thepeoplesvoice.tv/adult-star-jenna-jameson-evil-pedophiles-who-sacrifice-and-torture-children-run-hollywood/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scoop.co.nz/stories/WO1405/S00135/belgium-20-months-in-prison-for-member-laurent-louis.htm" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/world/americas/queen-victoria-statue-canada-indigenous-graves-b1876803.html" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6gTHBLMelUY" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/mixed_media_on_canvas/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/uk/politics/sir-edward-heath-latest-seven-historical-child-sexual-abuse-allegations-operation-conifer-wiltshire-police-a7984401.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.extremnews.com/lifestyle/kurioses/147517c7066c567" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/I1B2oGR0qIE" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiednergymnasium.at" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prepareforchange.net/2018/09/03/witness-statement-by-satanic-ritual-abuse-survivor-fiona-barnett-calling-out-her-pedophile-abusers" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/betroffene-frankfurt/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/tvshowbiz/article-12466599/The-Office-Rainn-Wilson-childhood-abuse-depression-miserable-filming.html" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Dalglish" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/johnmcafeechannel/2220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/hail-satan-wie-das-zdf-mit-gez-steuern-einen-satanismus-" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6G7gXuw-eKM" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2023/02/16/oliver-greyf-das-dutroux-netzwerk-der-mordfall-christine-van-hees-1/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.screamsfromchildhood.com/false_memory.html" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/haze/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baptistpress.com/resource-library/news/nancy-shaefer-conservative-activist-killed/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Feeding-Grounds-Aldenham.html" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/2017/04/jersey-child-abuse-inquiry-to-destroy.html" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/laura/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/-/en/Annemie-Bult%C3%A9/dp/2872621539" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Sigmund_Freud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zeitenschrift.com/artikel/wer-sich-zum-schaf-macht-den-fressen-die-woelfe" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Dark_Island" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/pidSG5nMkW8?t=4711" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://winnipegsun.com/2013/07/08/former-manitoba-deputy-minister-of-education-ben-levin-61-charged-with-child-porn-offences" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@christkoenigtum/video/7396308739441085728?_r=1&amp;_t=8oQi0dXVCyn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/reel/460607883584856" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/victimsmission/4153" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/15747/imfname_1594520.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/tucker-carlson-es-ist-an-der-zeit-dass-wir-ueber-das-paedophilie-problem-der-elite-sprechen/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3xviap-rothschild-human-hunting-parties-black-forest.html" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikibrief.org/wiki/Franca_Arena" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rachel/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/ChuckCallesto/status/1698155164459221090" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kinderraub/16305" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dissoziation-und-trauma.de/images/jey/rituelle-gewalt-das-netz-unter-der-oberflaeche.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=H4hyUoX_pis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/karin/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.20min.ch/story/margaret-thatcher-der-mi5-und-die-paedophilen-347008928587" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/haze/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Da4ngq3-ASc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://source.infopool.info/%EF%83%98https://www.welt.de/vermischtes/article1730071/Vergewaltigungen-waren-an-der-Tagesordnung.html" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brutalproof.net/2019/07/46876/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sarahwestall.com/pedophilia-empire-satan-sodomy-the-deep-state-with-joachim-hagopian" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DLHOhD001F8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SBte1s7oqCc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newsnationnow.com/crime/jeffrey-epsteins-passport-travels" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/pizzagate" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dersonntag.at/artikel/fastentuch-gottfried-helnwein/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nachrichten.at/oberoesterreich/Nach-Sex-Vorwuerfen-starb-17-Jaehrige-in-Linzer-Krankenhaus;art4,616018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/JMzfxRPxrefM/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/sound-of-freedom-smokescreen-for-controlling-the-child-sex-trafficking-narrative/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ekladata.com/qtN_8-4AuX2RHag30XQm1EqyMeU.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=_tcMyANaB-k&amp;list=PLuuExfufHEk2a3nxzobCn8-gJlbHoT7pK&amp;index=5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6gTHBLMelUY" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=B3xCHY6f_R0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzz.ch/feuilleton/puff-diddy-soll-in-menschenhandel-sexuelle-ausbeutung-und-haeusliche-gewalt-verwickelt-sein-nun-wird-der-amerikanische-rapper-zum-sechsten-mal-angeklagt-ld.1825639" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/rodjanha/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26810" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8qskRZxywO0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Child_protective_services" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14059/fname_1518518.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oe24.at/oesterreich/chronik/teichtmeister-las-texte-von-missbrauchten-kindern-im-parlament/542152794" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/?s=Vampire" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ozzy1871ozzy/status/1839529576491356561?t=314MskYMoc-mv3EmK2tvwQ" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.com/press/international_press/article_6259-Helnwein-und-Priscilla-Presley-nachts-im-Museum;jsessionid=E4E2248B57105ABF8060227994E6190C" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/phillippa-2/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=J1QgqcWFm0Y&amp;app=desktop" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/silent-weapons-for-quiet-wars/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radioeins.de/themen/wissen/kolumnisten/dr__mark_benecke.html" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdr.de/kultur/buchmesse/was-sie-ueber-cosplay-wissen-sollten-100.html" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Elm_Guest_House_hoax" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3squzn-matthew-perry-vowed-to-expose-hollywood-pedophile-ring-before-he-was-found-.html" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/covid-hysterie-das-projekt-mkultra-schlampige-wissenschaft-und-der-schleichende-uebergang-zu-menschenrechtsverbrechen/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/paedokriminalitaet-sexuelle-gewalt-folter-schwarze-magie-mkultra-petra-hat-ihre-kindheit-ueberlebt.html" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=VCX_GYd_EWw" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/9509/fname_1350993.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taz.de/Archiv-Suche/!1334204/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/ehemaliger-schueler-der-aldenham-school-bricht-das-schweigen-koenig-charles-und-enge-freunde-vergewaltigten-hunderte-kinder/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://die-mias.de/blog/2019/12/06/entfremdung-parental-alienation-die-pas-luege-rennt-weiter/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/erika/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.t-online.de/tv/nachrichten/panorama/id_100507632/oper-schockt-in-stuttgart-besucher-erleiden-uebelkeit-und-ohnmacht.html" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/doug/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qJpotd-HAzQ" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.derstandard.at/story/2000007765937/kanada-gewaltvorwuerfe-gegen-medienstar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entschwoert.de" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rumble.com/v3rw2ns-october-26-2023.html" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2018/10/monarch-bewusstseinskontrolle-die-dunkle-seite-der-musikindustrie-und-popkultur-videos/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/oevp-wollte-von-nichts-wissen-kinderschaender-epstein-reiste-mit-oesterreichischem-reisepass/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20230921_OTS0183/fpoe-stefan-fall-teichtmeister-justizministerin-zadic-schweigt-zu-offenen-fragen" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Tinseltown" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Jimmy_Savile" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welt.de/vermischtes/article1730071/Vergewaltigungen-waren-an-der-Tagesordnung.html" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paedo-skandal-um-thomas-de-maiziere-cdu-richter-und-anwaelte-beim-sex-mit-kindern-gefilmt/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thetimes.com/article/picture-the-jersey-child-abuse-cellar-uncovered-by-police-sh6fh05wmbm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n7nMGE7beOY" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=knSfxv-_iUo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/01/05/stimmen-zum-fall-epstein/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bnlHEFNUK-w" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/29228" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/x-akten-dutroux-affare-eliten/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocg.life/heilung-rituelle-gewalt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h0rusfalke.wordpress.com/tag/laurent-louis/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msn.com/de-at/nachrichten/other/ermittlungen-gegen-rapper-p-diddy-120-opfer-k%C3%BCndigen-klagen-wegen-sexueller-gewalt-an/ar-AA1rD2ug" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://timothycharlesholmseth.com/explosive-ally-shelly-carter-release-child-trafficking-documentary-all-of-us/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.courtlistener.com/docket/67133027/united-states-v-dolce/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=XQnC14l1uc8" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Beno%C3%AEt_de_Bonvoisin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erwachsene-scheidungskinder.blogspot.com/2010/06/hintergrunde-uber-das-false-memory.html" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dersonntag.at/artikel/fastentuch-gottfried-helnwein/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/uk/politics/theresa-may-child-abuse-inquiry-cover-up-concerns-dame-lowell-goddard-stories-a7369976.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.com/Surviving-Occult-Little-Bird-Jesus/dp/B0939XCPM4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2022/12/19/blutmagie-schauspielerin-megan-fox-gibt-zu-menschenblut-zu-trinken-teil-2/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/johnmcafeechannel/2220" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/QlobalChange/26341" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/sue/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagblatt.ch/international/au-revoir-francois-hollande-macht-schluss-ld.928942" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/nl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.nachrichten.yahoo.com/blogs/star-news/satansritual-lady-gagas-schreckliches-blutbad-151859314.html?guccounter=2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://los40.us/2024/which-celebrities-attended-diddys-scandalous-parties-25103.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Mike_Folmer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14743/fname_1550253.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justizopfer-hilfe.at/kindesmissbrauch-kinderhandel-in-oesterreich/warum-schuetzt-oesterreichs-justiz-paedophile-missbrauchstaeter/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Pt3cqeuM4Ug" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/author-joachim-hagopian/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/search?q=Philip+Sinel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Dev_Patel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vigilantnews.com/post/satanic-evil-king-charles-unveils-hellish-self-portrait/?omnisendContactID=64f0f8b0cbba33edd301dc3d&amp;utm_campaign=campaign:%20Vigilant%20Fox%20Daily%20Digest%20%5b05/15/2024%5d%20(6644a6359b0eec4898d8ffd2)&amp;utm_medium=email&amp;utm_source=omnisend" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.washingtonexaminer.com/news/2601747/epstein-used-austrian-passport-with-fake-name-in-the-1980s-prosecutors/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.srf.ch/news/schweiz/falsche-erinnerungen-ein-grauenhaftes-hirngespinst-fordert-reale-opfer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/christine/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taz.de/Inhaftierte-US-Missionare/!5147502/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.walesonline.co.uk/whats-on/music-nightlife-news/beyonc-kicks-uk-renaissance-tour-26929687" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wsj.com/articles/jeffrey-epstein-calendar-cia-director-goldman-sachs-noam-chomsky-c9f6a3ff" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutsches-spionagemuseum.de/2021/04/13/geheimdienstliche-bewusstseinskontrolle-im-april-1953-begann-das-projekt-mkultra" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/13551/imfname_1504398.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welt.de/politik/deutschland/article155424564/Es-werden-sogar-Kinder-vor-der-Kamera-umgebracht.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Strategie_der_Spannung" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Nordahl_Lelandais" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/doug/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240320222127/https://vo.lc/The-Feeding-Grounds-Aldenham.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100067064276727/videos/625525946444071" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagesspiegel.de/politik/die-unglaubliche-verschworung-des-grauens-8470747.html" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https:/www.youtube.com/watch?v=uk_0in0wwhU" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/elisabeth-schaefer/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2022/05/30/paedokriminalitaet-der-fall-manuel-schadwald-die-wahrheit/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=SDmzNDrj2NI" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/stores/author/B09B2YBY5W/about" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/projekt-monarch-und-satanische-symbolik-in-aktuellen-bildern-der-musikindustrie/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@tyroleanScrat/playlists" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ritualabuse.us/ritualabuse/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/maria-2/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-er-diente-38-jahre-als-soldat-seine-inhaftierung-jaehrt-sich-bald-er-ist-in-untersuchungshaft.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heute.at/s/jeffrey-epstein-fall-epstein-falscher-osterreichischer-pass-in-penthouse-entdeckt-53555684" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/freiheit-fuer-max-eder-.html" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/news/article-2550472/Police-cover-Saviles-claims-friends-Queens-cousin-Paedophile-claimed-visited-school-Princess-Alexandra.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=gYukkbqO6tA" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heute.at/s/florian-teichtmeister-hat-bereits-fix-einen-neuen-job-100290337" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.focus.de/politik/deutschland/zweifelhafte-verbindungen-warum-juergen-trittin-im-paedophilie-sumpf-feststeckt_id_4298385.html" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bodycount.info/informationen/vermisst/schadwald-manuel/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Ballets_roses" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/B5u_al5RFUs?feature=shared&amp;t=805" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fondfbr.ru/de/artikel/us-pedophile-brotherhood-de/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lailluminator.com/2023/11/12/the-lords-ranch/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Geoffrey_Dickens" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/24017%20" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://everydayconcerned.net/2018/10/13/jian-liang-whistleblower-on-targeting-torture-secret-technologies-mk-ultra-never-ended-absolute-mind-and-soul-control-in-government-wall-street-and-the-secret-space-program/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brf.be/national/377669/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eu.palmbeachpost.com/story/news/crime/2023/10/04/south-florida-attorney-michael-dolce-pleads-guilty-watching-child-pornography-months-after-fbi-raid/70549252007/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/viktor/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://katholischpur.xobor.de/t2340f89-Udo-Ulfkotte-am-verstorben-1.html" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arttrado.de/news/gottfried-helnwein-ausstellung-in-venedig/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamy.de/stockfoto-julie-roberts-und-karl-morrison-arbeiten-an-gegenstanden-die-im-ehemaligen-kinderheim-haut-de-la-garenne-in-jersey-geborgen-wurden-109827351.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.welt.de/print-welt/article598091/In-den-Folterkammern-der-Kinderschaender-wuchern-Spaltpilze.html" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.facebook.com/story.php?story_fbid=pfbid02qhigLJC54QqBTXnej7CJoqFGrYnpL1gKGMUE8RjGUR5usN8NNGDneixwKdtkK8DPl&amp;id=108085950897096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/viktor/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/New_York_City_Police_Department" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2017/03/20/was-sie-nicht-wissen-duerfen-blut-schwarze-messen/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=j82JVnRDI4k" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qWmRyEsTofI" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bz-berlin.de/archiv-artikel/nahm-lady-gaga-ein-blutbad-im-hotel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/27211" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/satanisch_ritueller_missbrauch/1406" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/nl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocg-life" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.everand.com/podcast/589418865/SRA-Spirit-Children-and-Victory-in-Christ-with-Amanda-Buys-The-Future-of-Deliverance-Ministry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eurovision.de/teilnehmer/Bambie-Thug-mit-Doomsday-Blue-fuer-Irland-auf-Platz-sechs,irland1066.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bol-chat.de/news/justin-bieber-pedofili-vode-zlu-glazbenu-industriju?language=german" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pennlive.com/crime/2021/07/former-pa-senator-mike-folmer-is-out-of-prison-but-must-still-register-as-a-sex-offender.html" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/16206/fname_1585085.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Area_51" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wanttoknow.info/mk/lifting-the-veil.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://voiceforchildren.blogspot.com/2014/06/advocate-philip-sinel-interview-part-1.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alamy.com/stock-photo/variety-club-luncheon-outward-bound-trust.html?blackwhite=1&amp;sortBy=relevant" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telegra.ph/Justin-Bieber-Gesichtsl%C3%A4hmung-ist-Bestrafung-f%C3%BCr-die-Aufdeckung-der-Illuminati-P%C3%A4dophilie-11-18" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=d-vl6tcJibM" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2023/09/05/urteil-im-fall-teichtmeister-schockt-oesterreich/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zeit.de/politik/ausland/2010-02/Waisenkinder-in-Haiti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/100067064276727/videos/625525946444071" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/GHZFriedrichMaik/37396" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/J/14059/fname_1518518.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20160318152343/http://www.franzmiller.at/websites/personal.html" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rabbitresearch.substack.com/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.extremnews.com/lifestyle/fernsehen/c6921941110c5e6" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/p-diddys-paedoparty-klage-lucian-grainge/?mtm_campaign=new" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Antony_Kidman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-er-diente-38-jahre-als-soldat-seine-inhaftierung-jaehrt-sich-bald-er-ist-in-untersuchungshaft.html" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kurier.at/chronik/welt/sex-affaere-epstein-reiste-mit-einem-oesterreichischen-pass/400555235" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@theartofshade/video/7225710838584298795" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Michael_C._Ruppert" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Emma_Watson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nymag.com/intelligencer/article/who-are-the-newly-revealed-jeffrey-epstein-associates.html" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/installations_and_performances/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/27301%20" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/JMzfxRPxrefM/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.illuminati.at/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2023/11/von-wegen-verschwoerungstheorie-australischer-premier-entschuldigte-sich-fuer-unglauben-rituellen-missbrauchs/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bs65WluVnQ0&amp;t=60s" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/202" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dirkdietrich.substack.com/p/justin-bieber-hollywood-eliten-toteten" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20200513090134/https://markcrispinmiller.com/2010/04/the-strange-death-of-nancy-schaefer-two-items/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20230206_OTS0028/hat-richter-hochsensible-gesundheitsdaten-eines-minderjaehrigen-missbrauchsopfers-illegal-abgefragt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/dasabsolutbsesatanistenundblutsuferhd" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pseudoreality.org/committeeof300.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/christine/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vigilantcitizen.com/pics-of-the-month/symbolic-pics-of-the-month-08-24/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perception-gates.home.blog/2018/12/26/mk-ultra-2-project-monarchdas-traumabasierte-sklavenprogramm-der-kabale/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Westminster_Abbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quotlr.com/author/barbara-marx-hubbard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/dasabsolutbsesatanistenundblutsuferhd" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ots.at/presseaussendung/OTS_20230921_OTS0183/fpoe-stefan-fall-teichtmeister-justizministerin-zadic-schweigt-zu-offenen-fragen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Richard_A._Gardner" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=KmZHsb_cPfs" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.co.uk/news/article-2468836/Jimmy-Savile-Police-censored-2009-interview-removing-reference-Royal-Family.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/evelyne/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=x2rQzv8OWEY" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fachkreis-rg.at/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/evelyne/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Blutbadhttps://de.nachrichten.yahoo.com/blogs/star-news/satansritual-lady-gagas-schreckliches-blutbad-151859314.html?guccounter=2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jerseyeveningpost.com/news/2014/09/15/abuse-victims-come-forward-to-talk-about-sacre-coeur-care-home-2/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/Eyes-Wide-Open:" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gettyimages.de/detail/nachrichtenfoto/senator-stuart-syvret-stands-outside-the-haut-de-la-nachrichtenfoto/80009254" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larryslist.com/artmarket/features/top-list-sneakers-sneaking-in-the-art-collector-scene/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cia.gov/readingroom/document/cia-rdp88-01070r000301530003-5530003-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlygodrescuedme.com/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/nina/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.spotify.com/intl-de/track/1Vdah2IUNwEj3R4MBejo1p?si=b7702f9a93684921)" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gettyimages.de/detail/nachrichtenfoto/senator-stuart-syvret-stands-outside-the-haut-de-la-nachrichtenfoto/80009254" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rnd.de/politik/australien-entschuldigt-sich-bei-opfern-sexuellen-missbrauchs-B53VQHLAUGQBE4CPOFPDEH6FXM.html" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krone.at/3077281" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://h0rusfalke.wordpress.com/tag/laurent-louis/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/world/americas/queen-victoria-statue-canada-indigenous-graves-b1876803.html" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.independent.co.uk/news/uk/politics/edward-heath-child-sex-abuse-paedophilia-allegations-inquiry-findings-operation-conifer-wiltshire-police-a7983906.html" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=tm-CVIyTSuE" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=d8w5cw7_mvU" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/projekt-monarch-und-satanische-symbolik-in-aktuellen-bildern-der-musikindustrie/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://criminal-justice.iresearchnet.com/types-of-crime/child-abuse/ritual-abuse-torture/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.website-files.com/5b53d84645c6a350274a79a0/5d5d48bfbbbfb93959214b6a_eyes-wide-open-_fiona-barnett_first-edition_august-2019%20(1).pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Strategie_der_Spannung" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/belgian-x-dossiers-of-the-marc-dutroux-affair-the-accused" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/27211&amp;autoplay=true" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Alfred_Charles_Kinsey" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@inyourbones0/video/7337853012582632750" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hugendubel.de/de/taschenbuch/william_cooper-behold_a_pale_horse-1539423-produkt-details.html" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taz.de/Rituelle-Gewalt/!5912309/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymotion.com/video/x7tncdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DLHOhD001F8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/School-Of-Fools-Aldenham.html" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zaronews.world/zaronews-presseberichte/kindersexsklaven-fuer-unsere-deutschen-spitzenpolitiker-vergewaltigung-folter-beseitigung-von-zeugen/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/-/en/Annemie-Bult%C3%A9/dp/2872621539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/MKULTRA" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bnFSfzymtAI" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Morrison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tiktok.com/@kevenrosa/video/7223490579307482410" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.de/dp/B0CJ4F7F17?ref_=pe_3052080_397514860" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quotlr.com/author/barbara-marx-hubbard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/CNconspiracynewsroom/65951" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/AllyandShelly/4717" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.faitsdivers.org/7008-Emmanuel-Verdin-accuse-Jack-Lang-de-viol-collectif-sur-sa-fille-de-4-ans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/20230918021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-u1sIm-Hdxg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Dissoziative_Identit%C3%A4tsst%C3%B6rung" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/luna-2/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cathyfox.substack.com/p/human-hunting" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/photograhy/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Oq_km9sO2W0&amp;app=desktop" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/christine/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kqi-Ee6etsM" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbc.ca/news/canada/london/order-of-canada-recipient-convicted-sexual-assault-nepal-1.5204463" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.algemeiner.com/2019/12/04/the-grift-of-a-right-wing-white-house-accredited-media-outlet-hits-a-wall/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/paukenschlag-neue-epstein-vip-liste-mit-einflussreichen-promis-erreicht-den-mainstream-ariane-de-rothschild-cia-direktor-burns-noam-chomsky-u-v-m/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pv.at/cdscontent/?contentid=10007.707551&amp;portal=pvaportal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-die-macht-der-medien-100.html" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ticketonline.de/artist/dr-mark-benecke/?affiliate=YAT&amp;msclkid=0417e12dc2d4151995f9862b64b715fb&amp;utm_source=bing&amp;utm_medium=cpc&amp;utm_campaign=ar_Literatur&amp;utm_term=dr%20mark%20benecke&amp;utm_content=Dr.%20Mark%20Benecke%20-" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/mary-sparrow/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vo.lc/The-Final-Act.html" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thieme-connect.de/products/ejournals/abstract/10.1055/a-1123-3064" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Camp_David" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://time.com/3607473/canadian-radio-host-jian-ghomeshi-charged-with-sexual-assault/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=-cdHpGOW1Rw" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/01/05/stimmen-zum-fall-epstein/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/haut-de-la-garenne-child-abuse-case" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/diana/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/laura/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sasek.tv/de/freundestreffen2015/predigt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apolut.net/im-gespraech-andrea-christidis/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zdf.de/dokumentation/zdfinfo-doku/insel-des-boesen-jersey-ein-grausiger-fund-100.html" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tampafp.com/florida-attorney-sentenced-in-child-porn-case-with-nearly-2000-images-videos/" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-35292924" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psiram.com/de/index.php/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2021/05/14/exklusiv-okkult-ideologie-vampirismus-verschwiegen-vertuscht-3/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telegraph.co.uk/news/uknews/crime/10949366/Simon-Danczuk-I-was-warned-not-to-challenge-Leon-Brittan-over-paedophile-dossier.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/satanisch_ritueller_missbrauch/1407" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=HI-u1gQ6kkM" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/ron-alan/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/26830%20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedoempire.org/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-35292924" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13554/imfname_1549605.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://exxpress.at/unfassbar-teichtmeister-las-texte-von-missbrauchten-kindern-im-parlament/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/rabbitresearch/15940" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rtl.de/cms/koenig-charles-ploetzlich-taucht-der-sensemann-bei-der-kroenung-auf-5042335.ht" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/United_Kingdom_football_sexual_abuse_scandal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truthjusticefreedomforchildren.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eWQh55LxEkQ" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ttps://www.youtube.com/watch?v=050ct8QiN" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=dqiEM5hbTNo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Patrick_Haemers" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unser-mitteleuropa.com/cia-neurobiologie-experte-ueber-die-steuerung-des-menschlichen-gehirns-mittels-rna-impfstoffen/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swprs.org/geopolitik-und-paedokriminalitaet/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://morkhoven.wordpress.com/2010/07/19/les-reseaux-pedocriminels/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Sigmund_Freud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bitchute.com/video/PYdI4D7AryS8/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blick.ch/ausland/18-zuschauer-muessen-in-stuttgart-medizinisch-versorgt-werden-opern-publikum-bricht-wegen-sex-szenen-zusammen-id20212655.html?utm_campaign=share-button-app&amp;utm_medium=social&amp;utm_source=telegram" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/en/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/world-europe-jersey-30388456" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://illuminatethedarkness.online/contact-us/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://davidshurter.com/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Hayman_(diplomat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://causa.causalis.net/dutroux-kindesmissbrauch-snuff-netzwerke/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/p/C8MeyvpSr4A/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/EvaHermanOffiziell/176974" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waves.lima-city.de/dok/mkultra.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/tanja/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidograndt.de/2020/02/07/oliver-nevermind-paedophilen-netzwerk-eliten-missbrauch-morde-vertuschungen-unfassbare-hintergruende/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dompfarre.info/client/downloads/Pfarrblatt/Pfarrblatt%20Ostern%20%202024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=NrFzuWSTmPA" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/der-fall-max-der-fall-nathalie-kinder-in-lebensgefahr-.html" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240330173707/https://www.artribune.com/progettazione/architettura/2022/04/tempio-sotterraneo-damanhur-vidracco-piemonte/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=6G7gXuw-eKM" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spiegel.de/kultur/justin-bieber-unterbricht-erneut-seine-welttournee-a-6c1769eb-63c9-4498-bc18-5615e7c6a95d" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbsnews.com/pittsburgh/news/senator-mike-folmer-pleas-guilty-child-pornography/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bnlHEFNUK-w" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wanttoknow.info/mk/lifting-the-veil.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diemaechtigstenfamilienderwelt.ch/2021/09/26/haus-battenberg-mountbatten/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240410102258/https://isgp-studies.com/belgian-x-dossiers-of-the-dutroux-affair-victim-witnesses-list" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/9321/imfname_1432388.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faz.net/aktuell/politik/die-gegenwart/missbrauchsfolgen-leben-mit-dissoziativer-identitaetsstoerung-16917795.html" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.50voices.org/diana/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2023/05/18/business/jeffrey-epstein-peter-thiel.html" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/New_Life_Children%27s_Refuge_case" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=bscbg-TB6fo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.gv.at/dokument/XXVII/AB/13188/imfname_1545775.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.euronews.com/2022/02/11/angeklagter-im-prozess-zum-mord-an-maelys-8-wollte-sie-nicht-toten" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phoenixkaspian.com/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deutsche-wirtschafts-nachrichten.de/506493/FBI-Ermittler-wurde-gezwungen-Clinton-E-Mails-an-Laptop-von-Sexualverbrecher-zu-vertuschen" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/eyes-wide-open-_fiona-barnett_first-edition_august-2019/page/n71/mode/2up" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/oberst-a-d-max-eder-gedanken-zum-bundeswehr-geloebnis.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/DDDDoffiziell/14343" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orf.at/stories/3130678/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressetext.com/news/20230918021" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/9195Min" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wissenschaft3000.wordpress.com/2015/03/25/die-neutralitat-der-schweiz-ist-absolut-gelogen/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.helnwein.de/works/installations_and_performances/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/30883" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -41799,68 +26710,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>57</Pages>
-  <Words>37053</Words>
-  <Characters>203794</Characters>
+  <Words>33097</Words>
+  <Characters>208518</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1698</Lines>
-  <Paragraphs>480</Paragraphs>
+  <Lines>1737</Lines>
+  <Paragraphs>482</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Overwinning van de bloedsekte (deel 3) – 247 slachtoffers, 135 getuigen, 172 daders en medeplichtigen (door Lois Sasek)</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>240367</CharactersWithSpaces>
+  <CharactersWithSpaces>241133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>