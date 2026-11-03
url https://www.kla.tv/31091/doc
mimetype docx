--- v0 (2026-09-23)
+++ v1 (2026-11-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd090d43b8c9a42b7" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f889daa05f24461482d9d5c6e113e4e9.psmdcp" Id="R3aceae15b3244fe3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R61bba17b08914a69" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3176b478f3374714b86e9cca40d4bf3a.psmdcp" Id="Rf28c6259b3d1470d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00E81F93" w:rsidP="00F67ED1" w:rsidRDefault="000023E9">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4DDE082A" wp14:anchorId="6C1A73EC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
@@ -622,324 +622,324 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Daha fazla detay hakkında Werner Altnickel</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">DERGİ 2000plus / No. 317</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rd87401b5d64b421d">
+      <w:hyperlink w:history="true" r:id="R88ecab62fd40478d">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.anti-zensur.info/azk1/chemtrailshaarp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Dr. Edmund Lengfelder'den çarpıcı açıklamalar</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R6d112a7c3265424a">
+      <w:hyperlink w:history="true" r:id="R303c52db3e9f4473">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://martin-ebner.net/regions/eastern-europe/weissrussland-tschernobyl/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Sovyetler Birliği'nde askeri bir süper silahın geliştirilmesi</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">DERGİ 2000plus / No. 317</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Kitap: “FER DE LANCE”, Tom Bearden. Cherniere Yayınları. İkinci baskı 2002</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rb41a39994a364300">
+      <w:hyperlink w:history="true" r:id="R2e19d137f1d749e7">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Thresher_(U-Boot</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">)</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Askeri süper silah hava durumunu manipüle edebilir!</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Re099672d425f41f5">
+      <w:hyperlink w:history="true" r:id="Rc94216a1fe344d88">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.kla.tv/28095</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rba2a13c88a694fca">
+      <w:hyperlink w:history="true" r:id="R5ae34f98af294ee5">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>http://www.chemtrail.de/wp-content/uploads/2014/01/SOWJETISCHE-WETTERKONTROLLE.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rf5b7b086ebdb4b69">
+      <w:hyperlink w:history="true" r:id="Rd6639d1516b44034">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.europarl.europa.eu/doceo/document/A-4-1999-0005_DE.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R6972d5b334384240">
+      <w:hyperlink w:history="true" r:id="Rf6cdbeb858514cf2">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://report24.news/doch-keine-spinnerei-haarp-in-eu-papier-als-klima-waffensystem-bezeichnet/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R3a778d608a254850">
+      <w:hyperlink w:history="true" r:id="R7b142c5e6e434a4b">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://t.me/WernerAltnickelAbsicherung/3904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Askeri süper silaha yönelik silah kontrolü girişimleri</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rcd326a06640a41fb">
+      <w:hyperlink w:history="true" r:id="R20bba8d83c134942">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.nachhaltigkeit.info/artikel/uno_konferenz_stockholm_1972_688.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R6bf4225c601e4603">
+      <w:hyperlink w:history="true" r:id="R3a5c87b1128e45c1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://t.me/WernerAltnickelAbsicherung/3897</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rcd9cd0d50aa34870">
+      <w:hyperlink w:history="true" r:id="R271a10a895e94d6f">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://treaties.un.org/Pages/ViewDetails.aspx?src=IND&amp;mtdsg_no=XXVI-1&amp;chapter=26&amp;clang=_en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R0fb9b79a046344b7">
+      <w:hyperlink w:history="true" r:id="Race7b539f86f4429">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://t.me/WernerAltnickelAbsicherung/3905</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rdec749f85a9840e6">
+      <w:hyperlink w:history="true" r:id="Re472b2bfede74d97">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://t.me/WernerAltnickelAbsicherung/3903</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R9d48fffa76b543f0">
+      <w:hyperlink w:history="true" r:id="Rd8eeba57f27f494f">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/William_Cohen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Çernobil reaktör felaketinin çok gizli tarih öncesi</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
@@ -982,271 +982,507 @@
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Çernobil felaketinin gerçek nedeni</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Kitap: “FER DE LANCE”, Tom Bearden. Cherniere Yayınları. İkinci baskı 2002</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R71f82a8d6f3c495a">
+      <w:hyperlink w:history="true" r:id="R93ecb49ef4de4bee">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.peterdavidbeter.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rb9e9db87483945f9">
+      <w:hyperlink w:history="true" r:id="Rffb78640f7104558">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Peter_Beter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R56ab1f3c48354f7c">
+      <w:hyperlink w:history="true" r:id="R98c34e676831497c">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://t.me/WernerAltnickelAbsicherung/3906</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Rus bilim insanları resmi Çernobil tarih yazımını yalanlıyor!</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Ra282a89b80214bdb">
+      <w:hyperlink w:history="true" r:id="Rc6305a98a11a467c">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kraftzeitung.net/video/dokumentation/der-wahre-grund-von-tschernobyl/alle-seiten.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R3e965699805b4e48">
+      <w:hyperlink w:history="true" r:id="R165c3b4380bf4bf2">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://t.me/WernerAltnickelAbsicherung/3919</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Çernobil ifşaatlarının dünyanın mevcut dramatik durumu açısından önemi</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R10f3c232835b4cf9">
+      <w:hyperlink w:history="true" r:id="R97bb1efe08d04df1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kla.tv/28524</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Re95aad2ee9ca4d1a">
+      <w:hyperlink w:history="true" r:id="R2f2b58835a41498c">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>http://www.chemtrail.de/fortlaufende-diffamierungs-pressekampagne-gegen-werner-altnickel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bu da ilginizi çekebilir:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">---</w:t>
-      </w:r>
+        <w:t xml:space="preserve">#KimyasalIzler - Kimyasal izler - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R0acc3dc5e904463c">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/KimyasalIzler-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#CO2Yalani - CO₂ Yalanı - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R6604829c0d8b444e">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/CO2Yalani-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#OnemliVideolar - Önemli Videolar - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R437beca8b11d4c73">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/OnemliVideolar-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#HavaManipulasyonu - Hava manipülasyonu - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R8c40d939044f4b5d">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/HavaManipulasyonu-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#GizliServisler - Gizli servisler - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R6053615ca34b4b6a">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/GizliServisler-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Jeomuhendislik - Jeomühendislik - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Re9668e02f3d748cc">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Jeomuhendislik-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Ordu - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Rad4406905eb14b09">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Ordu-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#EnCokGoruntulenenler - En çok görüntülenenler - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R4f97fadf255d4aca">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/EnCokGoruntulenenler-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#HibritSavas - Hibrit Savaş - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Rfb03bbaf9a7f4788">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/HibritSavas-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#MedyaYorumu - Medya yorumu - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R84fac4a5fa614128">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/MedyaYorumu-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#LyndonBJohnson - Lyndon B. Johnson - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Re22560069f6448dd">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/LyndonBJohnson-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#SavasSuclari - Savaş suçları - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R4d3760b717cc49bc">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/SavasSuclari-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Iklim - İklim - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Rbfaebab5528042af">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Iklim-tr</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="698817D4" wp14:anchorId="179C7D85">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rb1d56becc4664312"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rf6bde600224e4ce3"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -1315,96 +1551,96 @@
         </w:numPr>
         <w:ind w:start="714" w:hanging="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Halktan halk için ve genelde duyulmayan şeyler...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:start="714" w:hanging="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr/>
         <w:t xml:space="preserve">de düzenli bilgiler </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rf61a4e6072d742e8">
+      <w:hyperlink w:history="true" r:id="R18202aaee4e1442f">
         <w:r w:rsidRPr="001D6477" w:rsidR="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/tr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr/>
         <w:t>Bizimle kalmaya değer!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006C4827" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="001D6477">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">E-posta bültenimize buradan ücretsiz abonelik: </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R99402e2cd38a4c45">
+      <w:hyperlink w:history="true" r:id="R47292825ae034b43">
         <w:r w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>www.kla.tv/abo&amp;lang=tr</w:t>
+          <w:t>www.kla.tv/abo-tr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="001D6477" w:rsidRDefault="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -1440,104 +1676,104 @@
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bu yüzden, bugünden itibaren internetten ağa bağlanın!</w:t>
         <w:br/>
         <w:t xml:space="preserve">Buraya Tıkla:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rec884c0677674eaf">
+      <w:hyperlink w:history="true" r:id="R1eb1daeb629741fc">
         <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung&amp;lang=tr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00C60E18" w:rsidP="00C60E18" w:rsidRDefault="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kullanım hakkı:  </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R90d5845a41c14e6c">
+      <w:hyperlink w:history="true" r:id="R4c3f93ffbd6449a9">
         <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>Standard-Kla.TV-lisansı</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C60E18" w:rsidR="00C60E18" w:rsidP="00CB20A5" w:rsidRDefault="00CB20A5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">Kla.TV tüm programlarını gönüllülük esasına göre ve kar amacı gütmeden üretmektedir. Ürünlerimizin sizin tarafınızdan dağıtılması bizim tek ödülümüzdür! Daha fazlası </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R888f5141caab4467">
+      <w:hyperlink w:history="true" r:id="R7eefc932dfa64c79">
         <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="12"/>
           </w:rPr>
           <w:t>www.kla.tv/licence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidRPr="00C60E18" w:rsidR="00C60E18">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
@@ -2769,51 +3005,51 @@
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4982"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:start="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anti-zensur.info/azk1/chemtrailshaarp" TargetMode="External" Id="Rd87401b5d64b421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://martin-ebner.net/regions/eastern-europe/weissrussland-tschernobyl/" TargetMode="External" Id="R6d112a7c3265424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Thresher_(U-Boot" TargetMode="External" Id="Rb41a39994a364300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/28095" TargetMode="External" Id="Re099672d425f41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chemtrail.de/wp-content/uploads/2014/01/SOWJETISCHE-WETTERKONTROLLE.pdf" TargetMode="External" Id="Rba2a13c88a694fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/doceo/document/A-4-1999-0005_DE.html" TargetMode="External" Id="Rf5b7b086ebdb4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/doch-keine-spinnerei-haarp-in-eu-papier-als-klima-waffensystem-bezeichnet/" TargetMode="External" Id="R6972d5b334384240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3904" TargetMode="External" Id="R3a778d608a254850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nachhaltigkeit.info/artikel/uno_konferenz_stockholm_1972_688.htm" TargetMode="External" Id="Rcd326a06640a41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3897" TargetMode="External" Id="R6bf4225c601e4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/Pages/ViewDetails.aspx?src=IND&amp;mtdsg_no=XXVI-1&amp;chapter=26&amp;clang=_en" TargetMode="External" Id="Rcd9cd0d50aa34870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3905" TargetMode="External" Id="R0fb9b79a046344b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3903" TargetMode="External" Id="Rdec749f85a9840e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/William_Cohen" TargetMode="External" Id="R9d48fffa76b543f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterdavidbeter.com/" TargetMode="External" Id="R71f82a8d6f3c495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Beter" TargetMode="External" Id="Rb9e9db87483945f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3906" TargetMode="External" Id="R56ab1f3c48354f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kraftzeitung.net/video/dokumentation/der-wahre-grund-von-tschernobyl/alle-seiten.html" TargetMode="External" Id="Ra282a89b80214bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3919" TargetMode="External" Id="R3e965699805b4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/28524" TargetMode="External" Id="R10f3c232835b4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chemtrail.de/fortlaufende-diffamierungs-pressekampagne-gegen-werner-altnickel/" TargetMode="External" Id="Re95aad2ee9ca4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/tr" TargetMode="External" Id="Rb1d56becc4664312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/tr" TargetMode="External" Id="Rf61a4e6072d742e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo&amp;lang=tr" TargetMode="External" Id="R99402e2cd38a4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung&amp;lang=tr" TargetMode="External" Id="Rec884c0677674eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="R90d5845a41c14e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="R888f5141caab4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/31091" TargetMode="External" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anti-zensur.info/azk1/chemtrailshaarp" TargetMode="External" Id="R88ecab62fd40478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://martin-ebner.net/regions/eastern-europe/weissrussland-tschernobyl/" TargetMode="External" Id="R303c52db3e9f4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Thresher_(U-Boot" TargetMode="External" Id="R2e19d137f1d749e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/28095" TargetMode="External" Id="Rc94216a1fe344d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chemtrail.de/wp-content/uploads/2014/01/SOWJETISCHE-WETTERKONTROLLE.pdf" TargetMode="External" Id="R5ae34f98af294ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europarl.europa.eu/doceo/document/A-4-1999-0005_DE.html" TargetMode="External" Id="Rd6639d1516b44034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/doch-keine-spinnerei-haarp-in-eu-papier-als-klima-waffensystem-bezeichnet/" TargetMode="External" Id="Rf6cdbeb858514cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3904" TargetMode="External" Id="R7b142c5e6e434a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nachhaltigkeit.info/artikel/uno_konferenz_stockholm_1972_688.htm" TargetMode="External" Id="R20bba8d83c134942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3897" TargetMode="External" Id="R3a5c87b1128e45c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/Pages/ViewDetails.aspx?src=IND&amp;mtdsg_no=XXVI-1&amp;chapter=26&amp;clang=_en" TargetMode="External" Id="R271a10a895e94d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3905" TargetMode="External" Id="Race7b539f86f4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3903" TargetMode="External" Id="Re472b2bfede74d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/William_Cohen" TargetMode="External" Id="Rd8eeba57f27f494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterdavidbeter.com/" TargetMode="External" Id="R93ecb49ef4de4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Beter" TargetMode="External" Id="Rffb78640f7104558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3906" TargetMode="External" Id="R98c34e676831497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kraftzeitung.net/video/dokumentation/der-wahre-grund-von-tschernobyl/alle-seiten.html" TargetMode="External" Id="Rc6305a98a11a467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/WernerAltnickelAbsicherung/3919" TargetMode="External" Id="R165c3b4380bf4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/28524" TargetMode="External" Id="R97bb1efe08d04df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chemtrail.de/fortlaufende-diffamierungs-pressekampagne-gegen-werner-altnickel/" TargetMode="External" Id="R2f2b58835a41498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/KimyasalIzler-tr" TargetMode="External" Id="R0acc3dc5e904463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/CO2Yalani-tr" TargetMode="External" Id="R6604829c0d8b444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/OnemliVideolar-tr" TargetMode="External" Id="R437beca8b11d4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/HavaManipulasyonu-tr" TargetMode="External" Id="R8c40d939044f4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/GizliServisler-tr" TargetMode="External" Id="R6053615ca34b4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Jeomuhendislik-tr" TargetMode="External" Id="Re9668e02f3d748cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Ordu-tr" TargetMode="External" Id="Rad4406905eb14b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/EnCokGoruntulenenler-tr" TargetMode="External" Id="R4f97fadf255d4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/HibritSavas-tr" TargetMode="External" Id="Rfb03bbaf9a7f4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/MedyaYorumu-tr" TargetMode="External" Id="R84fac4a5fa614128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/LyndonBJohnson-tr" TargetMode="External" Id="Re22560069f6448dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/SavasSuclari-tr" TargetMode="External" Id="R4d3760b717cc49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Iklim-tr" TargetMode="External" Id="Rbfaebab5528042af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/tr" TargetMode="External" Id="Rf6bde600224e4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/tr" TargetMode="External" Id="R18202aaee4e1442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo-tr" TargetMode="External" Id="R47292825ae034b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung&amp;lang=tr" TargetMode="External" Id="R1eb1daeb629741fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="R4c3f93ffbd6449a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="R7eefc932dfa64c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/31091" TargetMode="External" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/31091" TargetMode="External" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>