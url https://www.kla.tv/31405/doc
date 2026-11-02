--- v0 (2026-10-13)
+++ v1 (2026-11-02)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1bcaa5c3b7e64153" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94483749f05b460987203f87be273556.psmdcp" Id="Rbdd2413c142b4d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rcc10342aa7f24888" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e869b3f87fa46c68bb2bb86d1ab3750.psmdcp" Id="R5a0aa3d9c3064640" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00E81F93" w:rsidP="00F67ED1" w:rsidRDefault="000023E9">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4DDE082A" wp14:anchorId="6C1A73EC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
@@ -526,1251 +526,1525 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kaynaklar:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00F202F1" w:rsidP="00C534E6" w:rsidRDefault="00F202F1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Giriş:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rf1bdc4b43d5c4e9f">
+      <w:hyperlink w:history="true" r:id="R5bc66918a50f4fee">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.fr.de/politik/warnung-vor-drittem-weltkrieg-trump-vertraute-schlagen-alarm-nach-bidens-atacms-erlaubnis-fuer-ukraine-93418188.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R52a08ea753bc4fb3">
+      <w:hyperlink w:history="true" r:id="R9b268bf40aec4ca0">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Olena_Zelenska_Foundation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R36b96e40d67a4a01">
+      <w:hyperlink w:history="true" r:id="R39a918f6411047ac">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.weareallukrainians.de/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R22faf7775ded4715">
+      <w:hyperlink w:history="true" r:id="R472412b83d084732">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.handelsblatt.com/politik/deutschland/spendengala-benefiz-operngala-sammelt-165-millionen-euro-fuer-die-ukraine/100033821.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R5507ae0ae7614939">
+      <w:hyperlink w:history="true" r:id="R0057e35a59ce451e">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.eib.org/de/press/all/2023-082-eib-group-donates-800000-euros-to-the-olena-zelenska-foundation-in-ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R7726332ba58b4a2f">
+      <w:hyperlink w:history="true" r:id="Rc7adf05907ec4116">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.rheinmetall.com/de/media/news-watch/news/2024/02/2024-02-07-rheinmetall-spendet-100000-euro-an-olena-selenska-stiftung-ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Ra5163346da834c03">
+      <w:hyperlink w:history="true" r:id="R51a8f917d8b149ed">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.medical-tribune.de/medizin-und-forschung/artikel/engelhard-spendet-100000-euro-fuer-die-ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R22a5a7d3b0604bbc">
+      <w:hyperlink w:history="true" r:id="R0a9f1f2450fe4f0d">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kapitalkompakt.de/blog/lord-ashcroft-unterstuetzt-ukraine-spende-olena-zelenska-stiftung</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R529da429d31d4c87">
+      <w:hyperlink w:history="true" r:id="Rbb38b4959e694a89">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.tagesschau.de/inland/merz-taurus-miosga-100.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rf10acc6b3f7344c4">
+      <w:hyperlink w:history="true" r:id="R97ac42d416fd4a56">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.emma.de/artikel/shooting-kiew-339729</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R862d6f9019ce4cf7">
+      <w:hyperlink w:history="true" r:id="Ra224fe5fec944fbd">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.ifw-kiel.de/de/themendossiers/krieg-gegen-die-ukraine/ukraine-support-tracker/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Bölüm 1: Selenski</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rd3875f5897f54714">
+      <w:hyperlink w:history="true" r:id="R70a82e4114f0475b">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://philosophia-perennis.com/2023/08/16/die-verschwiegene-christenverfolgung-in-der-ukraine/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R8cdd8b65a1dc4f58">
+      <w:hyperlink w:history="true" r:id="R182f834cbef04a9f">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://philosophia-perennis.com/2024/08/21/das-pure-boese-selenskyj-verbietet-russisch-orthodoxe-kirche-komplett/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R8999942eab0d4879">
+      <w:hyperlink w:history="true" r:id="Rf41820e7752f45f5">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.nachdenkseiten.de/?p=82245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R5812b5efb65143ae">
+      <w:hyperlink w:history="true" r:id="Rd00aa289944e4a18">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://weltwoche.ch/daily/vom-kleptokraten-zum-heldenpraesidenten-es-ist-nicht-lange-her-dass-die-pandora-papers-die-korruption-von-wolodymyr-selenskyj-offenlegten/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Profesör Max Otte:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Racb3428ba5f5410d">
+      <w:hyperlink w:history="true" r:id="R25f1a0c7d49d4f7b">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/maxotte_says/status/1826026060120478004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">kla.tv- Selenski dosyası:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R75e60a3103e0452d">
+      <w:hyperlink w:history="true" r:id="R9864a08d023c498c">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.kla.tv/26218</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Kaba Kazak gösterisi:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R298adfa896a24623">
+      <w:hyperlink w:history="true" r:id="Rcd9eca8453d04c58">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=kgOSrw9Q8rc&amp;t=63s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[Quelle A]</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Olena Selenska Vakfı'nın açılışı:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rd262e92b0bf14642">
+      <w:hyperlink w:history="true" r:id="Rb4b43931a3434a7f">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kyivpost.com/post/5203</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rd7ee488afb7c4d6b">
+      <w:hyperlink w:history="true" r:id="R951e81b597e14648">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://zelenskafoundation.org/en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Readbd2edad8b4cdd">
+      <w:hyperlink w:history="true" r:id="R4dedac9e91c64c23">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://operawire.com/metropolitan-opera-hosts-olena-zelenskas-foundation-event/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Reca16fdb9bb44cde">
+      <w:hyperlink w:history="true" r:id="R98001eaff0e2495a">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.president.gov.ua/en/news/olena-zelenska-prezentuvala-blagodijnu-fundaciyu-77953</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Bağışlar Olena Selenska Vakfı'na:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R5a621af9ebfa49e0">
+      <w:hyperlink w:history="true" r:id="Rb9d7a3fb0f004d10">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.handelsblatt.com/politik/deutschland/spendengala-benefiz-operngala-sammelt-165-millionen-euro-fuer-die-ukraine/100033821.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R35489564cc794765">
+      <w:hyperlink w:history="true" r:id="Rbf4e8738e5974a98">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.rheinmetall.com/de/media/news-watch/news/2024/02/2024-02-07-rheinmetall-spendet-100000-euro-an-olena-selenska-stiftung-ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Re86cbc9c60c64911">
+      <w:hyperlink w:history="true" r:id="R043c8b5cb0254d7f">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.eib.org/de/press/all/2023-082-eib-group-donates-800000-euros-to-the-olena-zelenska-foundation-in-ukraine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Red703875fd3c4384">
+      <w:hyperlink w:history="true" r:id="R577f39cbbadc4575">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://zelenskafoundation.org/en/news/lord-majkl-eshkroft-stav-novim-partnerom-fundaciyi-oleni-zelenskoyi-ta-spryamuvav-17-mln-na-proyekti-z-pidtrimki-ditej</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R00d5bc743c8d4e81">
+      <w:hyperlink w:history="true" r:id="R2721dd4a97624851">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://philanthropynewsdigest.org/news/olena-zelenska-foundation-receives-1.7-million</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Çocuk kaçakçılığı:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R6ff14d2381174ce9">
+      <w:hyperlink w:history="true" r:id="Ra53a4b8e5def473d">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://news-front.su/2023/09/03/torgovlja-detmi-procvetajushhij-na-ukraine-biznes/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R948e9da1f1de4dad">
+      <w:hyperlink w:history="true" r:id="R88249c665e834246">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://zelenskafoundation.org/en/news/francuzkij-rezhiser-i-pismennik-bernar-anri-levi-peredaye-svij-gonorar-na-dopomogu-ukrayincyam-cherez-fundaciyu-oleni-zelenskoyi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[Quelle B : Bild mit Levy]</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R49dd0f323e5d4b10">
+      <w:hyperlink w:history="true" r:id="R02f02995f2824146">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://okv-ev.de/2023/11/05/olena-selenskas-wohltaetigkeitsstiftung-ist-in-den-kinderhandel-verwickelt/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[Quelle C: Bild mit Levy, Gruppenbild]</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R39001f7c181346e7">
+      <w:hyperlink w:history="true" r:id="Rca737b91c6bb479d">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://anti-spiegel.ru/2024/die-stiftung-der-frau-des-ukrainischen-praesidenten-soll-mit-ukrainischen-kindern-handeln/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[Bild von Duke]</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Selenska Büyük Britanya'da:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R5a66f884ae4347dc">
+      <w:hyperlink w:history="true" r:id="R1febbb4b5c00445c">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://zelenskafoundation.org/en/news/olena-zelenska-zustrilas-z-najbilshimi-blagodijnimi-fondami-velikobritaniyi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[Quelle F]</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R4e2f79dba54340d5">
+      <w:hyperlink w:history="true" r:id="R00e46bde098844a0">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://dzen.ru/a/ZVeZ2OMUY0xTvJhC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">(mit Video vom Fahrer, ehemaliger Mitarbeiter der Selenska-Stiftung) [Quelle D]</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R1c999c3f28a14344">
+      <w:hyperlink w:history="true" r:id="R5595e02a849f4e81">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.afr.com/world/europe/ukrainian-first-lady-s-special-mission-to-save-war-orphans-20230209-p5cj85</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rf657ef56a5b44f5d">
+      <w:hyperlink w:history="true" r:id="R7e3d0c4465fe4a49">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.mk.ru/social/2023/11/08/elenu-zelenskuyu-ulichili-v-prichastnosti-k-torgovle-detmi-prodavalis-zapadnym-pedofilam.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R673930796595468d">
+      <w:hyperlink w:history="true" r:id="Rae6e9019b3894110">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://westminsterfoundation.org.uk/news/westminster-foundation-donates-500-000-to-save-the-childrens-ukraine-appeal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[Bild von Spende Westminster]</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rff6c6d3481354080">
+      <w:hyperlink w:history="true" r:id="R60defb974c0f4104">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://anti-spiegel.ru/2023/russische-stiftung-deckt-handel-mit-ukrainischen-kindern-in-der-eu-auf/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Kraliyet ailesi ile Selenskyi:[ Quellen G und H nur für Produktionsteam]</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rd630d93bf7e74360">
+      <w:hyperlink w:history="true" r:id="R5661205db0d94daf">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.stuttgarter-zeitung.de/gallery.frau-von-wolodymyr-selenskyj-olena-selenska-eine-first-lady-im-krieg.cd31b6e7-ec52-43ab-a669-c9487544d1d5.html/id/98add396-4066-4dc8-b033-2e5c846eff12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rf48c6851cdba4d01">
+      <w:hyperlink w:history="true" r:id="R6ae8c222d01a42cd">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.stuttgarter-nachrichten.de/gallery.besuch-bei-prinzessin-kate-olena-selenska-vertritt-ihr-land-bei-queen-trauerfeier.41a85db4-2133-4646-8193-0f542ee52797.html/id/0d272c7e-19b3-4d5c-a9df-d31c921f83be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R8973ef71ebf34ab0">
+      <w:hyperlink w:history="true" r:id="R980f349c4b7a4be1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://stars.clutch.net.ua/uk/86319-44-letnyaya-zelenskaya-v-serom-kostyume-i-hvostikom-na-golove-poyavilas-na-prieme-v-bukingemskom-dvorce-foto</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rb0e9b844194d4c46">
+      <w:hyperlink w:history="true" r:id="R1f072a01c8884b3e">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.bunte.de/royals/britisches-koenigshaus/koenig-charles-cousin-max-markgraf-von-baden-ist-tot.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Charles, Jimmy Savile ve diğerleriyle:[ Quellen I</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R4a9a9e8849c44008">
+      <w:hyperlink w:history="true" r:id="R181936988095479b">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://people.com/royals/prince-charles-letters-jimmy-savile-revealed-netflix-documentary/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R7e09174edc3a44ff">
+      <w:hyperlink w:history="true" r:id="R1bbc99b6b5a94146">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.rnz.co.nz/national/programmes/saturday/audio/2018840972/meirion-jones-how-jimmy-savile-hid-his-crimes-for-decades</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Re463ccbcf8634224">
+      <w:hyperlink w:history="true" r:id="R78502b805d4d464f">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://anti-spiegel.ru/2024/paedophilen-netzwerke-in-grossbritannien-missbrauchen-unter-dem-schutz-von-regierung-behoerden-und-koenigshaus-ukrainische-kinder/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Podesta, Clinton, Epstein…: [Quelle J]</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R3e06cedeced34be8">
+      <w:hyperlink w:history="true" r:id="R288dee9d845e4aac">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://anti-spiegel.ru/2024/brisante-ergebnisse-einer-recherche-ueber-paedophilie-bei-den-us-demokraten/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Abramovic:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rf15fb2b3f21c4a0c">
+      <w:hyperlink w:history="true" r:id="R8956b4837000407e">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://legitim.ch/die-satanische-hexe-marina-abramovic-selenskyj-hat-mich-eingeladen-botschafterin-der-ukraine-zu-werden-damit-ich-mich-um-die-kinder-kuemmern-kann/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R5f5b636c034b4cf1">
+      <w:hyperlink w:history="true" r:id="R6a343b52b61c4f51">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://dieunbestechlichen.com/2023/09/marina-abramovic-wird-botschafterin-fuer-die-ukraine-warum-videos/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R7f9f5acae1f14e35">
+      <w:hyperlink w:history="true" r:id="R8139813c8da54ed1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.theepochtimes.com/focus/marina-abramovic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R69727e36654d427d">
+      <w:hyperlink w:history="true" r:id="R6a9c9a27bc6b4f03">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/pizzagate</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R1e1e1cba3f68479e">
+      <w:hyperlink w:history="true" r:id="R4381cf5b24a64bca">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://odysee.com/@EldritchPenumbra:1/Who-is-Marina-Abramovic-:a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Klitschko suçlamaları:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Re0fd7df326a94d72">
+      <w:hyperlink w:history="true" r:id="Rd145ab219e22494e">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=TCG221CMOOQ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R8d869f7182ef4f08">
+      <w:hyperlink w:history="true" r:id="Rc9550d1f4793454e">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://derstatus.at/politik/menschenhandel-prostitution-co-wirbel-wirbel-um-vorwurfe-gegen-klitschko-3105.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Bölüm 2: Nakit akışları</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R6a8516cff0b04bde">
+      <w:hyperlink w:history="true" r:id="R986831d169d941ca">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://tkp.at/2023/12/27/stellvertreterkrieg-ukraine-kaempft-im-auftrag-der-nato/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R2e01c98b47364ac3">
+      <w:hyperlink w:history="true" r:id="R6fa456affcad43ef">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://tkp.at/2024/05/08/95-milliarden-fuer-waffenlieferung-an-ukraine-israel-und-taiwan-ein-guter-tag-fuer-den-frieden/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R2379e278865c485e">
+      <w:hyperlink w:history="true" r:id="Ra3e90b1e645c4fe4">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://kyivindependent.com/breaking-biden-signs-aid-bill-into-law-in-final-step-of-securing-61-billion-of-aid-for-ukraine/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Ra213776b18b04afa">
+      <w:hyperlink w:history="true" r:id="Rfd090bde18cb4892">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://tkp.at/2024/05/08/95-milliarden-fuer-waffenlieferung-an-ukraine-israel-und-taiwan-ein-guter-tag-fuer-den-frieden/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R9f000e1e4f9c403d">
+      <w:hyperlink w:history="true" r:id="R6b55cf9af5bc4723">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/KBR_(Unternehmen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">)</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R56baa916e6e94a73">
+      <w:hyperlink w:history="true" r:id="Rcb167e18ed0548e1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://rybar.ru/kak-amerikanskie-banki-i-investiczionnye-fondy-zarabatyvayut-na-ukraine/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R7e9931b7af2047b2">
+      <w:hyperlink w:history="true" r:id="R0dd018b68c6f4d1f">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.lifesitenews.com/analysis/globalist-takeover-of-ukraine-blackrock-set-to-plunder-war-torn-nation/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R37af29e17dfe4315">
+      <w:hyperlink w:history="true" r:id="R3f867c841ccf490d">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://uncutnews.ch/wie-us-banken-und-investmentfonds-in-der-ukraine-geld-verdienen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Sonuç:</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R9ab76799fc4c4339">
+      <w:hyperlink w:history="true" r:id="R4c118239c1f0421a">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.rainews.it/tgr/tagesschau/articoli/2022/05/tag-praesident-selenskyj-besucht-frontgebiet-in-charkiw-russische-offensive-donbass-71b5f97b-dc0d-401e-bd75-c590fa114f55.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bu da ilginizi çekebilir:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">---</w:t>
-      </w:r>
+        <w:t xml:space="preserve">#NufusAzaltma - Nüfus azaltma - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Rba49bf40ee894c88">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/NufusAzaltma-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#BelgeselFilm - Belgesel Film - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R5b2b827f87474d02">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/BelgeselFilm-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#CocukKacirma - Çocuk kaçırma - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R9d9735c8950c4c9e">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/CocukKacirma-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#VolodimirZelenskiy - Volodimir Zelenskiy - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Rbc0b243512be438c">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/VolodimirZelenskiy-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#OnemliVideolar - Önemli Videolar - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R701a437df1654843">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/OnemliVideolar-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#SupheliBaglantilar - Şüpheli bağlantılar - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Rb4021a48a46e42e0">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/SupheliBaglantilar-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Ukrayna - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Rae32c7c9e32d49e6">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Ukrayna-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Pedofili - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R38f6afcf0e55420b">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Pedofili-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#NWO - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Rc71d8a6165b24f89">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/NWO-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#EnCokGoruntulenenler - En çok görüntülenenler - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R85bd9e8f3c274038">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/EnCokGoruntulenenler-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#LarryFink - Larry Fink - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R4d46723f34774686">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/LarryFink-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#KrizdenKar - Krizden Kar - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R8e8fa66a688542a3">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/KrizdenKar-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Yolsuzluk - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R6843cac7511449ee">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Yolsuzluk-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#CocukTicareti - Çocuk ticareti - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="Refcf5d8649f44f9d">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/CocukTicareti-tr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0026191C">
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#JohnPodesta - John Podesta - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="R4ccd2fef67374ebb">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/JohnPodesta-tr</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="698817D4" wp14:anchorId="179C7D85">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R53b81a6b2d034488"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rb8507d731ca4493f"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -1839,96 +2113,96 @@
         </w:numPr>
         <w:ind w:start="714" w:hanging="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Halktan halk için ve genelde duyulmayan şeyler...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:start="714" w:hanging="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr/>
         <w:t xml:space="preserve">de düzenli bilgiler </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R8b9dd8c18ebe4682">
+      <w:hyperlink w:history="true" r:id="R99199f5eb20f44e7">
         <w:r w:rsidRPr="001D6477" w:rsidR="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/tr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr/>
         <w:t>Bizimle kalmaya değer!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006C4827" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="001D6477">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">E-posta bültenimize buradan ücretsiz abonelik: </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R01703af016d34fbd">
+      <w:hyperlink w:history="true" r:id="Rb2097fdf44a74eaf">
         <w:r w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>www.kla.tv/abo&amp;lang=tr</w:t>
+          <w:t>www.kla.tv/abo-tr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="001D6477" w:rsidRDefault="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -1964,104 +2238,104 @@
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bu yüzden, bugünden itibaren internetten ağa bağlanın!</w:t>
         <w:br/>
         <w:t xml:space="preserve">Buraya Tıkla:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R3ba7ada1c7a94d20">
+      <w:hyperlink w:history="true" r:id="Ra70439b59f37435b">
         <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung&amp;lang=tr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00C60E18" w:rsidP="00C60E18" w:rsidRDefault="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kullanım hakkı:  </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rd4a71a15a5484ad8">
+      <w:hyperlink w:history="true" r:id="R9bb69a5a921f41d7">
         <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>Standard-Kla.TV-lisansı</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C60E18" w:rsidR="00C60E18" w:rsidP="00CB20A5" w:rsidRDefault="00CB20A5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">Kla.TV tüm programlarını gönüllülük esasına göre ve kar amacı gütmeden üretmektedir. Ürünlerimizin sizin tarafınızdan dağıtılması bizim tek ödülümüzdür! Daha fazlası </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rf9650f0ccb2d4de5">
+      <w:hyperlink w:history="true" r:id="Rbb384874a14e4e6a">
         <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="12"/>
           </w:rPr>
           <w:t>www.kla.tv/licence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidRPr="00C60E18" w:rsidR="00C60E18">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
@@ -3293,51 +3567,51 @@
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4982"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:start="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.de/politik/warnung-vor-drittem-weltkrieg-trump-vertraute-schlagen-alarm-nach-bidens-atacms-erlaubnis-fuer-ukraine-93418188.html" TargetMode="External" Id="Rf1bdc4b43d5c4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Olena_Zelenska_Foundation" TargetMode="External" Id="R52a08ea753bc4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weareallukrainians.de/" TargetMode="External" Id="R36b96e40d67a4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.handelsblatt.com/politik/deutschland/spendengala-benefiz-operngala-sammelt-165-millionen-euro-fuer-die-ukraine/100033821.html" TargetMode="External" Id="R22faf7775ded4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eib.org/de/press/all/2023-082-eib-group-donates-800000-euros-to-the-olena-zelenska-foundation-in-ukraine" TargetMode="External" Id="R5507ae0ae7614939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rheinmetall.com/de/media/news-watch/news/2024/02/2024-02-07-rheinmetall-spendet-100000-euro-an-olena-selenska-stiftung-ukraine" TargetMode="External" Id="R7726332ba58b4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medical-tribune.de/medizin-und-forschung/artikel/engelhard-spendet-100000-euro-fuer-die-ukraine" TargetMode="External" Id="Ra5163346da834c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kapitalkompakt.de/blog/lord-ashcroft-unterstuetzt-ukraine-spende-olena-zelenska-stiftung" TargetMode="External" Id="R22a5a7d3b0604bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagesschau.de/inland/merz-taurus-miosga-100.html" TargetMode="External" Id="R529da429d31d4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emma.de/artikel/shooting-kiew-339729" TargetMode="External" Id="Rf10acc6b3f7344c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifw-kiel.de/de/themendossiers/krieg-gegen-die-ukraine/ukraine-support-tracker/" TargetMode="External" Id="R862d6f9019ce4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophia-perennis.com/2023/08/16/die-verschwiegene-christenverfolgung-in-der-ukraine/" TargetMode="External" Id="Rd3875f5897f54714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophia-perennis.com/2024/08/21/das-pure-boese-selenskyj-verbietet-russisch-orthodoxe-kirche-komplett/" TargetMode="External" Id="R8cdd8b65a1dc4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nachdenkseiten.de/?p=82245" TargetMode="External" Id="R8999942eab0d4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weltwoche.ch/daily/vom-kleptokraten-zum-heldenpraesidenten-es-ist-nicht-lange-her-dass-die-pandora-papers-die-korruption-von-wolodymyr-selenskyj-offenlegten/" TargetMode="External" Id="R5812b5efb65143ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/maxotte_says/status/1826026060120478004" TargetMode="External" Id="Racb3428ba5f5410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26218" TargetMode="External" Id="R75e60a3103e0452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kgOSrw9Q8rc&amp;t=63s" TargetMode="External" Id="R298adfa896a24623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kyivpost.com/post/5203" TargetMode="External" Id="Rd262e92b0bf14642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zelenskafoundation.org/en" TargetMode="External" Id="Rd7ee488afb7c4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://operawire.com/metropolitan-opera-hosts-olena-zelenskas-foundation-event/" TargetMode="External" Id="Readbd2edad8b4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.president.gov.ua/en/news/olena-zelenska-prezentuvala-blagodijnu-fundaciyu-77953" TargetMode="External" Id="Reca16fdb9bb44cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.handelsblatt.com/politik/deutschland/spendengala-benefiz-operngala-sammelt-165-millionen-euro-fuer-die-ukraine/100033821.html" TargetMode="External" Id="R5a621af9ebfa49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rheinmetall.com/de/media/news-watch/news/2024/02/2024-02-07-rheinmetall-spendet-100000-euro-an-olena-selenska-stiftung-ukraine" TargetMode="External" Id="R35489564cc794765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eib.org/de/press/all/2023-082-eib-group-donates-800000-euros-to-the-olena-zelenska-foundation-in-ukraine" TargetMode="External" Id="Re86cbc9c60c64911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zelenskafoundation.org/en/news/lord-majkl-eshkroft-stav-novim-partnerom-fundaciyi-oleni-zelenskoyi-ta-spryamuvav-17-mln-na-proyekti-z-pidtrimki-ditej" TargetMode="External" Id="Red703875fd3c4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philanthropynewsdigest.org/news/olena-zelenska-foundation-receives-1.7-million" TargetMode="External" Id="R00d5bc743c8d4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news-front.su/2023/09/03/torgovlja-detmi-procvetajushhij-na-ukraine-biznes/" TargetMode="External" Id="R6ff14d2381174ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zelenskafoundation.org/en/news/francuzkij-rezhiser-i-pismennik-bernar-anri-levi-peredaye-svij-gonorar-na-dopomogu-ukrayincyam-cherez-fundaciyu-oleni-zelenskoyi" TargetMode="External" Id="R948e9da1f1de4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://okv-ev.de/2023/11/05/olena-selenskas-wohltaetigkeitsstiftung-ist-in-den-kinderhandel-verwickelt/" TargetMode="External" Id="R49dd0f323e5d4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2024/die-stiftung-der-frau-des-ukrainischen-praesidenten-soll-mit-ukrainischen-kindern-handeln/" TargetMode="External" Id="R39001f7c181346e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zelenskafoundation.org/en/news/olena-zelenska-zustrilas-z-najbilshimi-blagodijnimi-fondami-velikobritaniyi" TargetMode="External" Id="R5a66f884ae4347dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dzen.ru/a/ZVeZ2OMUY0xTvJhC" TargetMode="External" Id="R4e2f79dba54340d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/world/europe/ukrainian-first-lady-s-special-mission-to-save-war-orphans-20230209-p5cj85" TargetMode="External" Id="R1c999c3f28a14344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mk.ru/social/2023/11/08/elenu-zelenskuyu-ulichili-v-prichastnosti-k-torgovle-detmi-prodavalis-zapadnym-pedofilam.html" TargetMode="External" Id="Rf657ef56a5b44f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://westminsterfoundation.org.uk/news/westminster-foundation-donates-500-000-to-save-the-childrens-ukraine-appeal" TargetMode="External" Id="R673930796595468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2023/russische-stiftung-deckt-handel-mit-ukrainischen-kindern-in-der-eu-auf/" TargetMode="External" Id="Rff6c6d3481354080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stuttgarter-zeitung.de/gallery.frau-von-wolodymyr-selenskyj-olena-selenska-eine-first-lady-im-krieg.cd31b6e7-ec52-43ab-a669-c9487544d1d5.html/id/98add396-4066-4dc8-b033-2e5c846eff12" TargetMode="External" Id="Rd630d93bf7e74360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stuttgarter-nachrichten.de/gallery.besuch-bei-prinzessin-kate-olena-selenska-vertritt-ihr-land-bei-queen-trauerfeier.41a85db4-2133-4646-8193-0f542ee52797.html/id/0d272c7e-19b3-4d5c-a9df-d31c921f83be" TargetMode="External" Id="Rf48c6851cdba4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stars.clutch.net.ua/uk/86319-44-letnyaya-zelenskaya-v-serom-kostyume-i-hvostikom-na-golove-poyavilas-na-prieme-v-bukingemskom-dvorce-foto" TargetMode="External" Id="R8973ef71ebf34ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bunte.de/royals/britisches-koenigshaus/koenig-charles-cousin-max-markgraf-von-baden-ist-tot.html" TargetMode="External" Id="Rb0e9b844194d4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://people.com/royals/prince-charles-letters-jimmy-savile-revealed-netflix-documentary/" TargetMode="External" Id="R4a9a9e8849c44008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rnz.co.nz/national/programmes/saturday/audio/2018840972/meirion-jones-how-jimmy-savile-hid-his-crimes-for-decades" TargetMode="External" Id="R7e09174edc3a44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2024/paedophilen-netzwerke-in-grossbritannien-missbrauchen-unter-dem-schutz-von-regierung-behoerden-und-koenigshaus-ukrainische-kinder/" TargetMode="External" Id="Re463ccbcf8634224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2024/brisante-ergebnisse-einer-recherche-ueber-paedophilie-bei-den-us-demokraten/" TargetMode="External" Id="R3e06cedeced34be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/die-satanische-hexe-marina-abramovic-selenskyj-hat-mich-eingeladen-botschafterin-der-ukraine-zu-werden-damit-ich-mich-um-die-kinder-kuemmern-kann/" TargetMode="External" Id="Rf15fb2b3f21c4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2023/09/marina-abramovic-wird-botschafterin-fuer-die-ukraine-warum-videos/" TargetMode="External" Id="R5f5b636c034b4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theepochtimes.com/focus/marina-abramovic" TargetMode="External" Id="R7f9f5acae1f14e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/pizzagate" TargetMode="External" Id="R69727e36654d427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@EldritchPenumbra:1/Who-is-Marina-Abramovic-:a" TargetMode="External" Id="R1e1e1cba3f68479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TCG221CMOOQ" TargetMode="External" Id="Re0fd7df326a94d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://derstatus.at/politik/menschenhandel-prostitution-co-wirbel-wirbel-um-vorwurfe-gegen-klitschko-3105.html" TargetMode="External" Id="R8d869f7182ef4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2023/12/27/stellvertreterkrieg-ukraine-kaempft-im-auftrag-der-nato/" TargetMode="External" Id="R6a8516cff0b04bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/05/08/95-milliarden-fuer-waffenlieferung-an-ukraine-israel-und-taiwan-ein-guter-tag-fuer-den-frieden/" TargetMode="External" Id="R2e01c98b47364ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kyivindependent.com/breaking-biden-signs-aid-bill-into-law-in-final-step-of-securing-61-billion-of-aid-for-ukraine/" TargetMode="External" Id="R2379e278865c485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/05/08/95-milliarden-fuer-waffenlieferung-an-ukraine-israel-und-taiwan-ein-guter-tag-fuer-den-frieden/" TargetMode="External" Id="Ra213776b18b04afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/KBR_(Unternehmen" TargetMode="External" Id="R9f000e1e4f9c403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rybar.ru/kak-amerikanskie-banki-i-investiczionnye-fondy-zarabatyvayut-na-ukraine/" TargetMode="External" Id="R56baa916e6e94a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lifesitenews.com/analysis/globalist-takeover-of-ukraine-blackrock-set-to-plunder-war-torn-nation/" TargetMode="External" Id="R7e9931b7af2047b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/wie-us-banken-und-investmentfonds-in-der-ukraine-geld-verdienen/" TargetMode="External" Id="R37af29e17dfe4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rainews.it/tgr/tagesschau/articoli/2022/05/tag-praesident-selenskyj-besucht-frontgebiet-in-charkiw-russische-offensive-donbass-71b5f97b-dc0d-401e-bd75-c590fa114f55.html" TargetMode="External" Id="R9ab76799fc4c4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/tr" TargetMode="External" Id="R53b81a6b2d034488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/tr" TargetMode="External" Id="R8b9dd8c18ebe4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo&amp;lang=tr" TargetMode="External" Id="R01703af016d34fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung&amp;lang=tr" TargetMode="External" Id="R3ba7ada1c7a94d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="Rd4a71a15a5484ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="Rf9650f0ccb2d4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/31405" TargetMode="External" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.de/politik/warnung-vor-drittem-weltkrieg-trump-vertraute-schlagen-alarm-nach-bidens-atacms-erlaubnis-fuer-ukraine-93418188.html" TargetMode="External" Id="R5bc66918a50f4fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Olena_Zelenska_Foundation" TargetMode="External" Id="R9b268bf40aec4ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weareallukrainians.de/" TargetMode="External" Id="R39a918f6411047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.handelsblatt.com/politik/deutschland/spendengala-benefiz-operngala-sammelt-165-millionen-euro-fuer-die-ukraine/100033821.html" TargetMode="External" Id="R472412b83d084732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eib.org/de/press/all/2023-082-eib-group-donates-800000-euros-to-the-olena-zelenska-foundation-in-ukraine" TargetMode="External" Id="R0057e35a59ce451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rheinmetall.com/de/media/news-watch/news/2024/02/2024-02-07-rheinmetall-spendet-100000-euro-an-olena-selenska-stiftung-ukraine" TargetMode="External" Id="Rc7adf05907ec4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medical-tribune.de/medizin-und-forschung/artikel/engelhard-spendet-100000-euro-fuer-die-ukraine" TargetMode="External" Id="R51a8f917d8b149ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kapitalkompakt.de/blog/lord-ashcroft-unterstuetzt-ukraine-spende-olena-zelenska-stiftung" TargetMode="External" Id="R0a9f1f2450fe4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagesschau.de/inland/merz-taurus-miosga-100.html" TargetMode="External" Id="Rbb38b4959e694a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emma.de/artikel/shooting-kiew-339729" TargetMode="External" Id="R97ac42d416fd4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifw-kiel.de/de/themendossiers/krieg-gegen-die-ukraine/ukraine-support-tracker/" TargetMode="External" Id="Ra224fe5fec944fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophia-perennis.com/2023/08/16/die-verschwiegene-christenverfolgung-in-der-ukraine/" TargetMode="External" Id="R70a82e4114f0475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophia-perennis.com/2024/08/21/das-pure-boese-selenskyj-verbietet-russisch-orthodoxe-kirche-komplett/" TargetMode="External" Id="R182f834cbef04a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nachdenkseiten.de/?p=82245" TargetMode="External" Id="Rf41820e7752f45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://weltwoche.ch/daily/vom-kleptokraten-zum-heldenpraesidenten-es-ist-nicht-lange-her-dass-die-pandora-papers-die-korruption-von-wolodymyr-selenskyj-offenlegten/" TargetMode="External" Id="Rd00aa289944e4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/maxotte_says/status/1826026060120478004" TargetMode="External" Id="R25f1a0c7d49d4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/26218" TargetMode="External" Id="R9864a08d023c498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kgOSrw9Q8rc&amp;t=63s" TargetMode="External" Id="Rcd9eca8453d04c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kyivpost.com/post/5203" TargetMode="External" Id="Rb4b43931a3434a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zelenskafoundation.org/en" TargetMode="External" Id="R951e81b597e14648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://operawire.com/metropolitan-opera-hosts-olena-zelenskas-foundation-event/" TargetMode="External" Id="R4dedac9e91c64c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.president.gov.ua/en/news/olena-zelenska-prezentuvala-blagodijnu-fundaciyu-77953" TargetMode="External" Id="R98001eaff0e2495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.handelsblatt.com/politik/deutschland/spendengala-benefiz-operngala-sammelt-165-millionen-euro-fuer-die-ukraine/100033821.html" TargetMode="External" Id="Rb9d7a3fb0f004d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rheinmetall.com/de/media/news-watch/news/2024/02/2024-02-07-rheinmetall-spendet-100000-euro-an-olena-selenska-stiftung-ukraine" TargetMode="External" Id="Rbf4e8738e5974a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eib.org/de/press/all/2023-082-eib-group-donates-800000-euros-to-the-olena-zelenska-foundation-in-ukraine" TargetMode="External" Id="R043c8b5cb0254d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zelenskafoundation.org/en/news/lord-majkl-eshkroft-stav-novim-partnerom-fundaciyi-oleni-zelenskoyi-ta-spryamuvav-17-mln-na-proyekti-z-pidtrimki-ditej" TargetMode="External" Id="R577f39cbbadc4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philanthropynewsdigest.org/news/olena-zelenska-foundation-receives-1.7-million" TargetMode="External" Id="R2721dd4a97624851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news-front.su/2023/09/03/torgovlja-detmi-procvetajushhij-na-ukraine-biznes/" TargetMode="External" Id="Ra53a4b8e5def473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zelenskafoundation.org/en/news/francuzkij-rezhiser-i-pismennik-bernar-anri-levi-peredaye-svij-gonorar-na-dopomogu-ukrayincyam-cherez-fundaciyu-oleni-zelenskoyi" TargetMode="External" Id="R88249c665e834246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://okv-ev.de/2023/11/05/olena-selenskas-wohltaetigkeitsstiftung-ist-in-den-kinderhandel-verwickelt/" TargetMode="External" Id="R02f02995f2824146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2024/die-stiftung-der-frau-des-ukrainischen-praesidenten-soll-mit-ukrainischen-kindern-handeln/" TargetMode="External" Id="Rca737b91c6bb479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zelenskafoundation.org/en/news/olena-zelenska-zustrilas-z-najbilshimi-blagodijnimi-fondami-velikobritaniyi" TargetMode="External" Id="R1febbb4b5c00445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dzen.ru/a/ZVeZ2OMUY0xTvJhC" TargetMode="External" Id="R00e46bde098844a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afr.com/world/europe/ukrainian-first-lady-s-special-mission-to-save-war-orphans-20230209-p5cj85" TargetMode="External" Id="R5595e02a849f4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mk.ru/social/2023/11/08/elenu-zelenskuyu-ulichili-v-prichastnosti-k-torgovle-detmi-prodavalis-zapadnym-pedofilam.html" TargetMode="External" Id="R7e3d0c4465fe4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://westminsterfoundation.org.uk/news/westminster-foundation-donates-500-000-to-save-the-childrens-ukraine-appeal" TargetMode="External" Id="Rae6e9019b3894110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2023/russische-stiftung-deckt-handel-mit-ukrainischen-kindern-in-der-eu-auf/" TargetMode="External" Id="R60defb974c0f4104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stuttgarter-zeitung.de/gallery.frau-von-wolodymyr-selenskyj-olena-selenska-eine-first-lady-im-krieg.cd31b6e7-ec52-43ab-a669-c9487544d1d5.html/id/98add396-4066-4dc8-b033-2e5c846eff12" TargetMode="External" Id="R5661205db0d94daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stuttgarter-nachrichten.de/gallery.besuch-bei-prinzessin-kate-olena-selenska-vertritt-ihr-land-bei-queen-trauerfeier.41a85db4-2133-4646-8193-0f542ee52797.html/id/0d272c7e-19b3-4d5c-a9df-d31c921f83be" TargetMode="External" Id="R6ae8c222d01a42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stars.clutch.net.ua/uk/86319-44-letnyaya-zelenskaya-v-serom-kostyume-i-hvostikom-na-golove-poyavilas-na-prieme-v-bukingemskom-dvorce-foto" TargetMode="External" Id="R980f349c4b7a4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bunte.de/royals/britisches-koenigshaus/koenig-charles-cousin-max-markgraf-von-baden-ist-tot.html" TargetMode="External" Id="R1f072a01c8884b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://people.com/royals/prince-charles-letters-jimmy-savile-revealed-netflix-documentary/" TargetMode="External" Id="R181936988095479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rnz.co.nz/national/programmes/saturday/audio/2018840972/meirion-jones-how-jimmy-savile-hid-his-crimes-for-decades" TargetMode="External" Id="R1bbc99b6b5a94146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2024/paedophilen-netzwerke-in-grossbritannien-missbrauchen-unter-dem-schutz-von-regierung-behoerden-und-koenigshaus-ukrainische-kinder/" TargetMode="External" Id="R78502b805d4d464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anti-spiegel.ru/2024/brisante-ergebnisse-einer-recherche-ueber-paedophilie-bei-den-us-demokraten/" TargetMode="External" Id="R288dee9d845e4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legitim.ch/die-satanische-hexe-marina-abramovic-selenskyj-hat-mich-eingeladen-botschafterin-der-ukraine-zu-werden-damit-ich-mich-um-die-kinder-kuemmern-kann/" TargetMode="External" Id="R8956b4837000407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dieunbestechlichen.com/2023/09/marina-abramovic-wird-botschafterin-fuer-die-ukraine-warum-videos/" TargetMode="External" Id="R6a343b52b61c4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theepochtimes.com/focus/marina-abramovic" TargetMode="External" Id="R8139813c8da54ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isgp-studies.com/pizzagate" TargetMode="External" Id="R6a9c9a27bc6b4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odysee.com/@EldritchPenumbra:1/Who-is-Marina-Abramovic-:a" TargetMode="External" Id="R4381cf5b24a64bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TCG221CMOOQ" TargetMode="External" Id="Rd145ab219e22494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://derstatus.at/politik/menschenhandel-prostitution-co-wirbel-wirbel-um-vorwurfe-gegen-klitschko-3105.html" TargetMode="External" Id="Rc9550d1f4793454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2023/12/27/stellvertreterkrieg-ukraine-kaempft-im-auftrag-der-nato/" TargetMode="External" Id="R986831d169d941ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/05/08/95-milliarden-fuer-waffenlieferung-an-ukraine-israel-und-taiwan-ein-guter-tag-fuer-den-frieden/" TargetMode="External" Id="R6fa456affcad43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kyivindependent.com/breaking-biden-signs-aid-bill-into-law-in-final-step-of-securing-61-billion-of-aid-for-ukraine/" TargetMode="External" Id="Ra3e90b1e645c4fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/05/08/95-milliarden-fuer-waffenlieferung-an-ukraine-israel-und-taiwan-ein-guter-tag-fuer-den-frieden/" TargetMode="External" Id="Rfd090bde18cb4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/KBR_(Unternehmen" TargetMode="External" Id="R6b55cf9af5bc4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rybar.ru/kak-amerikanskie-banki-i-investiczionnye-fondy-zarabatyvayut-na-ukraine/" TargetMode="External" Id="Rcb167e18ed0548e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lifesitenews.com/analysis/globalist-takeover-of-ukraine-blackrock-set-to-plunder-war-torn-nation/" TargetMode="External" Id="R0dd018b68c6f4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/wie-us-banken-und-investmentfonds-in-der-ukraine-geld-verdienen/" TargetMode="External" Id="R3f867c841ccf490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rainews.it/tgr/tagesschau/articoli/2022/05/tag-praesident-selenskyj-besucht-frontgebiet-in-charkiw-russische-offensive-donbass-71b5f97b-dc0d-401e-bd75-c590fa114f55.html" TargetMode="External" Id="R4c118239c1f0421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/NufusAzaltma-tr" TargetMode="External" Id="Rba49bf40ee894c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/BelgeselFilm-tr" TargetMode="External" Id="R5b2b827f87474d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/CocukKacirma-tr" TargetMode="External" Id="R9d9735c8950c4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/VolodimirZelenskiy-tr" TargetMode="External" Id="Rbc0b243512be438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/OnemliVideolar-tr" TargetMode="External" Id="R701a437df1654843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/SupheliBaglantilar-tr" TargetMode="External" Id="Rb4021a48a46e42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Ukrayna-tr" TargetMode="External" Id="Rae32c7c9e32d49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Pedofili-tr" TargetMode="External" Id="R38f6afcf0e55420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/NWO-tr" TargetMode="External" Id="Rc71d8a6165b24f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/EnCokGoruntulenenler-tr" TargetMode="External" Id="R85bd9e8f3c274038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/LarryFink-tr" TargetMode="External" Id="R4d46723f34774686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/KrizdenKar-tr" TargetMode="External" Id="R8e8fa66a688542a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Yolsuzluk-tr" TargetMode="External" Id="R6843cac7511449ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/CocukTicareti-tr" TargetMode="External" Id="Refcf5d8649f44f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/JohnPodesta-tr" TargetMode="External" Id="R4ccd2fef67374ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/tr" TargetMode="External" Id="Rb8507d731ca4493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/tr" TargetMode="External" Id="R99199f5eb20f44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo-tr" TargetMode="External" Id="Rb2097fdf44a74eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung&amp;lang=tr" TargetMode="External" Id="Ra70439b59f37435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="R9bb69a5a921f41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="Rbb384874a14e4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/31405" TargetMode="External" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/31405" TargetMode="External" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>