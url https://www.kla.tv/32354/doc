--- v0 (2026-09-09)
+++ v1 (2026-10-24)
@@ -1,170 +1,172 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="4BCF1613" w14:textId="77777777" w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
+    <w:p w14:paraId="20664CDD" w14:textId="77777777" w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0440CA53" wp14:editId="449E7764">
+          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33281270" wp14:editId="13A7E9FF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>3554095</wp:posOffset>
+              <wp:posOffset>3551555</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-10795</wp:posOffset>
+              <wp:posOffset>53340</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2228400" cy="1382400"/>
-            <wp:effectExtent l="0" t="0" r="635" b="8255"/>
+            <wp:extent cx="2228215" cy="1252855"/>
+            <wp:effectExtent l="0" t="0" r="635" b="4445"/>
             <wp:wrapSquare wrapText="left"/>
-            <wp:docPr id="5" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
+            <wp:docPr id="5" name="Grafik 5">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png"/>
+                    <pic:cNvPr id="5" name="Grafik 5">
+                      <a:hlinkClick r:id="rId7"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2228400" cy="1382400"/>
+                      <a:ext cx="2228215" cy="1252855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Medienkommentar</w:t>
       </w:r>
       <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628EC306" w14:textId="77777777" w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+    <w:p w14:paraId="0F9F910E" w14:textId="77777777" w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67ED1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E571BBC" wp14:editId="28F0F8F4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09889F05" wp14:editId="594933AB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-542607</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-254317</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20520"/>
                 <wp:lineTo x="20520" y="20520"/>
                 <wp:lineTo x="20520" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -200,1174 +202,1551 @@
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B9284F" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Diplomatie oder Krieg für Europa? Historische Schweizer Neutralitätsabstimmung am 27.9.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DC9B24" w14:textId="77777777" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
+    <w:p w14:paraId="3D33CFD1" w14:textId="77777777" w:rsidR="00E73850" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Der heutige NATO-Generalsekretär Mark Rutte sagte am 11. Dezember 2025: „Wir müssen auf das Ausmaß eines Krieges vorbereitet sein, wie ihn unsere Großeltern und Urgroßeltern erlebt haben.“ Ganz Europa bereitet sich auf einen Krieg vor? Jein! Historisch galt die Schweiz mit ihrer Politik der bewaffneten Neutralität als „unbeugsamer Gallier“ – als unabhängiger und verlässlicher Akteur und Friedensvermittler. Jedoch hat die Schweiz mit der Übernahme der Sanktionen gegen Russland ihre bisherige Neutralitätspolitik aufgegeben. Der ehemalige Schweizer Diplomat Georges Martin bezeichnete die Neutralitätsinitiative, über die am 27. September 2026 in der Schweiz abgestimmt wird, als eine „historische Chance für die Schweiz“ – damit Frieden, Friedensvermittlung und Diplomatie in Europa und anderen Krisengebieten wieder eine Chance haben.</w:t>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Der heutige NATO-Generalsekretär Mark Rutte sagte am 11. Dezember 2025: „Wir müssen auf das Ausmaß eines Krieges vorbereitet sein, wie ihn unsere Großeltern und Urgroßeltern erlebt haben.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778C8699" w14:textId="3E256F83" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ganz Europa bereitet sich auf einen Krieg vor? Jein! Historisch galt die Schweiz mit ihrer Politik der bewaffneten Neutralität als „unbeugsamer Gallier“ – als unabhängiger und verlässlicher Akteur und Friedensvermittler. Jedoch hat die Schweiz mit der Übernahme der Sanktionen gegen Russland ihre bisherige Neutralitätspolitik aufgegeben. Der ehemalige Schweizer Diplomat Georges Martin bezeichnete die Neutralitätsinitiative, über die am 27. September 2026 in der Schweiz abgestimmt wird, als eine „historische Chance für die Schweiz“ – damit Frieden, Friedensvermittlung und Diplomatie in Europa und anderen Krisengebieten wieder eine Chance haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C0E408" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00F67ED1" w:rsidP="00E73850">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Die 27 EU-Staaten gaben 2025 rund 418 Milliarden Euro für Verteidigung aus, das sind 
+20 % mehr als im Vorjahr. Im Schnitt entsprach das 2,2 % des Bruttoinlandsprodukts. Nach dem NATO-Beschluss sollen die Ausgaben bis 2035 auf 5 % des Bruttoinlandsprodukts steigen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
-        <w:t>20 % mehr als im Vorjahr. Im Schnitt entsprach das 2,2 % des Bruttoinlandsprodukts. Nach dem NATO-Beschluss sollen die Ausgaben bis 2035 auf 5 % des Bruttoinlandsprodukts steigen.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E73850" w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Die Schweiz blickt auf eine lange Tradition der Friedensvermittlung zurück:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFB40C8" w14:textId="77777777" w:rsidR="00B17587" w:rsidRPr="00B17587" w:rsidRDefault="00B17587" w:rsidP="00B17587">
+    <w:p w14:paraId="20F8C5A0" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1954 war sie Gastgeberin der Genfer Konferenz zum Indochinakrieg,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F0ECCE" w14:textId="77777777" w:rsidR="00B17587" w:rsidRPr="00B17587" w:rsidRDefault="00B17587" w:rsidP="00B17587">
+    <w:p w14:paraId="02C23FE1" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1962 unterstützte sie die Verhandlungen zwischen Frankreich und Algerien und trug damit zum Évian-Abkommen bei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B984DB" w14:textId="77777777" w:rsidR="00B17587" w:rsidRPr="00B17587" w:rsidRDefault="00B17587" w:rsidP="00B17587">
+    <w:p w14:paraId="7119496A" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Auch in jüngerer Zeit engagierte sie sich etwa im Friedensprozess in Kolumbien und Mosambik sowie als Schutzmacht zwischen den USA und Iran.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692AC695" w14:textId="77777777" w:rsidR="00B17587" w:rsidRPr="00B17587" w:rsidRDefault="00B17587" w:rsidP="00B17587">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="72226DEE" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Der ehemalige Schweizer Diplomat und Staatssekretär Georges Martin sagte kürzlich, es gebe kaum einen Kontinent, auf dem die Schweiz nicht aktiv gewesen sei. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17587">
+      <w:r w:rsidRPr="00E73850">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">„Es gab kaum eine Woche ohne Meldungen über die Aktivitäten der Schweiz in Sachen Frieden und Friedensverhandlungen. Dies liege in der Schweizer DNA.“ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17587">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jedoch – so Martin – habe die Schweiz mit der Übernahme der Sanktionen gegen Russland ihre bisherige Neutralitätspolitik aufgegeben:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE02F22" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://www.youtube.com/watch?v=qNU-kflWhTQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44:08 – 44:48]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Heute hat man das Gefühl, dass nichts mehr geschieht. Die Schweiz hatte so etwas wie dieses genetische Erbe. Doch als der Krieg in der Ukraine ausbrach, sah man unsere sozialistischen Führungspersönlichkeiten abreisen und nach </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Butscha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gehen und weinen. Natürlich, das ist entsetzlich! Sie wurden auch durch Propaganda instrumentalisiert. Denn wenn zwei Länder im Krieg sind, gibt es immer Propaganda gegen die andere Seite. Man </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Schweiz mit der Übernahme der Sanktionen gegen Russland ihre bisherige Neutralitätspolitik aufgegeben:</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B17587">
+        <w:t xml:space="preserve">muss sich daran erinnern, dass vor 2022 selbst die Sozialisten sagten, die Ukraine sei das korrupteste und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E73850">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-        </w:rPr>
-[...25 lines deleted...]
-        </w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>undemokratischste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Land Europas.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7D05F1" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Georges Martin bezeichnete die Neutralitätsinitiative, über die am 27. September 2026 in der Schweiz abgestimmt wird, als eine „historische Chance für die Schweiz“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3359B92E" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://www.youtube.com/watch?v=qNU-kflWhTQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36:43 – 37:08]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B17587">
+      <w:r w:rsidRPr="00E73850">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Warum ist sie eine historische Chance? Weil die Schweizer zum ersten Mal die Gelegenheit haben, wirklich zu sagen, was sie über die Neutralität denken, und sie dann an den Anfang unserer Verfassung zu stellen, mit verbindlichen Artikeln, die unsere Behörden zwingen würden, genau das nicht zu tun, was sie seit Beginn des Krieges in der Ukraine getan haben.“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653941B7" w14:textId="77777777" w:rsidR="00B17587" w:rsidRPr="00B17587" w:rsidRDefault="00B17587" w:rsidP="00B17587">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1421F042" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Würde die Neutralitätsinitiative nicht angenommen, wäre dies, so Martin, „das Ende der Schweiz“. Eine Schweiz, die nicht neutral sei, wäre für ihn keine Schweiz mehr und würde auch international nicht mehr als solche wahrgenommen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327CA20A" w14:textId="77777777" w:rsidR="00B17587" w:rsidRPr="00B17587" w:rsidRDefault="00B17587" w:rsidP="00B17587">
-[...19 lines deleted...]
-    <w:p w14:paraId="766190C8" w14:textId="77777777" w:rsidR="00F67ED1" w:rsidRPr="00B17587" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+    <w:p w14:paraId="750ABF95" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Deshalb: Verbreiten Sie diese Sendung und setzen auch Sie sich am 27. September 2026 für ein klares JA zur Neutralitätsinitiative ein – damit Frieden, Friedensvermittlung und Diplomatie in Europa und anderen Krisengebieten eine Chance haben!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3864AC64" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0:00 – 1:50: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00E73850">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=2rhx5cXIHOM&amp;t</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ich bin für Neutralität. Für mich sollte Neutralität nicht nur als ein Schweizer Prinzip definiert werden, sondern als ein Leitprinzip für die Außenpolitik weltweit. Viele sagen, dass die Neutralität der Schweiz nicht mehr wichtig ist. Die Schweiz hatte jedoch das Glück, in der Vergangenheit neutral zu sein, und ich glaube, dass Neutralität in der Zukunft noch wichtiger sein wird.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09365C83" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Gegner der Neutralität argumentieren, dass die Schweizer Armee unser Land nicht unabhängig schützen kann, und dass wir der NATO beitreten müssen. Sie behaupten, dass wenn man nicht mit uns ist, man gegen uns ist. Das schlimmste Szenario ist, dass die Volksinitiative abgelehnt wird, was bedeuten würde, dass die Neutralität fast beendet ist. Ich sage, wenn Sie nicht vertrauen, dass die Neutralität fast beendet ist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0587BB73" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ich sage, wenn Sie heute die Neutralität nicht schützen und fördern, werden Sie morgen Mitglied der NATO sein. Ich denke nicht, dass das eine gute Option ist. Die Neutralität ist seit fast 200 Jahren ein Leitprinzip der Schweizer Außenpolitik. Einige Leute sagen, sie gehört zur DNA der Schweiz. Ich hoffe, dass die Schweiz daran arbeiten wird, ihr Image als neutraler Staat, der für alle Seiten glaubwürdig ist, wiederherzustellen. Denn wir leben in einer Welt, die nicht friedlich ist. Es gibt immer mehr kriegerische Handlungen gegen andere Länder. Und diesmal ist eine neutrale Position nicht nur für die Schweiz, sondern wahrscheinlich auch für die ganze Welt wichtig.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2B47E9" w14:textId="432EE48C" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B17587">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="17FC51DA" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00B17587" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
+        </w:rPr>
+        <w:t xml:space="preserve">von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>doa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A729EB2" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B17587">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DCE226" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
+    <w:p w14:paraId="3A3EDF77" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B17587">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>Euro Verteidigungsausgaben der 27 EU-Staaten im Jahr 2025</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>European Defence Agency: Defence Data 2025–2026 –  418 Mrd. Euro Verteidigungsausgaben der 27 EU-Staaten im Jahr 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://eda.europa.eu/docs/default-source/eda-publications/2026-eda_defencedata_webpublic.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Historische Entscheidung der Alliierten auf dem NATO-Gipfel in Den Haag, die Verteidigungsinvestitionen auf 5 % des BIP zu erhöhen</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.nato.int/fr/news-and-events/events/transcripts/2026/03/26/press-conference-for-launch-of-annual-report</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Rutte warnt vor Krieg wie zu Großelterns Zeiten</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.reuters.com/business/aerospace-defense/natos-rutte-warns-allies-they-are-russias-next-target-2025-12-11/?utm_source=chatgpt.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Die Guten Dienste der Schweiz</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.aboutswitzerland.eda.admin.ch/de/die-guten-dienste-der-schweiz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Die Neutralität ist unser Schutz und unsere „Raison d’être“( „Daseinsgrund“) –  Interview mit Alt-Botschafter Georges Martin</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://zgif.ch/2025/02/04/die-neutralitaet-ist-unser-schutz-und-unsere-raison-detre/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Schweizer Ex-Botschafter Georges Martin enthüllt: Europa verliert die Kontrolle</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...12 lines deleted...]
-    <w:p w14:paraId="45DCB05C" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
+    </w:p>
+    <w:p w14:paraId="190FB90A" w14:textId="515BDFB8" w:rsidR="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E668A1F" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
+    <w:p w14:paraId="06CC9E39" w14:textId="7D9E88DF" w:rsidR="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="2C3E50"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:noProof/>
+          <w:color w:val="2C3E50"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18E61575" wp14:editId="048B4C3B">
+            <wp:extent cx="762000" cy="425450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Grafik 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="762000" cy="425450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="2C3E50"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="2C3E50"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstimmung vom 27.9.2026 zur Neutralitätsinitiative: Haltung des Bundesrats auf dem Prüfstand </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="006546BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+          </w:rPr>
+          <w:t>www.kla.tv/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E73850">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+          </w:rPr>
+          <w:t>42423</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A2369ED" w14:textId="77777777" w:rsidR="00E73850" w:rsidRPr="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="2C3E50"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72DE9BCA" w14:textId="45F5C474" w:rsidR="00E73850" w:rsidRDefault="00E73850" w:rsidP="00E73850">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="2C3E50"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:noProof/>
+          <w:color w:val="2C3E50"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DD1DB08" wp14:editId="77B5DC85">
+            <wp:extent cx="762000" cy="425450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Grafik 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="762000" cy="425450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="2C3E50"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73850">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="2C3E50"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schweiz: Kundgebung für die Neutralitätsinitiative 29.8.2026 – „Die beste Investition in die Zukunft unserer Kinder!“ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="006546BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+          </w:rPr>
+          <w:t>www.kla.tv/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E73850">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+          </w:rPr>
+          <w:t>42414</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45057677" w14:textId="77777777" w:rsidR="00E73850" w:rsidRDefault="00E73850" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3A8230" w14:textId="1A72E69B" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Politik - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Politik</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Schweiz - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Schweiz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Neutralitaetsinitiative - Neutralitätsinitiative - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Neutralitaetsinitiative</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#InitiativeCH - Schweizer Volksinitiativen - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/InitiativeCH</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#SchweizerVolksabstimmungen - Schweizer Volksabstimmungen - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/SchweizerVolksabstimmungen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="0028329E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Medienkommentar - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Medienkommentare</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="7ECD92C9" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
+      <w:r w:rsidR="0028329E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0028329E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">#Infotakt - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/infotakt</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5EA11ED6" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42BB1938" wp14:editId="1EC35608">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68501171" wp14:editId="62BA1296">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId22"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId27"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kla.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F852CD2" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
+    <w:p w14:paraId="6628E8CF" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>was die Medien nicht verschweigen sollten ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23153B40" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
+    <w:p w14:paraId="4A782AB6" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008EBA41" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
+    <w:p w14:paraId="7F0B55F7" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="001D6477" w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E8C0555" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
+    <w:p w14:paraId="70EDDA5E" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB59726" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
+    <w:p w14:paraId="6FDF28E1" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/abo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D746931" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
+    <w:p w14:paraId="5F302CC2" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sicherheitshinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F45538" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
+    <w:p w14:paraId="5631F367" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797605B4" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
+    <w:p w14:paraId="5553A9F5" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Klicken Sie hier:</w:t>
       </w:r>
       <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FC5CBB8" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
+    <w:p w14:paraId="05ABF94B" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
-        <w:spacing w:after="120"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080337B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...87 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nutzungsrecht:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="006C4827">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>Standard-Kla.TV-Lizenz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="31876B31" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRPr="00C60E18" w:rsidRDefault="00CB20A5" w:rsidP="00CB20A5">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080337B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Kla.TV produziert alle Sendungen ehrenamtlich und ohne Gewinnabsichten. In der Verbreitung unserer Produkte durch Sie liegt unser einziger Lohn! Mehr unter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="12"/>
+          </w:rPr>
+          <w:t>www.kla.tv/licence</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
-      <w:headerReference w:type="default" r:id="rId28"/>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C64A53C" w14:textId="77777777" w:rsidR="0009319C" w:rsidRDefault="0009319C" w:rsidP="00F33FD6">
+    <w:p w14:paraId="54631EFD" w14:textId="77777777" w:rsidR="0028329E" w:rsidRDefault="0028329E" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4932E925" w14:textId="77777777" w:rsidR="0009319C" w:rsidRDefault="0009319C" w:rsidP="00F33FD6">
+    <w:p w14:paraId="5798F001" w14:textId="77777777" w:rsidR="0028329E" w:rsidRDefault="0028329E" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="038F8F31" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2B2332A4" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Diplomatie oder Krieg für Europa? Historische Schweizer Neutralitätsabstimmung am 27.9.2026  </w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
@@ -1429,104 +1808,104 @@
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57ECB4DB" w14:textId="77777777" w:rsidR="0009319C" w:rsidRDefault="0009319C" w:rsidP="00F33FD6">
+    <w:p w14:paraId="0E291891" w14:textId="77777777" w:rsidR="0028329E" w:rsidRDefault="0028329E" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C111CD7" w14:textId="77777777" w:rsidR="0009319C" w:rsidRDefault="0009319C" w:rsidP="00F33FD6">
+    <w:p w14:paraId="733FF12B" w14:textId="77777777" w:rsidR="0028329E" w:rsidRDefault="0028329E" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w14:paraId="4E52C56B" w14:textId="77777777" w:rsidTr="00FE2F5D">
+    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w14:paraId="359381C3" w14:textId="77777777" w:rsidTr="00FE2F5D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="6E9F53F7" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
+        <w:p w14:paraId="32908EF5" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:left="-57"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
           <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
@@ -1539,84 +1918,84 @@
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Veröffentlicht: </w:t>
           </w:r>
           <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>09.09.2026</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="716517E6" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
+        <w:p w14:paraId="6EC924BE" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="586C853E" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
+  <w:p w14:paraId="76E5EFAD" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7995"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67E9E49A" wp14:editId="12F3D92A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5761AB63" wp14:editId="58F8DD90">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
               <wp:lineTo x="21100" y="20584"/>
               <wp:lineTo x="21100" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1649,139 +2028,52 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="383045ED"/>
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49BB3CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8E2D154"/>
     <w:lvl w:ilvl="0" w:tplc="92F424F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="è"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1849,152 +2141,302 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1995835363">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DE15394"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="30601CA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
-    <w:rsid w:val="0009319C"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
+    <w:rsid w:val="0028329E"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006C4827"/>
     <w:rsid w:val="007C459E"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
-    <w:rsid w:val="00B17587"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
+    <w:rsid w:val="00E73850"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="15112695"/>
-  <w15:docId w15:val="{F7127DDE-165F-439C-8712-979A709E689C}"/>
+  <w14:docId w14:val="0FBE7F14"/>
+  <w15:docId w15:val="{CBEF68B6-C178-44DD-8A0D-E98A3AA832A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2121,51 +2563,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2351,51 +2793,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
@@ -2504,81 +2945,124 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="texttitelsize">
     <w:name w:val="text_titel_size"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00E81F93"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="edit">
     <w:name w:val="edit"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00A71903"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4982"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="flex-grow-1">
+    <w:name w:val="flex-grow-1"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="00E73850"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E73850"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E73850"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="1582711493">
+    <w:div w:id="1578828795">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2027125298">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutswitzerland.eda.admin.ch/de/die-guten-dienste-der-schweiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Neutralitaetsinitiative" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienkommentare" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/32354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reuters.com/business/aerospace-defense/natos-rutte-warns-allies-they-are-russias-next-target-2025-12-11/?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Schweiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Politik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/SchweizerVolksabstimmungen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nato.int/fr/news-and-events/events/transcripts/2026/03/26/press-conference-for-launch-of-annual-report" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qNU-kflWhTQ" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eda.europa.eu/docs/default-source/eda-publications/2026-eda_defencedata_webpublic.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/InitiativeCH" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zgif.ch/2025/02/04/die-neutralitaet-ist-unser-schutz-und-unsere-raison-detre/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reuters.com/business/aerospace-defense/natos-rutte-warns-allies-they-are-russias-next-target-2025-12-11/?utm_source=chatgpt.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/infotakt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Schweiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/32354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nato.int/fr/news-and-events/events/transcripts/2026/03/26/press-conference-for-launch-of-annual-report" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/42423" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienkommentare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Politik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eda.europa.eu/docs/default-source/eda-publications/2026-eda_defencedata_webpublic.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/SchweizerVolksabstimmungen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zgif.ch/2025/02/04/die-neutralitaet-ist-unser-schutz-und-unsere-raison-detre/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/InitiativeCH" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2rhx5cXIHOM&amp;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/42414" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutswitzerland.eda.admin.ch/de/die-guten-dienste-der-schweiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Neutralitaetsinitiative" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/32354" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/32354" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2826,66 +3310,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6613</Characters>
+  <Pages>4</Pages>
+  <Words>1265</Words>
+  <Characters>7971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Diplomatie oder Krieg für Europa? Historische Schweizer Neutralitätsabstimmung am 27.9.2026</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>KLA.TV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7647</CharactersWithSpaces>
+  <CharactersWithSpaces>9218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
+  <dc:title>Diplomatie oder Krieg für Europa? Historische Schweizer Neutralitätsabstimmung am 27.9.2026</dc:title>
+  <dc:creator>doa; Kla.tv DocGen 2.1.0.2</dc:creator>
+  <cp:keywords>Politik; Schweiz; Neutralitaetsinitiative; InitiativeCH; SchweizerVolksabstimmungen; Medienkommentar; Infotakt</cp:keywords>
+  <dc:description>Medienkommentar, 3m51s</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>Bildung &amp; Erziehung</cp:category>
+  <dc:language>de</dc:language>
 </cp:coreProperties>
 </file>