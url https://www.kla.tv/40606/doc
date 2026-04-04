--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -1,4470 +1,2683 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="image/png"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image2.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/image3.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image4.png" ContentType="image/png"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="3E4B06C4" w14:textId="77777777" w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
-[...2 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Medienkommentar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F3AE950" wp14:editId="4215820C">
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>3554095</wp:posOffset>
+              <wp:posOffset>-542290</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-10795</wp:posOffset>
+              <wp:posOffset>-254000</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2228400" cy="1382400"/>
-[...4 lines deleted...]
-            </wp:docPr>
+            <wp:extent cx="381000" cy="381000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="-26" y="0"/>
+                <wp:lineTo x="-26" y="20499"/>
+                <wp:lineTo x="20498" y="20499"/>
+                <wp:lineTo x="20498" y="0"/>
+                <wp:lineTo x="-26" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png"/>
+                    <pic:cNvPr id="1" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
-[...110 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="381000" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
-      </w:r>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>ARMAGEDDON – Was es</w:t>
+      </w:r>
+      <w:r>
+        <w:drawing>
+          <wp:anchor behindDoc="1" distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="11">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3554095</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>48260</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2228215" cy="1382395"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="left"/>
+            <wp:docPr id="2" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId4"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
+                      <a:hlinkClick r:id="rId4"/>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2228215" cy="1382395"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>ARMAGEDDON – Was es wirklich bedeutet und warum es auch DICH betrifft</w:t>
+        <w:t xml:space="preserve"> wirklich bedeutet und warum es auch DICH betrifft (von Kla.TV-Gründer Ivo Sasek)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C992D6" w14:textId="77777777" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
-[...4 lines deleted...]
-          <w:rStyle w:val="edit"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
-[...1 lines deleted...]
-          <w:rStyle w:val="edit"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Die Welt verändert sich in immer schnellerem Tempo. Die Ereignisse überschlagen sich. Kriege, geopolitische Spannungen und globale Krisen prägen die Schlagzeilen. Ist das alles Zufall oder Teil eines orchestrierten Plans? Aus allen Richtungen hört man plötzlich das eine Wort: Armageddon. Für die einen ist es DAS Weltkriegs-Szenario, andere verbinden damit geopolitische Konflikte. Kla.TV-Gründer Ivo Sasek entschlüsselt die ursprüngliche Bedeutung von „Armageddon“ und das Ergebnis ist zweifelsfrei richtungsweisend für die aktuelle Zeit: Jeder von uns ist JETZT gefragt!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ARMAGEDDON – Was es wirklich bedeutet und warum es auch DICH betrifft</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:br/>
+        <w:t>Die Ereignisse überschlagen sich und man kommt schon seit Längerem nicht mehr hinterher, all die Kriege und Angriffe auf den unterschiedlichsten Ebenen angemessen zu verarbeiten. Wenn man als Metapher für dieses Chaos das Bild eines Kraken wählt und darin jedem Arm eine Boshaftigkeit zuordnet, wie Krieg, Terror, Plandemien usw., dann erlebt die Menschheit, wie dieser weltumspannende Krake in nie dagewesener Weise mit allen Armen gleichzeitig auf die Erde einschlägt. Gesteuert wird er jedoch von nur einem einzigen Kopf: Den Geheimbund-Satanisten oder auch Hochgrad-Freimaurern, die Kla.TV durch intensive Recherche hunderter Mitwirker offengelegt hat.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t>Was hat dieser Geheimbund mit dem sagenumwobenen Armageddon zu tun?</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Bereits 1871 skizzierte der US-Kriegsgeneral, Satanist und Hochgrad-Freimaurer Albert Pike in einem Brief an den Illuminati-Anführer Giuseppe Mazzini drei kommende Weltkriege. Nach dem Ersten und Zweiten Weltkrieg kommt er auch auf das Armageddon zu sprechen: „Und dann einen Dritten Weltkrieg – der soll im mittleren Osten entstehen, und es soll ein Krieg zwischen dem Judentum und dem Islam sein, der sich in der ganzen Welt verbreitet. Dieser Krieg zwischen Moslems und dem Judentum soll endgültig dieses Armageddon herbeiführen.“  </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t>Spätestens seit Beginn des Angriffskriegs Israels und den USA am 28. Februar 2026 auf den Iran, kurz nachdem Gaza attackiert wurde, blickt die gesamte Welt gebannt gen Osten, und aus allen Richtungen hört man plötzlich das eine Wort: Armageddon. Laut der Bibel eine endzeitliche Entscheidungsschlacht oder auch eine sehr große, alles zerstörende Katastrophe. [Empfehlung: https://www.kla.tv/36654]</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t>Die Auslegungen dieses Wortes könnten verschiedener nicht sein, und sie führen fast alle zu Angst, Hoffnungslosigkeit und Spaltung. Während im US-Militär laut Medienberichten Soldaten auf das Armageddon im Iran vorbereitet wurden und man Trump als Gesalbten Jesu bezeichnete, geben andere dem Judentum die Schuld und stellen es als den einen großen Feind dar. Dass dies nicht der Wahrheit entspricht und das Judentum schon seit sehr langer Zeit nur als Schutzschild der Geheimbund-Satanisten missbraucht wird, hat Kla.TV in zahlreichen Sendungen bewiesen.</w:t>
+        <w:br/>
+        <w:t>Wieder andere resignieren beim Wort Armageddon vollständig und erwarten damit die Faust Gottes und das Ende der Welt.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t>Armageddon – ein Wort, das die Menschen in Schockstarre versetzt, sie spaltet und nicht wirklich greifbar ist.</w:t>
+        <w:br/>
+        <w:t>Aber wofür steht es denn nun wirklich?</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t>Kla.TV Gründer Ivo Sasek ist seit 1982 als internationaler Bibellehrer im Vollzeitdienst tätig und hat ca. 2.000 Lehrvorträge in aller Welt gehalten. Zurückliegende und aktuelle weltumspannende Ereignisse hat er vorausgesagt und ist für seine prophetische Gabe weltbekannt. Bereits 2019 sagte er auf der Konferenz „Lebensqualität XXL“ Folgendes zum Armageddon:</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t>[Ivo Sasek:] „Die größte Krise, von der wir jetzt gerade sprechen, die uns das alles streitig machen möchte, nennt die Bibel (hebräisch) Harmagedon, Offenbarung 16,16. Natürlich schauen jetzt alle nach Irak oder Iran runter, weil Harmagedon liegt da unten irgendwo; dort in diesen Bereichen drin ist dieses Harmagedon. Harmagedon bedeutet eigentlich nichts anderes als Berg der Schlachten, der Ort, wo Schlachten stattfinden. Was wir nie vergessen dürfen, was wir wissen dürfen, zuerst einmal: Harmagedon ist eine geistliche Wirklichkeit. Wenn sich tatsächlich ein Dritter Weltkrieg in Harmagedon entzündet, dann ist das nur die Folge davon. Es ist nur der Schatten davon, was im Geist vorangegangen ist oder parallel läuft. Alles, was im Geist geschieht, schlägt sich sichtbar auch nieder. Das Harmagedon, das im Gange ist, das wirkliche Harmagedon, ist die Schlacht zwischen den geistigen Mächten, ich mach es jetzt mal ganz plump, schwarz-weiß: Die Schlacht zwischen Gut und Böse. Das ist Harmagedon: Gut gegen Böse! Licht gegen Finsternis. Gerechtigkeit gegen Ungerechtigkeit. Und da müssen wir durch. Und ich sage dir: Je mehr dieses Harmagedon sich anbahnt und das Gute sich organisch in der Kraft Gottes sammelt, zu Licht wird; denn es ist ein Kampf zwischen Licht und Finsternis - und Licht ist und bleibt stärker als Finsternis! Sobald das geschieht, schlägt es sich in Kriegen nieder. Weil der Teufel, so steht es geschrieben, hier seinen Raum verliert. Er hat immerzu die erste Aufmerksamkeit auf Gerechte gerichtet gehabt. Sobald jemand etwas Gutes tun wollte, ist ihm der Teufel dazwischen gekommen, hat ihm seine Familie irgendwie zerstört, irgendwie Krankheiten reingebracht, irgendwie Ärger gemacht, Spaltung, und all diese Dinge mit seinen Maulwürfen. Und das will er jetzt ganz vernichten, in die Vernichtung reinbringen, das ist das Problem, dass wir jetzt haben. Er hat alles zerstört, er hat alles in diese Schieflage gebracht. Und es geht jetzt darum, diesen Teufel wieder herauszukriegen.“</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">[Moderator:] Anlässlich der 22. AZK 2025 führte Ivo Sasek weiter aus, wie wir bei diesem Thema in die Irre geführt werden. Er zeigt auf, wie man uns schon bei der gezielt falschen Übersetzung getäuscht hat. Durch intensive Recherchen im Urtext der Bibel kam Ivo Sasek auf eine Offenbarung, die Hoffnung macht. Eine Darstellung, bei der es aber auch auf jeden Einzelnen von uns ankommt.  </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">[Ivo Sasek:] „Ich sage es nochmal, der letzte Akt besteht im Selbstgericht, im Selbstverrat – wenn es nicht anders geht, in der Selbstvernichtung. So handelt Gott in dieser letzten Weltzeit. Das ist das Geheimnis, das ihr kennen müsst. So handelt Gott. Denn so steht es in den unverfälschten Urtexten des Neuen Testamentes geschrieben. Ihr wisst, ich übersetze das Neue Testament Wort für Wort mit allem Drum und Dran. Und es wurde auch von diesen Leuten kastriert oder verändert, falsch übersetzt, ja. In Offenbarung 5,13 wird zuerst einmal geschildert, dass in der Endrunde, wo es um diesen Kampf geht, in dem wir jetzt drinstehen, dass in der Endrunde kein einziger Zwang von außen mehr sein wird. Warum? Weil auch die Allerschlimmsten so Feuer unter dem Hintern bekommen, dass sie sich selber richten werden. Kannst du dort in anderen Worten nachlesen. In Offenbarung 18,20 wird bezeugt, dass Gott selber dieses Urteil vollstrecken wird. Wann? Sobald es über die Lippen, über unsere Lippen aller Gerechten kommt. Wenn die ganze Weltgemeinschaft, die Gerechtigkeit im Herzen hat, das aus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>einem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mund befiehlt, genau dann geschieht es. Genau dann geschieht es durch diese Menschen. Dann bildet Gott etwas Neues. Es muss durch euch, durch euch alle da draußen, die ich aufgezählt habe, ausgesprochen werden. Ja, dieses Urteil! Hört mal, wie es wörtlich heißt – und ich zeige euch, wie man solche Texte kastriert hat. Jetzt reden wir von dieser Endschlacht, von dem typischen Armageddon im Geist. Und ich sage noch einen Satz dazu: Armageddon im Geist ist </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>jetzt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, das ist die Endschlacht, die Weltschlacht, wo Licht – Finsternis entschieden wird. Und wenn wir, ich sage jetzt, wie es ist, wenn wir diesen Kampf verlieren, die wir die Gerechtigkeit lieben, die wir einander lieben, die wir für die Wahrheit, für das Licht und die Gerechtigkeit sind – wenn wir diesen Kampf verlieren, dann wird das Armageddon geschehen, das uns immer bisher in der Bibel angedroht wurde. Aber erst dann! Es hängt davon ab, ich habe das alles übersetzt, es hängt davon ab, ob wir jetzt diese Befehle sprechen lernen, ob es aus unserem Herzen kommt oder nicht, das ist der springende Punkt. Jetzt hört den Text, wie er in Wirklichkeit im Urtext steht, heute noch, nur anders übersetzt worden, gestrichen worden, zensiert worden ist von dieser Bande. „Sei fröhlich über sie“, sagt Gott über diesen Endpunkt. „Sei fröhlich über sie, du Himmel, und ihr Gott-Verfügbaren und Gesandten und Propheten. Denn Gott hat ‚euer‘ Urteil an ihnen vollzogen.“ Und weißt du, was heute in der Bibel steht? Gott hat ‚für‘ euch das Urteil vollzogen. Also warten wir auf Gott! Sie haben das kastriert, oder? Sagt den Frommen, da kommen jetzt die Freimaurer-Pfarrer daher, die uns verfolgt haben, übrigens. Ich bin auf all diese Dinge gekommen, weil ich die Frage beantwortet haben musste, warum verfolgt mich die ganze Kirche, wenn ich gratis Menschen rehabilitiere? Wenn ich alles umsonst mache, warum verfolgen mich alle? Dann bin ich dahintergekommen: Das sind gar keine Pfarrer, das sind Wölfe im Schafspelz! Dann habe ich es übersetzt. Offiziell steht: „Gott wird für euch das alles machen.“ Dann predigen sie: „Der liebe Heiland wird im rechten Moment kommen und ihr werdet in den Himmel entrückt werden und dann macht der Heiland alles ganz allein.“ Die Bibel sagt genau das Gegenteil: Gott kommt durch dich, oder er kommt nicht. Gott kommt, aber durch dich, oder er kommt nicht. Und er kommt auf Seine Art! Er kommt nicht so wie die alten Schlächter und macht nochmal einen blutigen Krieg oder was. Gott hat euer Urteil an ihnen vollzogen. Und das ist unser Urteil, dass wir sprechen: „Richtet euch selber! Verratet euch selber! Werdet zu Whistleblowern! Vernichtet euch selber, wenn es nicht anders geht! Wir nehmen keinen Dolch in die Hand, keinen Säbel, nichts – das macht ihr selber. Das ist die letzte Schlacht.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Die Welt verändert sich in immer schnellerem Tempo. Die Ereignisse überschlagen sich. Kriege, geopolitische Spannungen und globale Krisen prägen die Schlagzeilen. Ist das alles Zufall oder Teil eines orchestrierten Plans? Aus allen Richtungen hört man plötzlich das eine Wort: Armageddon. Für die einen ist es DAS Weltkriegs-Szenario, andere verbinden damit geopolitische Konflikte. Kla.TV-Gründer Ivo Sasek entschlüsselt die ursprüngliche Bedeutung von „Armageddon“ und das Ergebnis ist zweifelsfrei richtungsweisend für die aktuelle Zeit: Jeder von uns ist JETZT gefragt!</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DFD240" w14:textId="77777777" w:rsidR="000507F7" w:rsidRPr="000507F7" w:rsidRDefault="000507F7" w:rsidP="000507F7">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:kern w:val="2"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lied: „Söhne Gottes stehen auf!“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-        <w:t>ARMAGEDDON – Was es wirklich bedeutet und warum es auch DICH betrifft</w:t>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Familie Sasek mit Panorama-Filmorchester</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3991A237" w14:textId="77777777" w:rsidR="000507F7" w:rsidRPr="000507F7" w:rsidRDefault="000507F7" w:rsidP="000507F7">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
-          <w:kern w:val="2"/>
-[...3 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>Diese Schöpfung liegt im Argen,</w:t>
+        <w:br/>
+        <w:t>sie erstickt vor lauter Sorgen.</w:t>
+        <w:br/>
+        <w:t>Wer sieht hin und reicht ihr die Hand?</w:t>
+        <w:br/>
+        <w:t>Wer steht auf und zeigt Erbarmen?</w:t>
+        <w:br/>
+        <w:t>Wer trägt sie auf eigenen Armen?</w:t>
+        <w:br/>
+        <w:t>Komm, wache auf, komm, höre auf ihr Schreien!</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>[Ref.1:]</w:t>
+        <w:br/>
+        <w:t>Ihr Söhne Gottes, stehet auf!</w:t>
+        <w:br/>
+        <w:t>Wir Söhne Gottes stehen jetzt auf!</w:t>
+        <w:br/>
+        <w:t>Wir hören, wie die Schöpfung schreit,</w:t>
+        <w:br/>
+        <w:t>wir sehen sie zur Geburt bereit,</w:t>
+        <w:br/>
+        <w:t>wir lösen all ihr Schreien!</w:t>
+        <w:br/>
+        <w:t>Ihr Söhne Gottes, stehet auf!</w:t>
+        <w:br/>
+        <w:t>Wir Söhne Gottes stehen jetzt auf!</w:t>
+        <w:br/>
+        <w:t>Wir hören, wie die Schöpfung schreit,</w:t>
+        <w:br/>
+        <w:t>wir sehen sie zur Geburt bereit,</w:t>
+        <w:br/>
+        <w:t>wir lösen all ihr Schreien!</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t>Es ist Zeit, ihr Söhne Gottes,</w:t>
+        <w:br/>
+        <w:t>kommt, o kommt und offenbart euch!</w:t>
+        <w:br/>
+        <w:t>Reicht die Hand, seht doch, sie weint,</w:t>
+        <w:br/>
+        <w:t>vertreiben wir jetzt all ihr Seufzen!</w:t>
+        <w:br/>
+        <w:t>Die Schöpfung hofft auf unser Herrschen,</w:t>
+        <w:br/>
+        <w:t>ergreifet jetzt Gottes Macht in euch!</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>[Ref.2:]</w:t>
+        <w:br/>
+        <w:t>Ihr Söhne Gottes, stehet auf!</w:t>
+        <w:br/>
+        <w:t>Wir Söhne Gottes stehen jetzt auf!</w:t>
+        <w:br/>
+        <w:t>Denn Gott hat lange genug gewartet,</w:t>
+        <w:br/>
+        <w:t>jetzt wird endlich durchgestartet!</w:t>
+        <w:br/>
+        <w:t>Wir sind Söhne Gottes!</w:t>
+        <w:br/>
+        <w:t>Ihr Söhne Gottes, stehet auf!</w:t>
+        <w:br/>
+        <w:t>Wir Söhne Gottes stehen jetzt auf!</w:t>
+        <w:br/>
+        <w:t>Wir stehen auf von allen Enden,</w:t>
+        <w:br/>
+        <w:t>um der Schöpfung Not zu wenden!</w:t>
+        <w:br/>
+        <w:t>Gott wohnt in uns drin!</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+        <w:br/>
+        <w:t>[Ref.3:]</w:t>
+        <w:br/>
+        <w:t>O Söhne Gottes, stehet auf!</w:t>
+        <w:br/>
+        <w:t>Wir Söhne Gottes stehen jetzt auf!</w:t>
+        <w:br/>
+        <w:t>Wir selber sind es, die wir erwartet,</w:t>
+        <w:br/>
+        <w:t>jetzt wird endlich durchgestartet!</w:t>
+        <w:br/>
+        <w:t>Wir sind die Söhne Gottes!</w:t>
+        <w:br/>
+        <w:t>Ihr Söhne Gottes, stehet auf!</w:t>
+        <w:br/>
+        <w:t>Wir Söhne Gottes stehen jetzt auf!</w:t>
+        <w:br/>
+        <w:t>Wir stehen auf von allen Enden,</w:t>
+        <w:br/>
+        <w:t>um der Schöpfung Not zu wenden!</w:t>
+        <w:br/>
+        <w:t>Gott wohnt doch selber in uns drin!</w:t>
+        <w:br/>
+        <w:t>Wir stehen auf von allen Enden,</w:t>
+        <w:br/>
+        <w:t>um der Schöpfung Not zu wenden!</w:t>
+        <w:br/>
+        <w:t>Gott wohnt doch selber in uns drin!</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2308DDF7" w14:textId="77777777" w:rsidR="000507F7" w:rsidRPr="000507F7" w:rsidRDefault="000507F7" w:rsidP="000507F7">
-[...1941 lines deleted...]
-          <w:rStyle w:val="edit"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>von me.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F3C98D" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="edit"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6787DF34" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
-[...3 lines deleted...]
-          <w:rStyle w:val="edit"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
         <w:t>Creative Commons Lizenzen</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.creativecommons.org/licenses/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00521EA9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>Bericht der Frankfurter Rundschau</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.fr.de/politik/gesalbter-trump-und-flehen-um-goettlichen-beistand-die-usa-machen-den-iran-krieg-zu-ihrem-kreuzzug-zr-94205883.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="628AC031" w14:textId="127366D6" w:rsidR="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="edit"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62521F37" w14:textId="77777777" w:rsidR="000507F7" w:rsidRDefault="000507F7" w:rsidP="00C534E6">
-[...405 lines deleted...]
-        <w:spacing w:after="160"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">▶ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Weltneuheit: Freimaurer-Weltkarte mit über 100 recherchierten Gründungen von Höchstgrad-Freimaurern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+        </w:rPr>
+        <w:t>https://www.vetopedia.org/de/freimaurer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">▶ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Reden von Ivo Sasek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+        </w:rPr>
+        <w:t>https://www.kla.tv/ivosasek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">▶ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Geheimlehre der Hochgrad-Freimaurer: „Satan ist Gott.“ | 22. AZK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+        </w:rPr>
+        <w:t>https://www.kla.tv/39402</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>▶</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Lebensqualität XXL | Internationales Freundestreffen 2019</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+        </w:rPr>
+        <w:t>https://www.kla.tv/14510</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Weitere Empfehlungen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>▶</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">♫ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Söhne Gottes stehen auf! ♫ Familie Sasek mit Panorama-Filmorcher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>https://kla.tv/20048</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">▶ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Die Bibel – Heilige Schrift oder jüdisches Verschwörungsbuch?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Internetverknpfung"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://www.kla.tv/36849</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">#Ideologie - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId8">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Ideologie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00521EA9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">#IvoSasek - Ivo Sasek - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId9">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/IvoSasek</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00521EA9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">#Freimaurerei - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId10">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Freimaurerei</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00521EA9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">#Weltkriegsgefahr - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId11">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Weltkriegsgefahr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00521EA9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">#Weltbilder - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId12">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Weltbilder</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00521EA9">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">#Medienkommentar - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId13">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Medienkommentare</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02D8EB11" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="edit"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="598239A1" wp14:editId="73E9B3BF">
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="10">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
-            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="831" y="0"/>
-[...8 lines deleted...]
-                <wp:lineTo x="831" y="0"/>
+                <wp:start x="805" y="0"/>
+                <wp:lineTo x="-26" y="1116"/>
+                <wp:lineTo x="-26" y="19417"/>
+                <wp:lineTo x="393" y="21134"/>
+                <wp:lineTo x="805" y="21134"/>
+                <wp:lineTo x="20332" y="21134"/>
+                <wp:lineTo x="21163" y="19986"/>
+                <wp:lineTo x="21163" y="1116"/>
+                <wp:lineTo x="20332" y="0"/>
+                <wp:lineTo x="805" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId25"/>
+            <wp:docPr id="3" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId15"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
+                    <pic:cNvPr id="3" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+                      <a:hlinkClick r:id="rId15"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="edit"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kla.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BEAF96" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>was die Medien nicht verschweigen sollten ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C62E11D" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2862FB4A" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001D6477">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="001D6477" w:rsidRPr="001D6477">
+      <w:hyperlink r:id="rId16">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="784F1321" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001D6477">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9DE39C" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D6477">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="001D6477">
+      <w:hyperlink r:id="rId17">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/abo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20318CA6" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="edit"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4827">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sicherheitshinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27ED7FE4" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4827">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D502186" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4827">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
-      </w:r>
-[...3 lines deleted...]
-          <w:b/>
+        <w:br/>
+        <w:t>Klicken Sie hier:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:br/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
+      <w:hyperlink r:id="rId18">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6622E765" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:i/>
           <w:i/>
           <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lizenz:  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="374650" cy="184150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="4" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="374650" cy="184150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Creative Commons-Lizenz mit Namensnennung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepLines/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nutzungsrecht:  </w:t>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kla.TV produziert alle Sendungen ehrenamtlich und ohne Gewinnabsichten. In der Verbreitung unserer Produkte durch Sie liegt unser einziger Lohn! Mehr unter </w:t>
-[...9 lines deleted...]
-      </w:hyperlink>
+        <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId33"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="708" w:top="1417" w:footer="708" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...53 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2E8E2634" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">ARMAGEDDON – Was es wirklich bedeutet und warum es auch DICH betrifft  </w:t>
+      <w:t xml:space="preserve">ARMAGEDDON – Was es wirklich bedeutet und warum es auch DICH betrifft (von Kla.TV-Gründer Ivo Sasek)  </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE2F5D">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
-        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE2F5D">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
-        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
-      <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
-[...9 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblpPr w:vertAnchor="text" w:horzAnchor="text" w:leftFromText="142" w:rightFromText="142" w:tblpX="92" w:tblpY="1"/>
+      <w:tblW w:w="7717" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04a0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w14:paraId="6F44480D" w14:textId="77777777" w:rsidTr="00FE2F5D">
+    <w:tr>
+      <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
+            <w:top w:val="nil"/>
             <w:left w:val="nil"/>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="3FED078E" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:ind w:left="-57"/>
+            <w:widowControl w:val="false"/>
+            <w:suppressAutoHyphens w:val="true"/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:ind w:left="-57" w:right="0" w:hanging="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
-          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink r:id="rId1" w:history="1">
-            <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:hyperlink r:id="rId1">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rStyle w:val="Internetverknpfung"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>www.kla.tv/40606</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Veröffentlicht: </w:t>
           </w:r>
-          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>13.03.2026</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0347A9A8" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
+            <w:widowControl w:val="false"/>
+            <w:suppressAutoHyphens w:val="true"/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="298D1981" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
-        <w:tab w:val="left" w:pos="7995"/>
+        <w:tab w:val="left" w:pos="7995" w:leader="none"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08C614D9" wp14:editId="321A75A4">
+        <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
-          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
-              <wp:start x="0" y="0"/>
-[...3 lines deleted...]
-              <wp:lineTo x="0" y="0"/>
+              <wp:start x="-26" y="0"/>
+              <wp:lineTo x="-26" y="20555"/>
+              <wp:lineTo x="21077" y="20555"/>
+              <wp:lineTo x="21077" y="0"/>
+              <wp:lineTo x="-26" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
+          <wp:docPr id="5" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
+                  <pic:cNvPr id="5" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+                    <a:hlinkClick r:id="rId3"/>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="741045" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="92F424F2">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="è"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
-[...11 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...54 lines deleted...]
-  <w15:docId w15:val="{34046B2A-AD63-4432-A2FF-302448376DD5}"/>
+  <w:themeFontLang w:val="de-CH" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+        <w:lang w:val="de-DE" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="true"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="true"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="true"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="true"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="true"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="true"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="false" w:unhideWhenUsed="false"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="true"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="de-DE" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="paragraph" w:styleId="Berschrift1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Berschrift"/>
+    <w:next w:val="Textkrper"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Berschrift2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Berschrift"/>
+    <w:next w:val="Textkrper"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="200" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Berschrift4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Berschrift"/>
+    <w:next w:val="Textkrper"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="KopfzeileZchn" w:customStyle="1">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="1">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="1">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Internetverknpfung">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Texttitelsize" w:customStyle="1">
+    <w:name w:val="text_titel_size"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e81f93"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Edit" w:customStyle="1">
+    <w:name w:val="edit"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a71903"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Berschrift">
+    <w:name w:val="Überschrift"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Textkrper"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlung">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Textkrper"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Beschriftung">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis">
+    <w:name w:val="Verzeichnis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopf-undFuzeile">
+    <w:name w:val="Kopf- und Fußzeile"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ff4982"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:ind w:left="720" w:hanging="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rahmeninhalt">
+    <w:name w:val="Rahmeninhalt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Berschrift"/>
+    <w:next w:val="Textkrper"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
-[...89 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F33FD6"/>
+    <w:rsid w:val="00f33fd6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...35 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/40606" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommons.org/licenses/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.de/politik/gesalbter-trump-und-flehen-um-goettlichen-beistand-die-usa-machen-den-iran-krieg-zu-ihrem-kreuzzug-zr-94205883.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/36849" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Ideologie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/IvoSasek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Freimaurerei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Weltkriegsgefahr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Weltbilder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienkommentare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/40606" TargetMode="External"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/40606" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4712,71 +2925,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/7.5.9.2$Windows_X86_64 LibreOffice_project/cdeefe45c17511d326101eed8008ac4092f278a9</Application>
   <AppVersion></AppVersion>
+  <Pages>3</Pages>
+  <Words>2041</Words>
+  <Characters>11775</Characters>
+  <CharactersWithSpaces>13852</CharactersWithSpaces>
+  <Paragraphs>31</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ARMAGEDDON – Was es wirklich bedeutet und warum es auch DICH betrifft</dc:title>
-[...3 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
+  <dc:description/>
+  <dc:language>de-DE</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-[...2 lines deleted...]
-  <dc:language>de</dc:language>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>