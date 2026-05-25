--- v0 (2026-04-22)
+++ v1 (2026-05-25)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Reb1c34d6f63e4210" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1d1121956224f2da43147789d08d61f.psmdcp" Id="R3d0cce9265b445a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd36d57bfd5ad46c5" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eef07f12c94841b88c840adcba54616c.psmdcp" Id="R9e4478f012f041b5" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00E81F93" w:rsidP="00F67ED1" w:rsidRDefault="000023E9">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4DDE082A" wp14:anchorId="6C1A73EC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
@@ -195,228 +195,215 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00C534E6" w:rsidR="00B9284F">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>Wer biologische Tatsachen als Tatsachen darstellt, kommt hinter Gitter</w:t>
+        <w:t>Quien presente hechos biológicos como hechos, acabará entre rejas</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00A71903" w:rsidP="00F67ED1" w:rsidRDefault="00A71903">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>„Alle Menschen sind gleich, aber einige sind gleicher als andere!“, heißt es in George Orwells „Animal Farm“. Diese Wirklichkeit durfte ein Schweizer Handwerker am eigenen Leib erleben, als er biologische Tatsachen als Tatsachen darstellte und daraufhin hinter Gittern landete…</w:t>
+        <w:t>«Todos los hombres son iguales, ¡pero algunos son más iguales que otros!», reza la frase de «Rebelión en la granja», de George Orwell. Un obrero suizo pudo comprobarlo en carne propia cuando presentó hechos biológicos como si fueran hechos y acabó entre rejas…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00F67ED1" w:rsidP="00F67ED1" w:rsidRDefault="00F67ED1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Schweizer Verein „Schutzinitiative“ gab in der Winterausgabe 2025 seines Vereinsmagazins bekannt, dass ein Schweizer Handwerker für einen kritischen</w:t>
+        <w:t xml:space="preserve">La asociación suiza "Iniciativa de protección" anunció en la edición de invierno de 2025 de su revista asociativa que un obrero suizo tuvo que pasar diez días entre rejas por un post crítico en las redes sociales.</w:t>
         <w:br/>
-        <w:t xml:space="preserve">Beitrag in den sozialen Medien für zehn Tage hinter Gitter musste. Seine Feststellung: „[…] wenn man Transgender-Menschen nach 200 Jahren ausgrabe, werde man anhand der Skelette nur ‚Mann oder Frau‘ finden. Alles andere sei eine ‚psychische Krankheit, die durch den Lehrplan hochgezogen würde‘ “, führte dazu, dass die Staatsanwaltschaft des Kanton Bern ihn daraufhin der Diskriminierung und des Aufrufs zum Hass schuldig gesprochen hatte. Insgesamt hätte der wenig begüterte Verurteilte eine Geldstrafe [entspricht in Deutschland einer Bewährungsstrafe] in einer Gesamthöhe von 3800 Franken zahlen müssen. Stattdessen entschied er sich dafür, „die Strafe im Gefängnis abzusitzen“.</w:t>
+        <w:t xml:space="preserve">Su afirmación: "[...] si se excava a personas transexuales después de 200 años, sólo se encontrará 'hombre o mujer' sobre la base de los esqueletos.</w:t>
         <w:br/>
-        <w:t xml:space="preserve">Im krassen Gegensatz dazu durfte Drag Queen Jurassica Parka, [bürgerlicher Name Mario Olszinski] trotz einer zuvor rechtskräftigen Verurteilung [2023] wegen der Verbreitung von Kinderpornographie, 2025 sogar eine Benefizgala der Berliner Polizei moderieren. Darüber hinaus wurde „sie“ 2024 auf Staatskosten und im Auftrag des Auswärtigen Amtes nach Japan entsendet, um dort an der „Pride-Parade“ teilzunehmen und Kinder bei einem Make-up-Workshop zu schminken. Das ganze kostete den deutschen Steuerzahler 6000 Euro. </w:t>
+        <w:t xml:space="preserve">Todo lo demás sería una 'enfermedad mental que se plantearía en el plan de estudios'", lo que llevó a la fiscalía del cantón de Berna a declararlo culpable de discriminación e incitación al odio.</w:t>
         <w:br/>
-        <w:t xml:space="preserve">Die anschaulichen Beispiele zeigen, wie sehr die Rechtsprechung mit zweierlei Maß misst. Zum Schutze der Meinung einer Lobby wird die Meinung Anderer unter Strafe gestellt. Das erinnert einmal mehr an das berühmte Zitat aus George Orwells „Animal Farm“: „Alle Menschen sind gleich, aber einige sind gleicher als andere.“</w:t>
+        <w:t xml:space="preserve">En total, el condenado, que no era muy acomodado, habría tenido que pagar una multa [equivalente a una condena condicional en Alemania] por un total de 3.800 francos.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">En su lugar, decidió "cumplir la condena en prisión". </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">En marcado contraste, a la drag queen Jurassica Parka, [de nombre real Mario Olszinski] se le permitió incluso presentar una gala benéfica de la policía de Berlín en 2025 a pesar de una condena firme anterior [2023] por distribución de pornografía infantil.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Además, "ella" fue enviada a Japón en 2024 a expensas del Estado y en nombre del Ministerio Federal de Asuntos Exteriores para participar en el Desfile del Orgullo y maquillar a niños en un taller de maquillaje.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Todo ello costó 6.000 euros al contribuyente alemán.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve"> Los ejemplos ilustrativos muestran hasta qué punto los tribunales aplican un doble rasero.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Para proteger la opinión de un grupo de presión, se criminaliza la opinión de los demás.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Esto nos recuerda una vez más la famosa cita de "Rebelión en la granja" de George Orwell:</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">"Todas las personas son iguales, pero algunas son más iguales que otras".</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00F67ED1" w:rsidP="00F67ED1" w:rsidRDefault="00F67ED1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>von wa./abu.</w:t>
+        <w:t>de wa./abu.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00F202F1" w:rsidP="00C534E6" w:rsidRDefault="00F202F1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Quellen:</w:t>
+        <w:t>Fuentes:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00F202F1" w:rsidP="00C534E6" w:rsidRDefault="00F202F1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Creative Commons Lizenzen</w:t>
+        <w:t xml:space="preserve">Schweizer Handwerker</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R58ffd42281994590">
-[...28 lines deleted...]
-      <w:hyperlink w:history="true" r:id="R3ba79f170a4745ea">
+      <w:hyperlink w:history="true" r:id="rId21">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.schutzinitiative.ch/gefaengnis-fuer-kritik-an-gender-ideologie/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Jurassica Parka</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R779f1168a84e4266">
+      <w:hyperlink w:history="true" r:id="rId22">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.schutzinitiative.ch/schutzinitiative-aktuell/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">(S.2-3)</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Schutzinitiative aktuell, Nr. 56/ Dezember 2025-Februar2026 S. 1ff und S.6</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -424,129 +411,110 @@
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Das könnte Sie auch interessieren:</w:t>
+        <w:t>Esto también podría interesarle:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">#Transgender - </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="true" r:id="R1711300305384a2d">
+        <w:t xml:space="preserve">#Educacion - Educación - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="rId23">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>www.kla.tv/Transgender</w:t>
+          <w:t>www.kla.tv/Educacion</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">#LGBTQ - </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="true" r:id="R33c79e560b7446a2">
+        <w:t xml:space="preserve">#Transgenero - Transgénero - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="rId24">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>www.kla.tv/LGBTQ</w:t>
+          <w:t>www.kla.tv/Transgenero</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">#BildungErziehung - Bildung &amp; Erziehung - </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="true" r:id="R0eb43061085c41c8">
+        <w:t xml:space="preserve">#Integración_de_la_perspectiva_de_género - </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="rId25">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>www.kla.tv/BildungErziehung</w:t>
-[...18 lines deleted...]
-          <w:t>www.kla.tv/GenderMainstreaming</w:t>
+          <w:t>www.kla.tv/Integración_de_la_perspectiva_de_género</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -555,51 +523,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="698817D4" wp14:anchorId="179C7D85">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="R0bd1eb8dd67e4a5f"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -615,290 +583,360 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Kla.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
+        <w:t>Kla.TV – Las otras noticias ... libre – independiente – no censurada ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009779AD" w:rsidR="00FF4982" w:rsidP="00FF4982" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:start="714" w:hanging="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>was die Medien nicht verschweigen sollten ...</w:t>
+        <w:t>lo que los medios de comunicación no deberían omitir ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009779AD" w:rsidR="00FF4982" w:rsidP="00FF4982" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:start="714" w:hanging="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
+        <w:t>poco escuchado – del pueblo para el pueblo ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:start="714" w:hanging="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr/>
-        <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="true" r:id="R0e71b8a999654280">
+        <w:t xml:space="preserve">cada viernes emisiones a las 19:45 horas en </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="rId13">
         <w:r w:rsidRPr="001D6477" w:rsidR="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>www.kla.tv</w:t>
+          <w:t>www.kla.tv/es</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr/>
-        <w:t>Dranbleiben lohnt sich!</w:t>
+        <w:t>¡Vale la pena seguir adelante!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006C4827" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="001D6477">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="true" r:id="Rc45988d122544c6e">
+        <w:t xml:space="preserve">Para obtener una suscripción gratuita con noticias mensuales</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">por correo electrónico, suscríbase a: </w:t>
+      </w:r>
+      <w:hyperlink w:history="true" r:id="rId14">
         <w:r w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>www.kla.tv/abo</w:t>
+          <w:t>www.kla.tv/abo-es</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="001D6477" w:rsidRDefault="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Sicherheitshinweis:</w:t>
+        <w:t>Aviso de seguridad:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="00C60E18" w:rsidRDefault="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
+        <w:t xml:space="preserve">Lamentablemente, las voces discrepantes siguen siendo censuradas y reprimidas. Mientras no informemos según los intereses e ideologías de la prensa del sistema, debemos esperar siempre que se busquen pretextos para bloquear o perjudicar a Kla.TV.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="00C534E6" w:rsidRDefault="00C205D1">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
+        <w:t xml:space="preserve">Por lo tanto, ¡conéctese hoy con independencia de Internet!</w:t>
         <w:br/>
-        <w:t xml:space="preserve">Klicken Sie hier:</w:t>
+        <w:t xml:space="preserve">Haga clic aquí:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R4dddd3b926ff4744">
+      <w:hyperlink w:history="true" r:id="rId15">
         <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
-          <w:t>www.kla.tv/vernetzung</w:t>
+          <w:t>www.kla.tv/vernetzung&amp;lang=es</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00C60E18" w:rsidP="00C60E18" w:rsidRDefault="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="0"/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
-      </w:pPr>
-      <w:r w:rsidRPr="0080337B">
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080337B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Licencia:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:r w:rsidRPr="006C4827" w:rsidR="006C4827">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D79462B" wp14:editId="7085BF01">
+            <wp:extent cx="374650" cy="184150"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="374650" cy="184150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080337B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licencia Creative Commons con atribución</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C60E18" w:rsidR="00C60E18" w:rsidP="00CB20A5" w:rsidRDefault="00CB20A5">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nutzungsrecht:  </w:t>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kla.TV produziert alle Sendungen ehrenamtlich und ohne Gewinnabsichten. In der Verbreitung unserer Produkte durch Sie liegt unser einziger Lohn! Mehr unter </w:t>
-[...9 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">¡Se desea la distribución y reprocesamiento con atribución! Sin embargo, el material no puede presentarse fuera de contexto.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Con las instituciones financiadas con dinero público está prohibido el uso sin consulta.Las infracciones pueden ser perseguidas.</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00C60E18" w:rsidR="00C60E18">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -971,51 +1009,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidRPr="00F33FD6" w:rsidR="00F33FD6" w:rsidP="00F33FD6" w:rsidRDefault="00F33FD6">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
         <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="3"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Wer biologische Tatsachen als Tatsachen darstellt, kommt hinter Gitter  </w:t>
+      <w:t xml:space="preserve">Quien presente hechos biológicos como hechos, acabará entre rejas  </w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
@@ -1130,90 +1168,90 @@
     </w:tblGrid>
     <w:tr w:rsidRPr="006C4827" w:rsidR="00F33FD6" w:rsidTr="00FE2F5D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="8" w:space="0"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00F67ED1">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:start="-57"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t>Online-Link:</w:t>
+            <w:t>Enlace directo:</w:t>
           </w:r>
           <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:hyperlink w:history="true" r:id="rId1">
             <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>www.kla.tv/41030</w:t>
+              <w:t>www.kla.tv/41295</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Veröffentlicht: </w:t>
+            <w:t xml:space="preserve">Publicado: </w:t>
           </w:r>
           <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">21.04.2026</w:t>
+            <w:t xml:space="preserve">15.05.2026</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00F33FD6">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00CB20A5">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7995"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
@@ -2122,54 +2160,54 @@
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4982"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:start="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommons.org/licenses/" TargetMode="External" Id="R58ffd42281994590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schutzinitiative.ch/gefaengnis-fuer-kritik-an-gender-ideologie/" TargetMode="External" Id="R3ba79f170a4745ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schutzinitiative.ch/schutzinitiative-aktuell/" TargetMode="External" Id="R779f1168a84e4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Transgender" TargetMode="External" Id="R1711300305384a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/LGBTQ" TargetMode="External" Id="R33c79e560b7446a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/BildungErziehung" TargetMode="External" Id="R0eb43061085c41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/GenderMainstreaming" TargetMode="External" Id="R422584dea401435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="R0bd1eb8dd67e4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="R0e71b8a999654280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External" Id="Rc45988d122544c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External" Id="R4dddd3b926ff4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="R3df69942c0074eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="Rbab866a3c29d4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41030" TargetMode="External" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schutzinitiative.ch/gefaengnis-fuer-kritik-an-gender-ideologie/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schutzinitiative.ch/schutzinitiative-aktuell/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Educacion" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Transgenero" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Integraci&#243;n_de_la_perspectiva_de_g&#233;nero" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41295" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/es" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/es" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung&amp;lang=es" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo-es" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41030" TargetMode="External" Id="rId1" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41295" TargetMode="External" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2415,49 +2453,58 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Words>279</ap:Words>
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:TotalTime>0</ap:TotalTime>
+  <ap:Pages>1</ap:Pages>
+  <ap:Words>50</ap:Words>
+  <ap:Characters>319</ap:Characters>
+  <ap:Application>Microsoft Office Word</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>2</ap:Lines>
+  <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Wer biologische Tatsachen als Tatsachen darstellt, kommt hinter Gitter</vt:lpstr>
+        <vt:lpstr>Quien presente hechos biológicos como hechos, acabará entre rejas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
-  <ap:Company>KLA.TV</ap:Company>
+  <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>368</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>14.0000</ap:AppVersion>
 </ap:Properties>
 </file>