--- v0 (2026-05-08)
+++ v1 (2026-05-30)
@@ -1,2358 +1,1912 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="image/png"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/image3.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image4.png" ContentType="image/png"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="7A8EBC62" w14:textId="77777777" w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
-[...2 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2516F21B" wp14:editId="7C52ABE7">
+          <wp:anchor behindDoc="0" distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="10">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10795</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2228400" cy="1382400"/>
-[...3 lines deleted...]
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
+            <wp:extent cx="2228215" cy="1382395"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="largest"/>
+            <wp:docPr id="1" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png"/>
+                    <pic:cNvPr id="1" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
+                      <a:hlinkClick r:id="rId3"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2228400" cy="1382400"/>
+                      <a:ext cx="2228215" cy="1382395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DDF2F6" w14:textId="77777777" w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
-[...4 lines deleted...]
-          <w:rStyle w:val="texttitelsize"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F67ED1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A99C2AB" wp14:editId="0FA82AA3">
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-542607</wp:posOffset>
+              <wp:posOffset>-542290</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-254317</wp:posOffset>
+              <wp:posOffset>-254000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="0" y="0"/>
-[...3 lines deleted...]
-                <wp:lineTo x="0" y="0"/>
+                <wp:start x="-18" y="0"/>
+                <wp:lineTo x="-18" y="20506"/>
+                <wp:lineTo x="20515" y="20506"/>
+                <wp:lineTo x="20515" y="0"/>
+                <wp:lineTo x="-18" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
+                    <pic:cNvPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="381000" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B9284F" w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Stopp WLAN an Schulen – 12 unterschlagene Fakten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBEAED7" w14:textId="77777777" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
-[...4 lines deleted...]
-          <w:rStyle w:val="edit"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
-[...1 lines deleted...]
-          <w:rStyle w:val="edit"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>WLAN an Schulen ist ein unmerklicher Begleiter unserer Kinder geworden, welcher jedoch gravierende und höchst alarmierende Folgen mit sich bringt. Obwohl zahlreiche Studien die Schädlichkeit dieser Strahlen bei Erwachsenen und besonders verstärkt bei Kindern belegen, wird die Wirtschaftlichkeit über die Gesundheit gestellt. Die Kinder brauchen besonders in der Kindergarten- und Schulzeit aufgrund der großen Entwicklungsfortschritte und Wachstumsprozesse umso mehr Schutz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dem Thema „WLAN an Schulen“ hat sich der Elternrat und die Schule Wolfhalden im Kanton Appenzell, Schweiz gestellt und Herrn Dominik Rollé für einen Vortrag eingeladen. Hier in Kürze die 12 wichtigsten Punkte, warum das WLAN an Schulen gestoppt werden muss:</w:t>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+        <w:br/>
+        <w:t>1.  Die Patentanmeldung der Swisscom zu WLAN erwähnt Hinweise auf ein erhöhtes Krebsrisiko</w:t>
+        <w:br/>
+        <w:t>„Bei der Bestrahlung menschlicher Blutzellen mit elektromagnetischen Feldern wurde   eine Schädigung der Erbsubstanz nachgewiesen. Es gibt Hinweise auf ein erhöhtes   Krebsrisiko.“</w:t>
+        <w:br/>
+        <w:t>(Zitat aus einer Patentanmeldung zu WLAN, Swisscom AG, 2003)</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>2.  Die Strahlenverordnung wurde zugunsten der Telekommunikationswirtschaft formuliert</w:t>
+        <w:br/>
+        <w:t>Altbundesrat Moritz Leuenberger sagte an einer Delegiertenversammlung der SP   Schaffhausen (2004):</w:t>
+        <w:br/>
+        <w:t>„So wurde verlangt, dass wir die NIS-Verordnung, das ist die Strahlenverordnung, so   zu formulieren hätten, dass sich die Fernmeldegesellschaft frei entwickeln könne.“</w:t>
+        <w:br/>
+        <w:t>Das Schweizerische Bundesgericht hat im Jahr 2000 bereits gesagt, Grenzwerte für   Mobilfunkstrahlung sind nicht nach medizinischen Gesichtspunkten festzulegen,   sondern nach wirtschaftlicher Tragbarkeit und technischer Machbarkeit.</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>3.  Die REFLEX-Studie hat gezeigt, dass nichtionisierende Strahlung (z.B. WLAN) die Erbsubstanz schädigt</w:t>
+        <w:br/>
+        <w:t>Es wurde das Elektronenraster-Mikroskop-Bild der DNS untersucht nach einer 24-    Stunden-Exposition mit einem normalen Handy mit 1.600 MHz. Der verwendete   Strahlungswert lag weit unter dem erlaubten Maximum. Das Bild zeigte   Zellstrangbrüche in der DNS wie nach einer Bestrahlung mit 1.600 Röntgenbildern.</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>4.  Die thermische Eindringtiefe ist bei einem Kind viel tiefer als bei einem Erwachsenen</w:t>
+        <w:br/>
+        <w:t>Bei einem Fünfjährigen dringt ein Signal viel tiefer ins Gehirn ein als bei einem   Zehnjährigen oder bei einem Erwachsenen.</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">5.  Professor Dr. med. Karl Hecht [Stress-, Schlaf-, Chrono-, Umwelt-, Raumfahrtmediziner] hat herausgefunden, dass EMF-Funkwellen [EMF= elektromagnetische Felder] die Myelinmarkscheiden [Isolierschicht der Nervenzellen, die eine schnelle Leitfähigkeit ermöglichen] der Nerven langsam abbauen </w:t>
+        <w:br/>
+        <w:t>Zitat von Professor Karl Hecht: „Die Strahlung von Radar, Mobilfunk – da ist 5G und 2G   und alle dazwischen auch dabei, auch WLAN – kann die Isolation der Nerven langsam   abbauen. Dann liegen die Nerven sprichwörtlich blank.“</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>6.  Gepulste Wellen [elektromagnetische Wellen, die mit kurzen Intervallen (Pulsen) und kurzen Pausen ausgestrahlt werden, typisch für WLAN] greifen tief in biologische Prozesse ein]</w:t>
+        <w:br/>
+        <w:t>Ein Zitat von Prof. Dr. W. Ross Adey. „Wir wissen sehr gut, dass gepulste Signale auf   den Menschen stärker einwirken als ungepulste. Gepulste Mikrowellen greifen tief in   biologische Prozesse ein.“</w:t>
+        <w:br/>
+        <w:t>In der Gentechnik werden gepulste Mikrowellen geringer Intensität eingesetzt, um   Gene einzuschleusen und gezielt Zellen zu verändern.</w:t>
+        <w:br/>
+        <w:t>7.  George Carlo [Jurist und Epidemiologe] fand in der größten</w:t>
+        <w:br/>
+        <w:t>amerikanischen Mobilfunkstudie eine eindeutige Erhöhung der Tumorrate bei der Nutzung von Mobilfunktelefonen</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>8.  Dunkelfeldmikroskop zeigt schon nach kurzem Handygespräch Blutveränderung</w:t>
+        <w:br/>
+        <w:t>Deutsche Gymnasiasten haben eine Dunkelfeldmikroskop-Anlage gemietet und nach   der Handynutzung Blut aus dem Ohr untersucht. Nach nur zwei Minuten   Handygespräch klebten viele rote Blutkörperchen aneinander, statt sich frei zu   bewegen. Selbst das Blut des Probanden, der zwei Meter entfernt vom Handy stand,   zeigte denselben Effekt.</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>9.  Die WHO hat die Handystrahlung als möglicherweise krebserregend eingestuft</w:t>
+        <w:br/>
+        <w:t>Das ist die gleiche Gefahrenstufe wie Pestizide, DDT, Chloroform, Schwermetalle.   Wenn man WLAN in Schulen nutzt, könnte man die Schüler im Biologieunterricht auch   mit DDT oder mit Pestiziden arbeiten lassen, welche die WHO gleich einstuft wie   Handystrahlung.</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>10.  Gemäß Baubiologen und Umweltmedizin sind mehr als 100 Mikrowatt pro Quadratmeter zu viel</w:t>
+        <w:br/>
+        <w:t>Der Gesetzgeber erlaubt 60.000 Mikrowatt pro Quadratmeter. Das ist das 600-fache!</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>11.  Die ICNIRP [Internationale Kommission zum Schutz vor nichtionisierender Strahlung] bestimmt die Grenzwerte, ihr gehören nur Personen an, die der Mobilfunkindustrie nahestehen.</w:t>
+        <w:br/>
+        <w:t>Das ist vergleichbar mit dem Autorennfahrverein, der die Höchstgeschwindigkeit   innerorts festlegen darf.</w:t>
+        <w:br/>
+        <w:t>Das bernische Verwaltungsgericht meint dazu: „Die Bevölkerung hat kein Anrecht   auf ein Nullrisiko. Grenzwerte dienen lediglich dazu, die Schäden in vertretbaren Grenzen zu halten.“ (Urteil BE1998.00045-K3, 08.02.2000) Wie viele Krebsfälle oder andere Folgeerkrankungen es braucht, die vertretbar oder nicht mehr vertretbar sind,   das wird nicht definiert.</w:t>
+        <w:br/>
+        <w:t>12.  Diplom-Biologin Isabel Wilke hat im Elektrosmog-Report während 30 Jahren über 100 Studien zusammengefasst, die Schäden zeigen</w:t>
+        <w:br/>
+        <w:t>Aufgrund dieser Datenlage warnen 180 Ärzte und Wissenschaftler vor Gesundheitsschäden durch nichtionisierende Strahlung.</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">Nach diesen 12 gravierenden Fakten stellt sich die Frage: </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Warum wird hochrangigsten Wissenschaftlern konsequent der Mund verboten und deren Arbeit der Vergeblichkeit preisgegeben? Und warum finden all diese Studien keinen Eingang in unseren Regierungen? Warum ebenso wenig in der öffentlichen Meinungsbildung, in TV, Radio, Presse und dergleichen? </w:t>
+        <w:br/>
+        <w:br/>
+        <w:t>Dominik Rollé bezeichnet schlussfolgernd WLAN als eine Ursache von Lernschwierigkeiten und Aggressionen bei Schülern, was er auch mit Beispielen aus der Praxis belegt! Eltern und Lehrer sind aufgefordert, die Schulleitungen und Schulbehörden vor Ort über die Fakten zu informieren und zum Handeln anzuregen! Den vollständigen Vortrag finden Sie unter eingeblendetem Link [https://www.kla.tv/39826]. Und vertiefte Einblicke bietet auch der Film „das digitale Dilemma“ von Klaus Scheidsteger [https://www.kla.tv/40053].</w:t>
+        <w:br/>
+        <w:br/>
+        <w:t xml:space="preserve">Wir schließen mit einem Zitat von Dominik Rollé: </w:t>
+        <w:br/>
+        <w:t>„Es geht doch nicht, dass wir einfach die Augen schließen. Und ich komme deshalb jetzt auf diesen Punkt, weshalb WLANs nicht in Schulen und auch nicht zu Hause aufgebaut werden sollten. Das erste ist der Kinderschutz.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...455 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>von af.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC7CE8B" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="edit"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4B5B46" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
-[...3 lines deleted...]
-          <w:rStyle w:val="edit"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
         <w:t>Creative Commons Lizenzen</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.creativecommons.org/licenses/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">„WLAN an Schulen – Ursache von Lernblockaden und erhöhter Aggression! Vortrag von Dominik Rollé“ </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kla.tv/39826</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">„Das digitale Dilemma“ von Klaus Scheidsteger </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kla.tv/40053</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">zu 1: </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.diagnose-funk.org/aktuelles/artikel-archiv/detail&amp;newsid=693</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2004075583</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 2:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.vereinwir.ch/wp-content/uploads/2021/08/5G_Prasentation_2021_Christian-Oesch_FBS_Saanen_ohneSAP.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 3:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.emf.ethz.ch/fileadmin/redaktion/public/downloads/3_angebot/wissensvermittlung/komment_infobl_broch/Reflex_Kommentar.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/REFLEX-Studie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 4:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://ehtrust.org/science/scientific-imaging-cell-phone-wi-fi-radiation-exposures-human-body/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 5:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://profdrkarlhecht.de/wp-content/uploads/2019/03/KI_FB_2019_Hecht_Gesundheitssch%C3%A4digende-Effekte-Smartphone-Radar-5G-WLAN_web.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 6:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.elektrosmognews.de/Zitate/inhalt.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 7:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://whistleblower-net.de/pdf/vortrag_carlo.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 8:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://beyondmatter.com/blogs/studien/dfa</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 9:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.iarc.who.int/wp-content/uploads/2018/07/pr208_E.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 10:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.baubiologie.de/downloads/SBM-2024-RICHTWERTE.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 11:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.elektrosensibel-ehs.de/grenzwerte/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://schutz-vor-strahlung.ch/news/ein-experte-im-dienst-der-mobilfunkfirmen/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t>zu 12:</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00F24C6F">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.emfdata.org/de/elektrosmogreport?&amp;page=1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74F96FC8" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="edit"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20424651" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">#5G-Mobilfunk - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId23">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/5G-Mobilfunk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">#Technik - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId24">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Technik</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">#WLAN - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId25">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/WLAN</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">#Schule - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId26">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Schule</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">#Kindsentwicklung - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId27">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Kindsentwicklung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2990523E" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="edit"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EA868FE" wp14:editId="5DD0BE19">
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
-            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="831" y="0"/>
-[...8 lines deleted...]
-                <wp:lineTo x="831" y="0"/>
+                <wp:start x="821" y="0"/>
+                <wp:lineTo x="-10" y="1136"/>
+                <wp:lineTo x="-10" y="19438"/>
+                <wp:lineTo x="409" y="21156"/>
+                <wp:lineTo x="821" y="21156"/>
+                <wp:lineTo x="20349" y="21156"/>
+                <wp:lineTo x="21180" y="20007"/>
+                <wp:lineTo x="21180" y="1136"/>
+                <wp:lineTo x="20349" y="0"/>
+                <wp:lineTo x="821" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId33"/>
+            <wp:docPr id="3" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId29"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
+                    <pic:cNvPr id="3" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+                      <a:hlinkClick r:id="rId29"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="edit"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kla.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AFCC92" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>was die Medien nicht verschweigen sollten ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1347D1C9" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4547D034" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001D6477">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="001D6477" w:rsidRPr="001D6477">
+      <w:hyperlink r:id="rId30">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F0B3FF7" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001D6477">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA1E835" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="001D6477">
+      <w:hyperlink r:id="rId31">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/abo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67560E4C" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="edit"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4827">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sicherheitshinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6F59AA" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4827">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CFC9B8" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
-      </w:r>
-[...3 lines deleted...]
-          <w:b/>
+        <w:br/>
+        <w:t>Klicken Sie hier:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:br/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
+      <w:hyperlink r:id="rId32">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="237A4E2B" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="120"/>
-        <w:rPr>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:i/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080337B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Lizenz:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C19BF84" wp14:editId="42CB632A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="374650" cy="184150"/>
-            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-            <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
+                    <pic:cNvPr id="4" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="374650" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...6 lines deleted...]
-        <w:t>Creative Commons-Lizenz mit Namensnennung</w:t>
+        <w:t xml:space="preserve">  Creative Commons-Lizenz mit Namensnennung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2615958C" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRPr="00C60E18" w:rsidRDefault="00CB20A5" w:rsidP="00CB20A5">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId40"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1417" w:right="1417" w:gutter="0" w:header="708" w:top="1417" w:footer="708" w:bottom="1134"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F483ADE" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Stopp WLAN an Schulen – 12 unterschlagene Fakten  </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
+      </w:rPr>
+      <w:instrText> PAGE \* ARABIC </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE2F5D">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
-        <w:noProof/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
+      </w:rPr>
+      <w:instrText> NUMPAGES \* ARABIC </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE2F5D">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
-        <w:noProof/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
-      <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
-[...9 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblpPr w:vertAnchor="text" w:horzAnchor="text" w:leftFromText="142" w:rightFromText="142" w:tblpX="92" w:tblpY="1"/>
+      <w:tblW w:w="7717" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w14:paraId="3016ECEF" w14:textId="77777777" w:rsidTr="00FE2F5D">
+    <w:tr>
+      <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
+            <w:top w:val="nil"/>
             <w:left w:val="nil"/>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="559E50F7" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:ind w:left="-57"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:ind w:left="-57" w:hanging="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
-          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink r:id="rId1" w:history="1">
-            <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:hyperlink r:id="rId1">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rStyle w:val="Internetverknpfung"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>www.kla.tv/41165</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">Veröffentlicht: </w:t>
           </w:r>
-          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>07.05.2026</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3594FF67" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7A8C507B" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
-        <w:tab w:val="left" w:pos="7995"/>
+        <w:tab w:val="left" w:pos="7995" w:leader="none"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CE98661" wp14:editId="45D50025">
+        <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
-          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
-              <wp:start x="0" y="0"/>
-[...3 lines deleted...]
-              <wp:lineTo x="0" y="0"/>
+              <wp:start x="-10" y="0"/>
+              <wp:lineTo x="-10" y="20576"/>
+              <wp:lineTo x="21093" y="20576"/>
+              <wp:lineTo x="21093" y="0"/>
+              <wp:lineTo x="-10" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
+          <wp:docPr id="5" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
+                  <pic:cNvPr id="5" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+                    <a:hlinkClick r:id="rId3"/>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="741045" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="92F424F2">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="è"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1692753676">
-    <w:abstractNumId w:val="0"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
-[...11 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...54 lines deleted...]
-  <w15:docId w15:val="{6F4E866F-A3EE-4A6E-822B-1DFC4D707D4E}"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:themeFontLang w:val="de-CH" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2508,52 +2062,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2620,226 +2174,324 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="KopfzeileZchn" w:customStyle="1">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="1">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="1">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Internetverknpfung">
+    <w:name w:val="Internetverknüpfung"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Texttitelsize" w:customStyle="1">
+    <w:name w:val="text_titel_size"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e81f93"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Edit" w:customStyle="1">
+    <w:name w:val="edit"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a71903"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Berschrift">
+    <w:name w:val="Überschrift"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Textkrper"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Mangal"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlung">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Textkrper"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Beschriftung">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis">
+    <w:name w:val="Verzeichnis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:lang w:val="zxx" w:eastAsia="zxx" w:bidi="zxx"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KopfundFuzeile">
+    <w:name w:val="Kopf- und Fußzeile"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ff4982"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:ind w:left="720" w:hanging="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rahmeninhalt">
+    <w:name w:val="Rahmeninhalt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
-[...89 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F33FD6"/>
+    <w:rsid w:val="00f33fd6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...23 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41165" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommons.org/licenses/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/39826" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/40053" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diagnose-funk.org/aktuelles/artikel-archiv/detail&amp;newsid=693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2004075583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vereinwir.ch/wp-content/uploads/2021/08/5G_Prasentation_2021_Christian-Oesch_FBS_Saanen_ohneSAP.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emf.ethz.ch/fileadmin/redaktion/public/downloads/3_angebot/wissensvermittlung/komment_infobl_broch/Reflex_Kommentar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/REFLEX-Studie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehtrust.org/science/scientific-imaging-cell-phone-wi-fi-radiation-exposures-human-body/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://profdrkarlhecht.de/wp-content/uploads/2019/03/KI_FB_2019_Hecht_Gesundheitssch&#228;digende-Effekte-Smartphone-Radar-5G-WLAN_web.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elektrosmognews.de/Zitate/inhalt.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://whistleblower-net.de/pdf/vortrag_carlo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beyondmatter.com/blogs/studien/dfa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iarc.who.int/wp-content/uploads/2018/07/pr208_E.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baubiologie.de/downloads/SBM-2024-RICHTWERTE.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elektrosensibel-ehs.de/grenzwerte/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schutz-vor-strahlung.ch/news/ein-experte-im-dienst-der-mobilfunkfirmen/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emfdata.org/de/elektrosmogreport?&amp;page=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/5G-Mobilfunk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Technik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/WLAN" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Schule" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kindsentwicklung" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41165" TargetMode="External"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41165" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3087,66 +2739,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.2.2.2$Windows_X86_64 LibreOffice_project/02b2acce88a210515b4a5bb2e46cbfb63fe97d56</Application>
+  <AppVersion></AppVersion>
   <Pages>5</Pages>
-  <Words>1520</Words>
-[...3 lines deleted...]
-  <Lines>79</Lines>
+  <Words>1096</Words>
+  <Characters>8193</Characters>
+  <CharactersWithSpaces>9380</CharactersWithSpaces>
   <Paragraphs>22</Paragraphs>
-  <ScaleCrop>false</ScaleCrop>
-[...20 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>de-DE</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>