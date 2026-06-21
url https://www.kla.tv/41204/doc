--- v0 (2026-05-30)
+++ v1 (2026-06-21)
@@ -114,55 +114,55 @@
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="false"/>
         <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="15">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-542290</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-254000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="-18" y="0"/>
-[...3 lines deleted...]
-                <wp:lineTo x="-18" y="0"/>
+                <wp:start x="-38" y="0"/>
+                <wp:lineTo x="-38" y="20486"/>
+                <wp:lineTo x="20495" y="20486"/>
+                <wp:lineTo x="20495" y="0"/>
+                <wp:lineTo x="-38" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="381000" cy="381000"/>
@@ -1705,432 +1705,582 @@
         <w:rPr>
           <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Edit"/>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>von nm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto" w:cs="Roboto" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Weiterführende Sendung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto" w:cs="Roboto" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto" w:cs="Roboto" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu diesem Thema: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto" w:cs="Roboto" w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>Wider Rassismus und Verschwörung – von Ivo Sasek (2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto" w:cs="Roboto" w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0F7BE9"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.kla.tv/23509</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto" w:cs="Roboto" w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geheimlehre der Hochgrad-Freimaurer: „Satan ist Gott.“ – von Ivo Sasek (2025) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Roboto" w:cs="Roboto" w:ascii="Roboto" w:hAnsi="Roboto"/>
+            <w:color w:val="0F7BE9"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://www.kla.tv/39402</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:b/>
+          <w:b/>
+          <w:i/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 Freimaurer-Gründungen auf einen Blick: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:b/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://vetopedia.org/de/freimaurer</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Edit"/>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Creative Commons Lizenzen</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId6">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.creativecommons.org/licenses/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t xml:space="preserve">Organisationen, die von Freimaurern gegründet wurden </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://vetopedia.org/freimaurer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>Vortrag von Ivo Sasek auf der 22. AZK mit Quellenangaben</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kla.tv/AZK22/39402</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>Osiris-Loge als Spitze des Kraken-Kopfs</w:t>
         <w:br/>
         <w:t>Artur  Lipinski, Die Horus-Loge - Wie kam es wirklich zum Zweiten Weltkrieg  und wer finanzierte ihn?, 2017, Seite 29-30, 50 - 52, 126</w:t>
         <w:br/>
         <w:t>Tarnung des Kraken-Kopfs</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Rothschild_(Familie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>)</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/John_D._Rockefeller</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Church_of_England</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>Entstehung des Staates Israel 1882 - 1891</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.frwiki.wiki/wiki/Histoire_du_sionisme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText> HYPERLINK "https://de.wikipedia.org/wiki/Israel?utm_source=chatgpt.com" \l "Zionistische_Bewegung"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>https://de.wikipedia.org/wiki/Israel?utm_source=chatgpt.com#Zionistische_Bewegung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240303115705/https://de.wikibrief.org/wiki/Rothschild_family</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>1897: Erster Zionistenkongress</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Zionistenkongress</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Rothschild - Glanz und Untergang des Wiener Welthauses von Roman Sandgruber, Seite 241 - 245</w:t>
         <w:br/>
         <w:t>Die echten Protokolle der Weisen von Zion – Ulrich Fleischhauer, Seite 49</w:t>
         <w:br/>
         <w:br/>
         <w:t>1917: Balfour-Deklaration</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Arthur_James_Balfour,_1._Earl_of_Balfour</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Massoni – Società a responsabilità illimitata. La scoperta delle Ur-Lodges, Gioele Magaldi, 2014</w:t>
         <w:br/>
         <w:br/>
         <w:t>Entstehung des Staates Israel 1922 - 1948</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.deutschlandfunk.de/grossbritannien-erhaelt-voelkerbundmandat-ueber-palaestina-100-100.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText> HYPERLINK "https://de.wikipedia.org/wiki/Israel" \l "1917–1948"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>https://de.wikipedia.org/wiki/Israel#1917%E2%80%931948</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.bpb.de/kurz-knapp/hintergrund-aktuell/520720/14-mai-1948-staatsgruendung-israels/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>COMPACT Spezial 'Geheime Mächte' 1.6.2021, Seite 23</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Dorothy_de_Rothschild</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://rothschildfoundation.eu/wp-content/uploads/2019/04/The-Rothschilds-at-Waddesdon-Jewish-leaflet-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>Errichtung und Finanzierung der Israelischen Staatsgebäude</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240303115705/https://de.wikibrief.org/wiki/Rothschild_family</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://rothschildfoundation.eu/wp-content/uploads/2019/04/The-Rothschilds-at-Waddesdon-Jewish-leaflet-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.nli.org.il/en/at-your-service/announcements/jacob-rothschild</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://ejewishphilanthropy.com/rothschilds-to-donate-nis-100m-for-library</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>1871: Schreiben von Albert Pike an Giuseppe Mazzini</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://telegra.ph/Ein-Brief-von-Albert-Pike-aus-dem-Jahr-1871-enth%C3%BCllt-den-Plan-der-Illuminaten-f%C3%BCr-den-3-Weltkrieg-10-09</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Massoni – Società a responsabilità illimitata. La scoperta delle Ur-Lodges, Gioele Magaldi, 2014</w:t>
         <w:br/>
         <w:br/>
         <w:t>Antisemitismus als Grundlage für die Staatsgründung Israels</w:t>
         <w:br/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -2177,1283 +2327,1149 @@
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>https://de.wikipedia.org/wiki/David_Ben-Gurion#Verh%C3%A4ltnis_zu_den_Displaced_Persons_und_der_Shoa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Internetverknpfung"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>3. Tempel in Jerusalem</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.deutschlandfunk.de/der-dritte-tempel-von-jerusalem-100.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Tempel-Institut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.luebeck-kunterbunt.de/Freimaurer-Kritik/Aron_Monus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>http://www.geschichteinchronologie.com/welt/Rothschild/Knechtel-Dt/004b-Legende-Salomo-tempel-davidstern-666-Vatikan-Babylon-kabbala-Illuminaten-3-weltkriege.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>Geheimbund B'nai B'rith</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/B%E2%80%99nai_B%E2%80%99rith</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.compact-online.de/bnai-brith-die-juedische-geheimloge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://freemasonry.bcy.ca/texts/bnaibrith.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.metapedia.org/wiki/B%E2%80%99nai_B%E2%80%99rith</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>Kriegstreiberische Politiker</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId36">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/realstewpeters/status/2029333666522976339</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Netanyahu und jüdische Funktionäre</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/HarrisonHSmith/status/2018753453544124833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/NoahsArk1000/status/1907238049131700274/photo/1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Steve Bannon</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://auf1.tv/stefan-magnet-auf1/das-system-epstein-2-die-wahre-agenda-und-die-drahtzieher-machen-weiter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId40">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/Partisan_12/status/1991861116662956237</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Larry Ellison</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId41">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://medium.com/collapsenews/billionaire-larry-ellison-has-given-over-26-million-to-the-idf-and-the-illegal-settlements-in-0edf9e840c8d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId42">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/_Investinq/status/2028472088604860806</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId40">
+      <w:hyperlink r:id="rId43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/infolibnews/status/2015219910775816670</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/AdameMedia/status/1882072170207289418</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Trump Israel Unterstützung</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.aljazeera.com/news/2025/12/19/how-much-is-us-support-for-israel-costing-donald-trump</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.npr.org/2023/10/19/1206481356/republicans-israel-gop-middle-east-evangelicals-end-times-rapture-christians</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId47">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://globalaffairs.org/research/public-opinion-survey/republicans-favor-trump-approach-israel-hamas-war</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>Nick Fuentes</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/FracturedLight0/status/2029305952810483918</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/FracturedLight0/status/2009007610411012409</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/RedPillSayian/status/1986668097164517644</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId48">
+      <w:hyperlink r:id="rId51">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/ImperiumFirst/status/2016022028638101855</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/ImperiumFirst/status/1998264575234584855</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId53">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/FracturedLight0/status/2028630808886403360</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId54">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/underdogclips/status/2012696301247283444</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId55">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=Ou2Wn6WMEVo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId56">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.nytimes.com/2022/11/25/us/politics/trump-nick-fuentes-dinner.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId54">
+      <w:hyperlink r:id="rId57">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/NickJFuentes/status/1990230328984707450</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Stew Peters</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId58">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/realstewpeters/status/1958901593341886954</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId59">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/koshercockney/status/1935764888212869609</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId57">
+      <w:hyperlink r:id="rId60">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/realstewpeters/status/1767414486162432456</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId58">
+      <w:hyperlink r:id="rId61">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/MatrixPrime_/status/1910853902909755471</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId59">
+      <w:hyperlink r:id="rId62">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/realstewpeters/status/1619401465952632833</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId60">
+      <w:hyperlink r:id="rId63">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/RightWingWatch/status/1697304162696901075</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId61">
+      <w:hyperlink r:id="rId64">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/EscanorReloaded/status/1860769285062414427</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId62">
+      <w:hyperlink r:id="rId65">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/realstewpeters/status/1837948636014977276</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId63">
+      <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/realstewpeters</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:br/>
         <w:t>Lauren Witzke</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId64">
+      <w:hyperlink r:id="rId67">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/LaurenWitzkeDE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId65">
+      <w:hyperlink r:id="rId68">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/realstewpeters/status/1605031748420734976</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId66">
+      <w:hyperlink r:id="rId69">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/DiedSuddenly_/status/2020343123784921388</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId67">
+      <w:hyperlink r:id="rId70">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/LaurenWitzkeDE/status/1796014609255563669</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Peter Thiel</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId68">
+      <w:hyperlink r:id="rId71">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=YSp07P8jvYs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId69">
+      <w:hyperlink r:id="rId72">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Peter_Thiel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Candace Owens</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId70">
+      <w:hyperlink r:id="rId73">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.businessinsider.com/anti-woke-bank-backed-peter-thiel-folds-after-three-months-2022-11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId71">
+      <w:hyperlink r:id="rId74">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/RealCandaceO/status/2029553368541073680</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId72">
+      <w:hyperlink r:id="rId75">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=GzogU1RncbU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId73">
+      <w:hyperlink r:id="rId76">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/_TruthZone_/status/2049632407427428365/photo/1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId74">
+      <w:hyperlink r:id="rId77">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/TruthPrevail94/status/2026901756756533488</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId75">
+      <w:hyperlink r:id="rId78">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.dailymail.com/news/article-7601719/PICTURED-Inside-Trump-Winery-wedding-conservative-activist-Candace-Owens.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId76">
+      <w:hyperlink r:id="rId79">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.imdb.com/de/title/tt16550626/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId77">
+      <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20240529180346/https://www.youtube.com/@RealCandaceO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Tucker Carlson</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId78">
+      <w:hyperlink r:id="rId81">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/tuckercarlson/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId79">
+      <w:hyperlink r:id="rId82">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/WojPawelczyk/status/1850655683093332221</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId80">
+      <w:hyperlink r:id="rId83">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/AFpost/status/2009739086807085305</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId81">
+      <w:hyperlink r:id="rId84">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/BGatesIsaPyscho/status/1969890725660930107</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId82">
+      <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/PleinCrazy/status/1967650636071309328</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId83">
+      <w:hyperlink r:id="rId86">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/ShadowofEzra/status/1967652039124525444</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId84">
+      <w:hyperlink r:id="rId87">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/ShadowofEzra/status/2012277944505315601</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId85">
+      <w:hyperlink r:id="rId88">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://dohaforum.org/speakers/neil-patel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId86">
+      <w:hyperlink r:id="rId89">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/@TuckerCarlson</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId87">
+      <w:hyperlink r:id="rId90">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/joelmowbray/status/2030309273214058684</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId88">
+      <w:hyperlink r:id="rId91">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/Donuncutschweiz/status/2036324265327468972</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId89">
+      <w:hyperlink r:id="rId92">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/TuckerCarlson/status/1960024671815889003</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId90">
+      <w:hyperlink r:id="rId93">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://mashable.com/article/hallow-prayer-app-gewn-stefani-jd-vance-peter-thiel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Mark Levin</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId91">
+      <w:hyperlink r:id="rId94">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/marklevinshow</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Dan Bilzerian:</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId92">
+      <w:hyperlink r:id="rId95">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/DanBilzerian/status/1856600721438753173</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t>R</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId93">
+      <w:hyperlink r:id="rId96">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/DanBilzerian/status/2037664401059393857</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId94">
+      <w:hyperlink r:id="rId97">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/DanBilzerian/status/2027090411727307101</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId95">
+      <w:hyperlink r:id="rId98">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.bilzerianforcongress.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId96">
+      <w:hyperlink r:id="rId99">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.algemeiner.com/2026/04/10/antisemitic-social-media-personality-dan-bilzerian-launches-longshot-us-congressional-bid-against-randy-fine/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId97">
+      <w:hyperlink r:id="rId100">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.ladbible.com/entertainment/celebrity/dan-bilzerian-mighty-pursuit-relationships-267366-20240319</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId98">
+      <w:hyperlink r:id="rId101">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.unz.com/runz/american-pravda-nick-fuentes-tucker-carlson-jeffrey-epstein-and-pizzagate/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
         <w:t>Juden protestieren gegen Krieg mit Iran</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId99">
+      <w:hyperlink r:id="rId102">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/NetureiKarta/status/2022145780048691380</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId100">
+      <w:hyperlink r:id="rId103">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/RyanRozbiani/status/2031566198593265815</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId101">
+      <w:hyperlink r:id="rId104">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/TorahJews/status/1838324997229629572/photo/1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId102">
+      <w:hyperlink r:id="rId105">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/jewishvoicelive/status/2027990382127047091</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId103">
+      <w:hyperlink r:id="rId106">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/jewishvoicelive/status/2031156232954757290</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId104">
+      <w:hyperlink r:id="rId107">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://x.com/TorahJews</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Edit"/>
           <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
-      </w:r>
-[...132 lines deleted...]
-        </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:keepLines/>
         <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">#Israel - </w:t>
       </w:r>
       <w:hyperlink r:id="rId108">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Israel</w:t>
         </w:r>
       </w:hyperlink>
@@ -3552,60 +3568,60 @@
         </w:pBdr>
         <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="16">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="821" y="0"/>
-[...8 lines deleted...]
-                <wp:lineTo x="821" y="0"/>
+                <wp:start x="813" y="0"/>
+                <wp:lineTo x="-18" y="1126"/>
+                <wp:lineTo x="-18" y="19428"/>
+                <wp:lineTo x="401" y="21145"/>
+                <wp:lineTo x="813" y="21145"/>
+                <wp:lineTo x="20341" y="21145"/>
+                <wp:lineTo x="21171" y="19997"/>
+                <wp:lineTo x="21171" y="1126"/>
+                <wp:lineTo x="20341" y="0"/>
+                <wp:lineTo x="813" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId116"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
                       <a:hlinkClick r:id="rId116"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId115"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -3947,56 +3963,61 @@
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
@@ -4004,92 +4025,92 @@
         <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Stehen wir einer jüdischen oder einer luziferischen Weltverschwörung gegenüber?  </w:t>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:bCs/>
       </w:rPr>
-      <w:instrText> PAGE \* ARABIC </w:instrText>
+      <w:instrText> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:bCs/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:bCs/>
       </w:rPr>
-      <w:instrText> NUMPAGES \* ARABIC </w:instrText>
+      <w:instrText> NUMPAGES </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:bCs/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
@@ -4108,51 +4129,52 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:widowControl/>
+            <w:widowControl w:val="false"/>
+            <w:suppressAutoHyphens w:val="true"/>
             <w:spacing w:before="0" w:after="0"/>
             <w:ind w:left="-57" w:hanging="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
@@ -4186,107 +4208,105 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
               <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">Veröffentlicht: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>30.05.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:widowControl/>
+            <w:widowControl w:val="false"/>
+            <w:suppressAutoHyphens w:val="true"/>
             <w:spacing w:before="0" w:after="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+              <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="18"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7995" w:leader="none"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="14">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
-              <wp:start x="-10" y="0"/>
-[...3 lines deleted...]
-              <wp:lineTo x="-10" y="0"/>
+              <wp:start x="-18" y="0"/>
+              <wp:lineTo x="-18" y="20566"/>
+              <wp:lineTo x="21085" y="20566"/>
+              <wp:lineTo x="21085" y="0"/>
+              <wp:lineTo x="-18" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="5" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
                     <a:hlinkClick r:id="rId3"/>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -4972,50 +4992,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:bidi w:val="0"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="KopfzeileZchn" w:customStyle="1">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Kopfzeile"/>
@@ -5234,51 +5255,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00f33fd6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41204" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetopedia.org/de/freimaurer" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommons.org/licenses/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetopedia.org/freimaurer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/AZK22/39402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Rothschild_(Familie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/John_D._Rockefeller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Church_of_England" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.frwiki.wiki/wiki/Histoire_du_sionisme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240303115705/https://de.wikibrief.org/wiki/Rothschild_family" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Zionistenkongress" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Arthur_James_Balfour,_1._Earl_of_Balfour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutschlandfunk.de/grossbritannien-erhaelt-voelkerbundmandat-ueber-palaestina-100-100.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpb.de/kurz-knapp/hintergrund-aktuell/520720/14-mai-1948-staatsgruendung-israels/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Dorothy_de_Rothschild" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rothschildfoundation.eu/wp-content/uploads/2019/04/The-Rothschilds-at-Waddesdon-Jewish-leaflet-1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240303115705/https://de.wikibrief.org/wiki/Rothschild_family" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rothschildfoundation.eu/wp-content/uploads/2019/04/The-Rothschilds-at-Waddesdon-Jewish-leaflet-1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nli.org.il/en/at-your-service/announcements/jacob-rothschild" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejewishphilanthropy.com/rothschilds-to-donate-nis-100m-for-library" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telegra.ph/Ein-Brief-von-Albert-Pike-aus-dem-Jahr-1871-enth&#252;llt-den-Plan-der-Illuminaten-f&#252;r-den-3-Weltkrieg-10-09" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutschlandfunk.de/der-dritte-tempel-von-jerusalem-100.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Tempel-Institut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luebeck-kunterbunt.de/Freimaurer-Kritik/Aron_Monus.htm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geschichteinchronologie.com/welt/Rothschild/Knechtel-Dt/004b-Legende-Salomo-tempel-davidstern-666-Vatikan-Babylon-kabbala-Illuminaten-3-weltkriege.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/B&#8217;nai_B&#8217;rith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.compact-online.de/bnai-brith-die-juedische-geheimloge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://freemasonry.bcy.ca/texts/bnaibrith.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.metapedia.org/wiki/B&#8217;nai_B&#8217;rith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/2029333666522976339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/HarrisonHSmith/status/2018753453544124833" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NoahsArk1000/status/1907238049131700274/photo/1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf1.tv/stefan-magnet-auf1/das-system-epstein-2-die-wahre-agenda-und-die-drahtzieher-machen-weiter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/Partisan_12/status/1991861116662956237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/collapsenews/billionaire-larry-ellison-has-given-over-26-million-to-the-idf-and-the-illegal-settlements-in-0edf9e840c8d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/_Investinq/status/2028472088604860806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/infolibnews/status/2015219910775816670" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/AdameMedia/status/1882072170207289418" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aljazeera.com/news/2025/12/19/how-much-is-us-support-for-israel-costing-donald-trump" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npr.org/2023/10/19/1206481356/republicans-israel-gop-middle-east-evangelicals-end-times-rapture-christians" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalaffairs.org/research/public-opinion-survey/republicans-favor-trump-approach-israel-hamas-war" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/FracturedLight0/status/2029305952810483918" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/FracturedLight0/status/2009007610411012409" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/RedPillSayian/status/1986668097164517644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ImperiumFirst/status/2016022028638101855" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ImperiumFirst/status/1998264575234584855" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/FracturedLight0/status/2028630808886403360" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/underdogclips/status/2012696301247283444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ou2Wn6WMEVo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2022/11/25/us/politics/trump-nick-fuentes-dinner.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NickJFuentes/status/1990230328984707450" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/1958901593341886954" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/koshercockney/status/1935764888212869609" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/1767414486162432456" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MatrixPrime_/status/1910853902909755471" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/1619401465952632833" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/RightWingWatch/status/1697304162696901075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/EscanorReloaded/status/1860769285062414427" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/1837948636014977276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LaurenWitzkeDE" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/1605031748420734976" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/DiedSuddenly_/status/2020343123784921388" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LaurenWitzkeDE/status/1796014609255563669" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YSp07P8jvYs" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Thiel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/anti-woke-bank-backed-peter-thiel-folds-after-three-months-2022-11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/RealCandaceO/status/2029553368541073680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GzogU1RncbU" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/_TruthZone_/status/2049632407427428365/photo/1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/TruthPrevail94/status/2026901756756533488" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.com/news/article-7601719/PICTURED-Inside-Trump-Winery-wedding-conservative-activist-Candace-Owens.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/de/title/tt16550626/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240529180346/https://www.youtube.com/@RealCandaceO" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/tuckercarlson/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/WojPawelczyk/status/1850655683093332221" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/AFpost/status/2009739086807085305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/BGatesIsaPyscho/status/1969890725660930107" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/PleinCrazy/status/1967650636071309328" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ShadowofEzra/status/1967652039124525444" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ShadowofEzra/status/2012277944505315601" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dohaforum.org/speakers/neil-patel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@TuckerCarlson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/joelmowbray/status/2030309273214058684" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/Donuncutschweiz/status/2036324265327468972" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/TuckerCarlson/status/1960024671815889003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mashable.com/article/hallow-prayer-app-gewn-stefani-jd-vance-peter-thiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/marklevinshow" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/DanBilzerian/status/1856600721438753173" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/DanBilzerian/status/2037664401059393857" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/DanBilzerian/status/2027090411727307101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bilzerianforcongress.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.algemeiner.com/2026/04/10/antisemitic-social-media-personality-dan-bilzerian-launches-longshot-us-congressional-bid-against-randy-fine/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladbible.com/entertainment/celebrity/dan-bilzerian-mighty-pursuit-relationships-267366-20240319" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unz.com/runz/american-pravda-nick-fuentes-tucker-carlson-jeffrey-epstein-and-pizzagate/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NetureiKarta/status/2022145780048691380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/RyanRozbiani/status/2031566198593265815" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/TorahJews/status/1838324997229629572/photo/1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/jewishvoicelive/status/2027990382127047091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/jewishvoicelive/status/2031156232954757290" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/TorahJews" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/23509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/39402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetopedia.org/de/freimaurer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Israel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Freimaurerei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Antisemitismus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/WichtigeVideos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Ideologie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/IvoSasek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienkommentare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41204" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetopedia.org/de/freimaurer" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/23509" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/39402" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetopedia.org/de/freimaurer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommons.org/licenses/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetopedia.org/freimaurer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/AZK22/39402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Rothschild_(Familie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/John_D._Rockefeller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Church_of_England" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.frwiki.wiki/wiki/Histoire_du_sionisme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240303115705/https://de.wikibrief.org/wiki/Rothschild_family" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Zionistenkongress" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Arthur_James_Balfour,_1._Earl_of_Balfour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutschlandfunk.de/grossbritannien-erhaelt-voelkerbundmandat-ueber-palaestina-100-100.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpb.de/kurz-knapp/hintergrund-aktuell/520720/14-mai-1948-staatsgruendung-israels/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Dorothy_de_Rothschild" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rothschildfoundation.eu/wp-content/uploads/2019/04/The-Rothschilds-at-Waddesdon-Jewish-leaflet-1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240303115705/https://de.wikibrief.org/wiki/Rothschild_family" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rothschildfoundation.eu/wp-content/uploads/2019/04/The-Rothschilds-at-Waddesdon-Jewish-leaflet-1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nli.org.il/en/at-your-service/announcements/jacob-rothschild" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejewishphilanthropy.com/rothschilds-to-donate-nis-100m-for-library" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telegra.ph/Ein-Brief-von-Albert-Pike-aus-dem-Jahr-1871-enth&#252;llt-den-Plan-der-Illuminaten-f&#252;r-den-3-Weltkrieg-10-09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutschlandfunk.de/der-dritte-tempel-von-jerusalem-100.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Tempel-Institut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luebeck-kunterbunt.de/Freimaurer-Kritik/Aron_Monus.htm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geschichteinchronologie.com/welt/Rothschild/Knechtel-Dt/004b-Legende-Salomo-tempel-davidstern-666-Vatikan-Babylon-kabbala-Illuminaten-3-weltkriege.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/B&#8217;nai_B&#8217;rith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.compact-online.de/bnai-brith-die-juedische-geheimloge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://freemasonry.bcy.ca/texts/bnaibrith.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.metapedia.org/wiki/B&#8217;nai_B&#8217;rith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/2029333666522976339" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/HarrisonHSmith/status/2018753453544124833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NoahsArk1000/status/1907238049131700274/photo/1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf1.tv/stefan-magnet-auf1/das-system-epstein-2-die-wahre-agenda-und-die-drahtzieher-machen-weiter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/Partisan_12/status/1991861116662956237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/collapsenews/billionaire-larry-ellison-has-given-over-26-million-to-the-idf-and-the-illegal-settlements-in-0edf9e840c8d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/_Investinq/status/2028472088604860806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/infolibnews/status/2015219910775816670" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/AdameMedia/status/1882072170207289418" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aljazeera.com/news/2025/12/19/how-much-is-us-support-for-israel-costing-donald-trump" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npr.org/2023/10/19/1206481356/republicans-israel-gop-middle-east-evangelicals-end-times-rapture-christians" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalaffairs.org/research/public-opinion-survey/republicans-favor-trump-approach-israel-hamas-war" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/FracturedLight0/status/2029305952810483918" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/FracturedLight0/status/2009007610411012409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/RedPillSayian/status/1986668097164517644" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ImperiumFirst/status/2016022028638101855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ImperiumFirst/status/1998264575234584855" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/FracturedLight0/status/2028630808886403360" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/underdogclips/status/2012696301247283444" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Ou2Wn6WMEVo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2022/11/25/us/politics/trump-nick-fuentes-dinner.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NickJFuentes/status/1990230328984707450" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/1958901593341886954" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/koshercockney/status/1935764888212869609" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/1767414486162432456" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/MatrixPrime_/status/1910853902909755471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/1619401465952632833" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/RightWingWatch/status/1697304162696901075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/EscanorReloaded/status/1860769285062414427" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/1837948636014977276" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LaurenWitzkeDE" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/realstewpeters/status/1605031748420734976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/DiedSuddenly_/status/2020343123784921388" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/LaurenWitzkeDE/status/1796014609255563669" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YSp07P8jvYs" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Peter_Thiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.com/anti-woke-bank-backed-peter-thiel-folds-after-three-months-2022-11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/RealCandaceO/status/2029553368541073680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=GzogU1RncbU" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/_TruthZone_/status/2049632407427428365/photo/1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/TruthPrevail94/status/2026901756756533488" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dailymail.com/news/article-7601719/PICTURED-Inside-Trump-Winery-wedding-conservative-activist-Candace-Owens.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/de/title/tt16550626/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20240529180346/https://www.youtube.com/@RealCandaceO" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/tuckercarlson/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/WojPawelczyk/status/1850655683093332221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/AFpost/status/2009739086807085305" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/BGatesIsaPyscho/status/1969890725660930107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/PleinCrazy/status/1967650636071309328" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ShadowofEzra/status/1967652039124525444" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/ShadowofEzra/status/2012277944505315601" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dohaforum.org/speakers/neil-patel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@TuckerCarlson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/joelmowbray/status/2030309273214058684" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/Donuncutschweiz/status/2036324265327468972" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/TuckerCarlson/status/1960024671815889003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mashable.com/article/hallow-prayer-app-gewn-stefani-jd-vance-peter-thiel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/marklevinshow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/DanBilzerian/status/1856600721438753173" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/DanBilzerian/status/2037664401059393857" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/DanBilzerian/status/2027090411727307101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bilzerianforcongress.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.algemeiner.com/2026/04/10/antisemitic-social-media-personality-dan-bilzerian-launches-longshot-us-congressional-bid-against-randy-fine/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladbible.com/entertainment/celebrity/dan-bilzerian-mighty-pursuit-relationships-267366-20240319" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unz.com/runz/american-pravda-nick-fuentes-tucker-carlson-jeffrey-epstein-and-pizzagate/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/NetureiKarta/status/2022145780048691380" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/RyanRozbiani/status/2031566198593265815" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/TorahJews/status/1838324997229629572/photo/1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/jewishvoicelive/status/2027990382127047091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/jewishvoicelive/status/2031156232954757290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.com/TorahJews" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Israel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Freimaurerei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Antisemitismus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/WichtigeVideos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Ideologie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/IvoSasek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienkommentare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41204" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -5535,49 +5556,49 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.2.2.2$Windows_X86_64 LibreOffice_project/02b2acce88a210515b4a5bb2e46cbfb63fe97d56</Application>
   <AppVersion></AppVersion>
   <Pages>12</Pages>
-  <Words>4414</Words>
-[...1 lines deleted...]
-  <CharactersWithSpaces>37601</CharactersWithSpaces>
+  <Words>4412</Words>
+  <Characters>33214</Characters>
+  <CharactersWithSpaces>37603</CharactersWithSpaces>
   <Paragraphs>93</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
   <dc:description/>
   <dc:language>de-DE</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>