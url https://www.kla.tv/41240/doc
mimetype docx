--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -96,51 +96,51 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E81F93" w:rsidRPr="00A20AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9480AE" w14:textId="77777777" w:rsidR="00101F75" w:rsidRPr="00A20AD3" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+    <w:p w14:paraId="1F9480AE" w14:textId="0080D6A5" w:rsidR="00101F75" w:rsidRPr="00A20AD3" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67ED1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7655EAE1" wp14:editId="2A3DF061">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-542607</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-254317</wp:posOffset>
             </wp:positionV>
@@ -192,51 +192,61 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B9284F" w:rsidRPr="00A20AD3">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>SOLOS JUNTOS</w:t>
+        <w:t>JUNTOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C90">
+        <w:rPr>
+          <w:rStyle w:val="texttitelsize"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOLITARIOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F195C91" w14:textId="77777777" w:rsidR="00A71903" w:rsidRPr="00A20AD3" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A20AD3">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Un mundo sin aplicaciones. Un fallo que lo cambia todo. Cuando cuatro hackers deciden romper la dependencia digital de la humanidad, llevan a la sociedad al borde del colapso. En medio del caos, Mara debe enfrentarse a su propia dependencia. La IA de su difunto marido era su último vínculo, pero incluso este desaparece. Mientras el mundo se queda de repente «desconectado», Mara debe aprender a dejar ir y encuentra en el caos una verdadera cercanía. Este docudrama de Kla.TV y Panorama-Film nos enfrenta a nuestra propia realidad y es una auténtica obra maestra. Las perspectivas documentales sobre temas como la detección de redes WiFi, los peligros de la telefonía móvil, el control digital y el aparcamiento mediante aplicaciones complementan la trama y aportan una mayor profundidad a la historia. Guion: Elias Sasek; dirección: Lois Sasek; productor: Ivo Sasek</w:t>
       </w:r>
     </w:p>
@@ -8017,627 +8027,696 @@
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fuentes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDD7C21" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Smartphone-Abhängigkeit</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">50-100-mal pro Tag zum Handy greifen: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.washingtonpost.com/wellness/interactive/2025/phone-brain-health/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Studien zu Risiko von Mobilfunk: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://pmc.ncbi.nlm.nih.gov/articles/PMC5680647</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Likes: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://news.stanford.edu/stories/2015/01/personality-computer-knows-011215</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Robert Epstein: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=Azu8XnZdxeA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">und </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=gInFfkaayJI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...5 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Widerstand gegen App-Parken</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">Ilanz/Glion: </w:t>
+        <w:t>Ilanz/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Glion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.blick.ch/wirtschaft/bei-uebergabe-von-bargeld-petition-schande-der-alten-gemeindepraesident-verliert-die-fassung-id21669444.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Petitionen:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://petition.parliament.uk/petitions/652706</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.change.org/p/stop-cashless-car-parks</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.change.org/p/maintain-cash-payment-options-in-all-york-council-car-parks</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.change.org/p/urge-central-bedfordshire-council-to-continue-accepting-cash-at-car-parks</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.change.org/p/re-instate-the-option-to-pay-in-cash-for-parking-on-scotforth-road-car-park</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.change.org/p/stop-the-removal-of-parking-machines-keep-cash</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://petities.nl/petitions/contant-betalen-parkeren-in-almere</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://petities.nl/petitions/behoud-het-contant-betalen-in-ziekenhuis-laurentius-roermond</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.openpetition.de/petition/online/nein-zum-parkkonzept-langenfelder-innenstadt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.openpetition.eu/be/petition/online/het-parkeerbeleid-in-het-brussels-hoofdstedelijk-gewest</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.change.org/p/reinstate-cash-payment-at-council-parking-meters</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.openpetition.eu/ch/petition/online/petition-fuer-bargeldzahlung-auf-allen-oeffentlichen-parkplaetzen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>«Bargeld ist Freiheit»</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://youtu.be/yI5ZB9W1-fw?t=396</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>«WiFi-Sensing»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t>«WiFi-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Sensing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=d4RKC6u4yB4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=rRW4oZRa-lA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/shorts/zal3Fw92WVs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t>«Das digitale Dilemma» – ein Film von Klaus Scheidsteger</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t xml:space="preserve">«Das digitale Dilemma» – ein Film von Klaus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Scheidsteger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=f6zuls8Hk24</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Baumschäden:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.diagnose-funk.org/aktuelles/artikel-archiv/detail&amp;newsid=1839</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kla.tv/15151</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>CBDC</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kla.tv/CBDC</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Eine Co-Produktion von Kla.TV und Panorama-Film</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.panorama-film.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07EFF6B4" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
+    <w:p w14:paraId="07EFF6B4" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00727C90" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727C90">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Esto también podría interesarle:</w:t>
+        <w:t>Esto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727C90">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727C90">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>también</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727C90">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727C90">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>podría</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727C90">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00727C90">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>interesarle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00727C90">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD7FC7C" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00A20AD3" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A20AD3">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00727C90">
         <w:t xml:space="preserve">#Movil5G - Móvil5G - </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidRPr="00A20AD3">
+        <w:r w:rsidRPr="00727C90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>www.kla.tv/Movil5G</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="00A20AD3">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00727C90">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00727C90">
+        <w:br/>
         <w:t xml:space="preserve">#5G_comunicaciones_moviles - </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00A20AD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>www.kla.tv/5G_comunicaciones_moviles</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="00A20AD3">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A20AD3">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A20AD3">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">#tecnologia - tecnología - </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00A20AD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>www.kla.tv/tecnologia</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="00A20AD3">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A20AD3">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A20AD3">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">#Digitalizacion - Digitalización - </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00A20AD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>www.kla.tv/Digitalizacion</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="00A20AD3">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A20AD3">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A20AD3">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">#AI_es - #AI_es - </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00A20AD3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>www.kla.tv/AI_es</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47FDD127" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00A20AD3" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -8984,51 +9063,51 @@
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A20AD3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Licencia:  </w:t>
       </w:r>
       <w:r w:rsidR="006C4827" w:rsidRPr="006C4827">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:position w:val="-6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="670C9406" wp14:editId="00391DEE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="670C9406" wp14:editId="69B73980">
             <wp:extent cx="374650" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId48" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -9087,61 +9166,61 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:br/>
         <w:t>Con las instituciones financiadas con dinero público está prohibido el uso sin consulta.Las infracciones pueden ser perseguidas.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00A20AD3">
       <w:headerReference w:type="default" r:id="rId49"/>
       <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D8DA539" w14:textId="77777777" w:rsidR="000E1442" w:rsidRDefault="000E1442" w:rsidP="00F33FD6">
+    <w:p w14:paraId="7844C278" w14:textId="77777777" w:rsidR="007D77B1" w:rsidRDefault="007D77B1" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="674422DB" w14:textId="77777777" w:rsidR="000E1442" w:rsidRDefault="000E1442" w:rsidP="00F33FD6">
+    <w:p w14:paraId="7CB9F24D" w14:textId="77777777" w:rsidR="007D77B1" w:rsidRDefault="007D77B1" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -9280,93 +9359,93 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68EE6724" w14:textId="77777777" w:rsidR="000E1442" w:rsidRDefault="000E1442" w:rsidP="00F33FD6">
+    <w:p w14:paraId="00FA7269" w14:textId="77777777" w:rsidR="007D77B1" w:rsidRDefault="007D77B1" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6604999C" w14:textId="77777777" w:rsidR="000E1442" w:rsidRDefault="000E1442" w:rsidP="00F33FD6">
+    <w:p w14:paraId="633C9767" w14:textId="77777777" w:rsidR="007D77B1" w:rsidRDefault="007D77B1" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F33FD6" w:rsidRPr="00A20AD3" w14:paraId="6E90E230" w14:textId="77777777" w:rsidTr="00FE2F5D">
+    <w:tr w:rsidR="00F33FD6" w:rsidRPr="00727C90" w14:paraId="6E90E230" w14:textId="77777777" w:rsidTr="00FE2F5D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
             <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="09488CC0" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00A20AD3" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:left="-57"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A20AD3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
@@ -9628,86 +9707,89 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="465243967">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="00053246"/>
     <w:rsid w:val="000E1442"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="005331C6"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006C4827"/>
+    <w:rsid w:val="00727C90"/>
     <w:rsid w:val="007C459E"/>
+    <w:rsid w:val="007D77B1"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A20AD3"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B2456C"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -10573,72 +10655,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5152</Words>
-  <Characters>32461</Characters>
+  <Words>5153</Words>
+  <Characters>32465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>270</Lines>
   <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>SOLOS JUNTOS</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37538</CharactersWithSpaces>
+  <CharactersWithSpaces>37543</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>