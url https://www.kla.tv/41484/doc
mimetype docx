--- v0 (2026-06-09)
+++ v1 (2026-06-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd5f2ccca3ef54ed8" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b756ac3b9fd4264a908eb3261f7ceb3.psmdcp" Id="R2e6a9ce52d454ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R45f3ffc6605b495b" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/403e8dafbc044977b378e6cf2757d16f.psmdcp" Id="Rb75d48ab7b924490" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00E81F93" w:rsidP="00F67ED1" w:rsidRDefault="000023E9">
       <w:pPr>
         <w:widowControl w:val="false"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4DDE082A" wp14:anchorId="6C1A73EC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
@@ -302,53 +302,51 @@
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">[Dr. Claus Scheingraber:] Prof. Hecht hat schon vor 15 Jahren gesagt: Eine Unterscheidung zwischen ionisierender [Erklärung: radioaktiver Strahlung] und nicht ionisierender [z.B. Mobilfunkstrahlung] Strahlung ist nicht mehr gerechtfertigt. Die Schäden sind nämlich die gleichen. Es ist nur eine Frage der Zeit.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">[Dr. Monika Krout:] War die Funkbelastung weg, sieht man wieder schöne normale Durchflusswerte durch beide Gehirnarterien. Das heißt, Gefäßverengung unter Funk. Bei mir rechts, beim andern links, bei anderen Leuten vielleicht überall.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">[Prof. Dr. Buchner:] Aber wenn Mobilfunkstrahlung da ist, dann ist es ja nicht nur ein Augenblick, sondern dann geht es über längere Zeit. Und dann können Sie sich vorstellen, was passiert. Die Muskeln, speziell auch an Arterien, verkrampfen. Die Nervenzellen leiten Impulse weiter. Wenn es gerade ein Schmerznerv ist, dann haben Sie dauerhaften Schmerz. Und dieser dauerhafte Schmerz kann – leider muss ich das sagen – so schlimm werden, dass es im Extremfall Leute nicht mehr ausgehalten haben und Selbstmord begangen haben.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">[Dr. Claus Scheingraber:] Die linke Graphik ist eine Graphik eines gesunden jungen, gut schlafenden Menschen in einem Mobilfunk-freien Raum, in einem Feld-freien Raum. Die rechte Graphik ist derselbe Proband, der mit einer Mobilfunkfrequenz beaufschlagt wurde, nur drei Minuten und nur ein Mikrowatt pro Quadratmeter bei geringer Leistungsdichte. Sie sehen auf dem rechten Bild ein Riesen-Signal bei 10 Hertz. 10 Hertz ist im EEG das Signal, das den Patienten beim Aufwachen charakterisiert. Dieser Patient wird am nächsten Tag sagen, er hat schlecht geschlafen.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">[Dr. Monika Krout:] Ich konnte die Herzfrequenz mit der Strahlenbelastung messen. Und jetzt wird es spannend. </w:t>
         <w:br/>
         <w:t xml:space="preserve">Wir sehen hier diese Peaks auf den Aufzeichnungen. Und die stimmen überein mit den Strahlungspeaks.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
-        <w:t xml:space="preserve">]Prof. Werner Bergholz:] Jetzt wird es interessant für die Biologie oder potenzielle Schädigung. Es gibt ein Kriterium: Je höher die Frequenz, desto höher die übertragene Energie. Der eine oder andere weiß vielleicht, ein Funksignal ist eine Welle, aber gleichzeitig ist es auch so wie eine kleine Kanonenkugel oder ein Photon – beim Licht nennt man es auch Photon. Und je höher die Frequenz, desto höher die Energie, die in dem Ding steckt. Wenn diese Welle von 5G in meiner Haut oder in meinen Augen absorbiert wird, hat das eine bestimmte Eindringtiefe und wird komplett absorbiert. Und wenn ich jetzt, sagen wir mal, von 100 MHz rede im Vergleich zu 8 GHz, das ist 80 mal so viel Energie pro Energiepaket, was dort auf mich einwirkt. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">[Prof. Werner Bergholz:] Jetzt wird es interessant für die Biologie oder potenzielle Schädigung. Es gibt ein Kriterium: Je höher die Frequenz, desto höher die übertragene Energie. Der eine oder andere weiß vielleicht, ein Funksignal ist eine Welle, aber gleichzeitig ist es auch so wie eine kleine Kanonenkugel oder ein Photon – beim Licht nennt man es auch Photon. Und je höher die Frequenz, desto höher die Energie, die in dem Ding steckt. Wenn diese Welle von 5G in meiner Haut oder in meinen Augen absorbiert wird, hat das eine bestimmte Eindringtiefe und wird komplett absorbiert. Und wenn ich jetzt, sagen wir mal, von 100 MHz rede im Vergleich zu 8 GHz, das ist 80 mal so viel Energie pro Energiepaket, was dort auf mich einwirkt. </w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">[Dr. Ronald Weikl:] Und es ist klar, dass der Ausbau der Mobilfunktechniken insbesondere der vehement vorangetriebenen Digitalisierung dient und damit natürlich vor allem unserer zunehmenden Überwachung. Ich nenne mal einige diesbezügliche Schlagwörter, die nur dann gehen, wenn große Übertragungsraten möglich sind – Digital ID, Digital Money, Gesichtserkennung, Tracking-Profile, neue Militärtechnologien wie autonome Drohnen usw.    </w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">[Dr. Claus Scheingraber:] Das ist eine amerikanische Untersuchung, und zwar nach Untersuchung von Einführung von Funkmessgeräten [Erklärung: z.B. Smart Meter für Stromzähler und Wasserzähler], und zwar von Strommessgeräten. Man hat den Leuten zuvor Blut abgenommen, das Blut untersucht, speziell die Erythrozyten [Erklärung: rote Blutkörperchen], und zwar, ob eine morphologische [Erklärung: die äußere Form und Gestalt betreffend] Änderung dieser Blutzellen aufgetreten ist. Sie sehen die obere Reihe vor Eintritt, Sie sehen schöne runde Erythrozyten, also rote Blutkörperchen, im Dunkelfeldmikroskop. Dann wurden die Funkmessgeräte eingebaut, und dann wurde ihnen wieder Blut abgenommen. Jetzt sehen Sie sich die untere Reihe an. Das heißt, die Rundung ist aufgelöst, teilweise bricht die Zellwand auf. Und im ganz rechten Bild haben wir Geldrollenbildung. Das ist bereits ein pathologischer [Erklärung: krankhaft] Befund. Geldrollenbildung deutet auch auf Herzinfarktneigung hin.  </w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">[Dr. Monika Krout:] Unter Mobilfunk ist das Immunsystem auch dadurch geschwächt, dass die weißen Blutkörperchen nicht mehr so beweglich sind. </w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">[Prof. Dr. Klaus Buchner:] Eine 76-fache Überschreitung des  Grenzwerts für Radioaktivität  würde genau denselben Erbschaden verursachen wie dieser relativ schwache Sender in einem Dorf.</w:t>
         <w:br/>
         <w:t xml:space="preserve">Man muss sich vorstellen, was das bedeutet: Bei Radioaktivität ist aus guten Gründen der </w:t>
         <w:br/>
         <w:t xml:space="preserve">Gesundheitsschutz da: „Das ist verboten“ – bei Mobilfunk ist es erlaubt.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">[Dokumentarfilm Die Witwenstraße:] Da gibt‘s die Internationale Atomenergie-Behörde, die gibt Richtlinien heraus. Und wir haben uns mal den Spaß erlaubt, haben gesagt, wie ist es eigentlich in einem anderen Wissenswerk? Sind zur Internationalen Atomenergie-Behörde gegangen und haben uns deren Richtlinien besorgt. Und das Schöne: Die Schäden, die wir sehen, sind haargenau die gleichen, die die gesehen haben.  Und die können aufgrund der Menge des Schadens rückschließen auf die Dosis. Jetzt reden wir über zwei unterschiedliche Normungsbereiche. Das eine ist ionisierende Strahlung [Erklärung: radioaktive Strahlung], das andere ist nicht-ionisierende Strahlung [Erklärung: z.B. Mobilfunk-Strahlung]. Das muss man wissen, das sind technisch gesehen zwei völlig scharf voneinander getrennte Dinge. In der Biologie macht die Trennung gar keinen Sinn.</w:t>
         <w:br/>
@@ -426,51 +424,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00F202F1" w:rsidP="00C534E6" w:rsidRDefault="00F202F1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">MWGFD Pressesymposium 2. Mai 2026</w:t>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R7a1550a68b7846b4">
+      <w:hyperlink w:history="true" r:id="rId21">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.mwgfd.org/2026/03/pressesymposium-5g6g-immer-weiter-so/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
@@ -478,203 +476,203 @@
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Medienkommentar - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R8f01c455664642ae">
+      <w:hyperlink w:history="true" r:id="rId22">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Medienkommentare</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Gesundheit - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R253a3093a38f4ec2">
+      <w:hyperlink w:history="true" r:id="rId23">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Gesundheit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#5G-Mobilfunk - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R3aaa9d3e5b5c46b6">
+      <w:hyperlink w:history="true" r:id="rId24">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/5G-Mobilfunk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#SmartPhone - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Racc142d35d5846fa">
+      <w:hyperlink w:history="true" r:id="rId25">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/SmartPhone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#MWGFD - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Raf77da1bb134436c">
+      <w:hyperlink w:history="true" r:id="rId26">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/MWGFD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#RonaldWeikl - Ronald Weikl - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rfc7c148f553243a9">
+      <w:hyperlink w:history="true" r:id="rId27">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/RonaldWeikl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#KlausScheidsteger - Klaus Scheidsteger - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rcdc44c15e0174ae0">
+      <w:hyperlink w:history="true" r:id="rId28">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/KlausScheidsteger</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#WernerBergholz - Werner Bergholz - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R64bffaf21021489d">
+      <w:hyperlink w:history="true" r:id="rId29">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/WernerBergholz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0026191C">
         <w:rPr/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Technik - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R877c5b32d72f46ca">
+      <w:hyperlink w:history="true" r:id="rId30">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Technik</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -688,51 +686,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="698817D4" wp14:anchorId="179C7D85">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="Rabc7357c8ef743b7"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
@@ -801,90 +799,90 @@
         </w:numPr>
         <w:ind w:start="714" w:hanging="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:start="714" w:hanging="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr/>
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R94296348d0ec4e02">
+      <w:hyperlink w:history="true" r:id="rId13">
         <w:r w:rsidRPr="001D6477" w:rsidR="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr/>
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="006C4827" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="001D6477">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="R11b18ed4f5b94722">
+      <w:hyperlink w:history="true" r:id="rId14">
         <w:r w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/abo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="001D6477" w:rsidRDefault="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -926,112 +924,178 @@
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
         <w:br/>
         <w:t xml:space="preserve">Klicken Sie hier:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="Rafd369005b554206">
+      <w:hyperlink w:history="true" r:id="rId15">
         <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00C60E18" w:rsidP="00C60E18" w:rsidRDefault="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="0"/>
         <w:pBdr>
           <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
         </w:pBdr>
-      </w:pPr>
-      <w:r w:rsidRPr="0080337B">
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080337B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lizenz:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:r w:rsidRPr="006C4827" w:rsidR="006C4827">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:position w:val="-6"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D79462B" wp14:editId="7085BF01">
+            <wp:extent cx="374650" cy="184150"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="374650" cy="184150"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080337B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creative Commons-Lizenz mit Namensnennung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C60E18" w:rsidR="00C60E18" w:rsidP="00CB20A5" w:rsidRDefault="00CB20A5">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nutzungsrecht:  </w:t>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kla.TV produziert alle Sendungen ehrenamtlich und ohne Gewinnabsichten. In der Verbreitung unserer Produkte durch Sie liegt unser einziger Lohn! Mehr unter </w:t>
-[...9 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00C60E18" w:rsidR="00C60E18">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2255,51 +2319,51 @@
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4982"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:start="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mwgfd.org/2026/03/pressesymposium-5g6g-immer-weiter-so/" TargetMode="External" Id="R7a1550a68b7846b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienkommentare" TargetMode="External" Id="R8f01c455664642ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Gesundheit" TargetMode="External" Id="R253a3093a38f4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/5G-Mobilfunk" TargetMode="External" Id="R3aaa9d3e5b5c46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/SmartPhone" TargetMode="External" Id="Racc142d35d5846fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/MWGFD" TargetMode="External" Id="Raf77da1bb134436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/RonaldWeikl" TargetMode="External" Id="Rfc7c148f553243a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/KlausScheidsteger" TargetMode="External" Id="Rcdc44c15e0174ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/WernerBergholz" TargetMode="External" Id="R64bffaf21021489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Technik" TargetMode="External" Id="R877c5b32d72f46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="Rabc7357c8ef743b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="R94296348d0ec4e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External" Id="R11b18ed4f5b94722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External" Id="Rafd369005b554206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="Rd86c9d72f8c74fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External" Id="R4c271b3679244889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41484" TargetMode="External" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mwgfd.org/2026/03/pressesymposium-5g6g-immer-weiter-so/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienkommentare" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Gesundheit" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/5G-Mobilfunk" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/SmartPhone" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/MWGFD" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/RonaldWeikl" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/KlausScheidsteger" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/WernerBergholz" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Technik" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41484" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/41484" TargetMode="External" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -2548,49 +2612,58 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Words>2060</ap:Words>
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:TotalTime>0</ap:TotalTime>
+  <ap:Pages>1</ap:Pages>
+  <ap:Words>50</ap:Words>
+  <ap:Characters>319</ap:Characters>
+  <ap:Application>Microsoft Office Word</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>2</ap:Lines>
+  <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Mobilfunk im Fokus: Verdrängte Risiken einer allgegenwärtigen Technologie ─ MWGFD-Pressesymposium klärt auf! (Zusammenschnitt)</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
-  <ap:Company>KLA.TV</ap:Company>
+  <ap:Company/>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>368</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>14.0000</ap:AppVersion>
 </ap:Properties>
 </file>