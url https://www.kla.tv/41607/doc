--- v0 (2026-07-18)
+++ v1 (2026-08-09)
@@ -221,51 +221,51 @@
         </w:rPr>
         <w:t>HAVAS - Die Freimaurer-Mutter aller Nachrichtenagenturen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602403E7" w14:textId="77777777" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Täglich wird die ganze Welt mit Nachrichten versorgt. Tausende Schlagzeilen erwecken den Eindruck, als gäbe es eine vielfältige Berichterstattung, mit der jedermann sich seine eigene Meinung bilden kann. Bei entscheidenden Themen wirken die Berichte jedoch eher wie Einheitsbrei, und immer mehr Menschen fragen sich, wie das möglich ist. In dieser Sendung erhalten Sie investigativ recherchierte Hintergrundinformationen. Ein Großteil der Nachrichten weltweit stammt nämlich von nur drei Agenturen ab und diese drei Agenturen verbindet ein Name:  HAVAS – die Wurzel aller Nachrichtenagenturen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B6913A" w14:textId="77777777" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00CF6E8A">
+    <w:p w14:paraId="60B6913A" w14:textId="5DB40769" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00CF6E8A">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Frau:] Also wenn man halt bedenkt, wem die ganzen Verlage gehören, wer bezahlt die Journalisten, dann kann man sich überlegen, wer die Meinung macht. Und dann muss man halt gucken, wem sind diese Leute freundlich gesonnen.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
@@ -1829,111 +1829,135 @@
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Medienberichte dieser Agenturen werden von den Medienstellen entweder eins zu eins übernommen oder nur leicht umformuliert. Der militärische Geheimdienst mischt kräftig mit und investiert Milliarden in die Manipulation der Berichterstattung.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
-        <w:t>Unabhängig von den drei großen Agenturen ist es wichtig zu wissen, dass BlackRock und Vanguard Anteilseigner von fast 90 Prozent der amerikanischen Medien sind und auch bei vielen internationalen Medien Anteile halten. Diese zwei Finanzgiganten besitzen Anteile an fast jedem bedeutenden Unternehmen weltweit.</w:t>
+        <w:t xml:space="preserve">Unabhängig von den drei großen Agenturen ist es wichtig zu wissen, dass BlackRock und Vanguard </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD08D8" w:rsidRPr="00DD08D8">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[Ebenfalls Gründungen der Hochgradfreimaurerei! Laut Freimaurerlexikon:  https://vetopedia.org/de/freimaurer]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD08D8">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Anteilseigner von fast 90 Prozent der amerikanischen Medien sind und auch bei vielen internationalen Medien Anteile halten. Diese zwei Finanzgiganten besitzen Anteile an fast jedem bedeutenden Unternehmen weltweit.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Im Wirtschaftsmagazin Bloomberg Businessweek gehen Experten davon aus, dass BlackRock und Vanguard bis zum Jahr 2028 zusammen 20 Billionen Dollar verwalten und dabei fast alles auf der Erde besitzen werden.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Laut dem Wirtschafts- und Finanzexperten Ernst Wolff ist Vanguard der größte Aktionär von BlackRock. Vanguard und BlackRock zusammen wiederum sind die größten Aktionäre von StateStreet, womit auch in diesem Bereich alle Fäden zusammenlaufen. Laut Wolff stellen sie eine Macht im Hintergrund dar, die stärker ist als jede Regierung der Welt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Liebe Zuschauer, die hier genannten Fakten über die enormen Verflechtungen unserer sogenannten Leitmedien machen eine freie Berichterstattung unmöglich. Niemals wird eine große Zeitung kritisch zum Beispiel über BlackRock berichten, wenn diese sogenannte Schattenbank den größten Anteil an der besagten Zeitung hält. Kritische Berichte allgemein, über die Kriegsindustrie oder die Pharmalobby sind unmöglich, wenn BlackRock sowohl bei </w:t>
+        <w:t xml:space="preserve">Liebe Zuschauer, die hier genannten Fakten über die enormen Verflechtungen unserer sogenannten Leitmedien machen eine freie Berichterstattung unmöglich. Niemals wird eine große Zeitung kritisch zum Beispiel über BlackRock berichten, wenn diese sogenannte Schattenbank den größten Anteil an der besagten Zeitung hält. Kritische Berichte allgemein, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ihnen als auch bei den Medienkonzernen Anteilseigner ist – getreu dem Motto: „Wessen Brot ich esse, dessen Lied ich singe“.</w:t>
+        <w:t>über die Kriegsindustrie oder die Pharmalobby sind unmöglich, wenn BlackRock sowohl bei ihnen als auch bei den Medienkonzernen Anteilseigner ist – getreu dem Motto: „Wessen Brot ich esse, dessen Lied ich singe“.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Die Lösung in Zeiten des Infokrieges sind freie und unabhängige Medien sowie eine aufgeklärte Bevölkerung. Nichts fürchten die Verursacher all dieser Krisen mehr. Dazu können auch Sie einen Teil beitragen, indem Sie Sendungen wie diese mit anderen Menschen teilen und sie auf diese Weise verbreiten.  Danke!</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
@@ -2271,67 +2295,67 @@
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Da hätten sie berichten müssen, aber haben sie halt nicht</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wie beim Märchen von Corona halten sie nur immer dicht</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Dass die Plandemie geplant war – von dreisten Globalisten</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Musste jedem Menschen klar sein, auch (selbst) dem letzten Journalisten</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2696,1285 +2720,1277 @@
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0801EC16" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Agence France-Presse: </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Charles-Louis_Havas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Wikipedia: Histoire de l'agence d'information Havas:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://fr.wikipedia.org/wiki/Histoire_de_l%27agence_d%27information_Havas?utm_.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Wikipedia: Agence France-Presse:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://de.wikipedia.org/wiki/Agence_France-Presse</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Companies by Letter:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.company-histories.com/Havas-SA-Company-History.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Havas Media Germany GmbH:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://bestretailcases.com/de/companies/havas-media-germany-gmbh/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Zitat von Honoré de Balzac, französischer Schriftsteller:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Balzac, Honoré de (1840, August): Chronique de la Presse, in: Revue parisienne, 1840, Paris, p 243-250.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://gallica.bnf.fr/ark:/12148/bpt6k1065498g/f106.item.r=havas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>(S.246 - 247)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">Wikipedia: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="Wolff-Reuter-Havas-Agreement:_Nachrichtenkartell_von_1870_bis_1934" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://de.wikipedia.org/wiki/Nachrichten-_und_Presseagentur#Wolff-Reuter-Havas-Agreement:_Nachrichtenkartell_von_1870_bis_1934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Wolff Telegraphic Bureau:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.britannica.com/topic/Wolff-Telegraphic-Bureau</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>La batailli socialiste:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://bataillesocialiste.wordpress.com/2009/02/21/lagence-havas-modiano-1935/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>AFP:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.afp.com/index.php/de/ueber-uns</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>AFP Europäische Projekte:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.afp.com/de/die-agentur/unsere-projekte/europaeische-projekte</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Über AFP:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://faktencheck.afp.com/ueber-afp</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Über AFP Faktencheck:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://faktencheck.afp.com/Das-Team</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>AFP (Agence France-Presse) – Bias and Credibility:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://mediabiasfactcheck.com/afp-agence-france-presse/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Havas Germany:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.werbeagentur.de/de/a/havas-germany</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Geschichte der Freimaurerei:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://de.wikipedia.org/wiki/Geschichte_der_Freimaurerei</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Louis-Philippe I.:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00F24C6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://grandlodge.gr/en/tektones/louis-philippe-i-king-of-france-1830-1848/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
         <w:lastRenderedPageBreak/>
-        <w:br/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId12" w:history="1">
+        <w:t>Knechtel, Tilman: Die Rothschilds. Eine Familie beherrscht die Welt. 6.Aufl., J-K-Fischer-Verlag 2015.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Tilman Knechtel: Die Rothschilds:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://de.wikipedia.org/wiki/Agence_France-Presse</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
+          <w:t>https://archive.org/details/TilmanKnechtelDieRothschilds.EineFamilieBeherrschtDieWeltJKFischer/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>(ab S.225)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Louis-Philippe I.:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.company-histories.com/Havas-SA-Company-History.html</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+          <w:t>https://de.wikipedia.org/wiki/Louis-Philippe_I</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Freimaurer-Wiki Rothschild:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://bestretailcases.com/de/companies/havas-media-germany-gmbh/</w:t>
-[...20 lines deleted...]
-      <w:hyperlink r:id="rId15" w:history="1">
+          <w:t>https://www.freimaurer-wiki.de/index.php/Rothschild</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>The Rothschild Archive's:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://gallica.bnf.fr/ark:/12148/bpt6k1065498g/f106.item.r=havas</w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId16" w:anchor="Wolff-Reuter-Havas-Agreement:_Nachrichtenkartell_von_1870_bis_1934" w:history="1">
+          <w:t>https://www.rothschildarchive.org/business/de_rothschild_freres_paris/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Schweizerisches Idiotikon:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://de.wikipedia.org/wiki/Nachrichten-_und_Presseagentur#Wolff-Reuter-Havas-Agreement:_Nachrichtenkartell_von_1870_bis_1934</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId17" w:history="1">
+          <w:t>https://www.idiotikon.ch/wortgeschichten/habasch</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Associated Press:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.britannica.com/topic/Wolff-Telegraphic-Bureau</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+          <w:t>https://de.wikipedia.org/wiki/Associated_Press</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>About AP:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://bataillesocialiste.wordpress.com/2009/02/21/lagence-havas-modiano-1935/</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId19" w:history="1">
+          <w:t>https://www.ap.org/about/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Gates Foundation:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.afp.com/index.php/de/ueber-uns</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId20" w:history="1">
+          <w:t>https://www.gatesfoundation.org/about/committed-grants/2023/12/inv-004582</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>The Rockefeller Foundation:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.afp.com/de/die-agentur/unsere-projekte/europaeische-projekte</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+          <w:t>https://www.rockefellerfoundation.org/perspective/supporting-media-to-fight-the-climate-crisis/?utm_source</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>The Rockefeller Foundation:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://faktencheck.afp.com/ueber-afp</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId22" w:history="1">
+          <w:t>https://www.rockefellerfoundation.org/grants/the-associated-press-2021/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Supporting The Associated Press:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://faktencheck.afp.com/Das-Team</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId23" w:history="1">
+          <w:t>https://www.ap.org/about/supporting-ap/?utm_source</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>The Associated Press:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://mediabiasfactcheck.com/afp-agence-france-presse/</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId24" w:history="1">
+          <w:t>https://www.ap.org/media-center/press-releases/2022/ap-to-create-education-reporting-network-with-support-from-carnegie-corporation-of-new-york/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>AP Weltnachrichten:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.werbeagentur.de/de/a/havas-germany</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId25" w:history="1">
+          <w:t>https://www.dpa.com/de/ap-weltnachrichten</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Wikipedia Reuters:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://de.wikipedia.org/wiki/Geschichte_der_Freimaurerei</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId26" w:history="1">
+          <w:t>https://en.wikipedia.org/wiki/Reuters</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>The Rothschild Archive's:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://grandlodge.gr/en/tektones/louis-philippe-i-king-of-france-1830-1848/</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00000000">
+          <w:t>https://www.rothschildarchive.org/collections/archivists_choice/february_2019_telegraphic_code_books_south_american_business_1909_1938</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
         <w:lastRenderedPageBreak/>
-        <w:br/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId27" w:history="1">
+        <w:t>Wikipedia Isaac Newton University Lodge:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://archive.org/details/TilmanKnechtelDieRothschilds.EineFamilieBeherrschtDieWeltJKFischer/</w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId28" w:history="1">
+          <w:t>https://en.wikipedia.org/wiki/Isaac_Newton_University_Lodge</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Wikipedia Mark Francis Napier:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://de.wikipedia.org/wiki/Louis-Philippe_I</w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId29" w:history="1">
+          <w:t>https://archive.ph/07IHW</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve">Wikipedia Reuters: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.freimaurer-wiki.de/index.php/Rothschild</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId30" w:history="1">
+          <w:t>https://en.wikipedia.org/wiki/Reuters</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Wikipedia Mark Francis Napier:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.rothschildarchive.org/business/de_rothschild_freres_paris/</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId31" w:history="1">
+          <w:t>https://en.wikipedia.org/wiki/Mark_Napier_(MP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Encyclopedia Reuters Group PLC:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.idiotikon.ch/wortgeschichten/habasch</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId32" w:history="1">
+          <w:t>https://www.encyclopedia.com/books/politics-and-business-magazines/reuters-group-plc</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Wikipedia Thomson Reuters:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://de.wikipedia.org/wiki/Associated_Press</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId33" w:history="1">
+          <w:t>https://en.wikipedia.org/wiki/Thomson_Reuters</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Grand Lodge:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.ap.org/about/</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId34" w:history="1">
+          <w:t>https://freemasonry.bcy.ca/textfiles/famous.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>The Pilgrims of Great Britain:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.gatesfoundation.org/about/committed-grants/2023/12/inv-004582</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId35" w:history="1">
+          <w:t>https://isgp-studies.com/org/pilgrims/membership-lists/pilgrims-society-1969-uk-membership-list.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Wikipedia James Watson Webb:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.rockefellerfoundation.org/perspective/supporting-media-to-fight-the-climate-crisis/?utm_source</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId36" w:history="1">
+          <w:t>https://en.wikipedia.org/wiki/James_Watson_Webb</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Wikipedia Andrew Jackson:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.rockefellerfoundation.org/grants/the-associated-press-2021/</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId37" w:history="1">
+          <w:t>https://en.wikipedia.org/wiki/Andrew_Jackson</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Militärischer Geheimdienst kontrolliert Berichterstattung:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.ap.org/about/supporting-ap/?utm_source</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId38" w:history="1">
+          <w:t>https://www.tagesanzeiger.ch/27-000-pr-berater-polieren-image-der-usa-631302390683</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Manipulierte Berichterstattung:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.ap.org/media-center/press-releases/2022/ap-to-create-education-reporting-network-with-support-from-carnegie-corporation-of-new-york/</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId39" w:history="1">
+          <w:t>https://swprs.org/der-propaganda-multiplikator/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Kla.TV Monopoly-Wer besitzt die Welt:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.dpa.com/de/ap-weltnachrichten</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId40" w:history="1">
+          <w:t>https://www.kla.tv/22645</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Kla.TV 9/11:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://en.wikipedia.org/wiki/Reuters</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId41" w:history="1">
+          <w:t>https://www.kla.tv/9-11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Kla.TV Coronavirus:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.rothschildarchive.org/collections/archivists_choice/february_2019_telegraphic_code_books_south_american_business_1909_1938</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId42" w:history="1">
+          <w:t>https://www.kla.tv/Coronavirus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Telepolis Bleiben Sie ARD-aktuell:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://en.wikipedia.org/wiki/Isaac_Newton_University_Lodge</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId43" w:history="1">
+          <w:t>https://www.telepolis.de/article/Bleiben-Sie-ARD-aktuell-gewogen-3379301.html?seite=all</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Warum berichtet SRF nicht über den Friedensmarsch in der Ukraine?:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://archive.ph/07IHW</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId44" w:history="1">
+          <w:t>https://web.archive.org/web/2016126081441/https://www.srf.ch/sendungen/hallosrf/warum-berichtet-srf-nicht-ueber-den-friedensmarsch-in-der-ukraine</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Geheime EU-Millionen: Brüssel finanziert Medien mit 132,82 Millionen Euro:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:anchor="google_vignette" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://en.wikipedia.org/wiki/Reuters</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId45" w:history="1">
+          <w:t>https://www.tichyseinblick.de/daili-es-sentials/geheime-millionen-eu-finanziert-medien/#google_vignette</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>22. AZK – Rede von Ivo Sasek:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://en.wikipedia.org/wiki/Mark_Napier_(MP</w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId46" w:history="1">
+          <w:t>https://www.kla.tv/AZK22/39402</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>BlackRock und Vanguard als Anteilseigner der Medien:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.encyclopedia.com/books/politics-and-business-magazines/reuters-group-plc</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId47" w:history="1">
+          <w:t>https://innotechtoday.com/blackrock-is-the-biggest-company-youve-never-heard-of/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Die Macht von BlackRock, Vanguard &amp; Co:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://en.wikipedia.org/wiki/Thomson_Reuters</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId48" w:history="1">
+          <w:t>https://www.mpg.de/25364502/passiv-vermoegensverwalter-blackrock-vanguard</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>BlackRock als Anteilseigner von Vanguard:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://freemasonry.bcy.ca/textfiles/famous.html</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId49" w:history="1">
+          <w:t>https://www.kla.tv/39544</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>BlackRock und Vanguard werden bald 20 Bio. Dollar verwalten:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://isgp-studies.com/org/pilgrims/membership-lists/pilgrims-society-1969-uk-membership-list.pdf</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId50" w:history="1">
+          <w:t>https://vetopedia.org/de/freimaurer/list/113</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://en.wikipedia.org/wiki/James_Watson_Webb</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId51" w:history="1">
+          <w:t>https://observer.com/2017/12/blackrock-vanguard-soon-to-manage-20t-surpassing-us-gdp/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://en.wikipedia.org/wiki/Andrew_Jackson</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId52" w:history="1">
+          <w:t>https://www.bloomberg.com/news/features/2017-12-04/blackrock-and-vanguard-s-20-trillion-future-is-closer-than-you-think</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Die 5 mächtigsten Konzerne der Welt:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
-          <w:t>https://www.tagesanzeiger.ch/27-000-pr-berater-polieren-image-der-usa-631302390683</w:t>
-[...303 lines deleted...]
-          </w:rPr>
           <w:t>https://kontrast.at/blackrock-vanguard-state-street-erklaert/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Creative Commons Lizenzen:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.creativecommons.org/licenses/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CCAAC42" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -3991,142 +4007,143 @@
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="163F3686" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Medienkommentar - </w:t>
       </w:r>
       <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Medienkommentare</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Medien - </w:t>
       </w:r>
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Medien</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Medienzensur - </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Medienzensur</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Freimaurerei - </w:t>
       </w:r>
       <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Freimaurerei</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Manipulation - </w:t>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Manipulation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="121B5E4B" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="523F97ED" wp14:editId="6CB44705">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
@@ -4287,51 +4304,50 @@
     </w:p>
     <w:p w14:paraId="2AC5B1EF" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sicherheitshinweis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D47F9C2" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4582CF" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
@@ -4393,51 +4409,51 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Lizenz:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006C4827" w:rsidRPr="006C4827">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:position w:val="-6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B15888B" wp14:editId="14C38DFE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B15888B" wp14:editId="5E8D20C2">
             <wp:extent cx="374650" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId79" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -4490,61 +4506,61 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
       <w:headerReference w:type="default" r:id="rId80"/>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A6073C8" w14:textId="77777777" w:rsidR="0035712D" w:rsidRDefault="0035712D" w:rsidP="00F33FD6">
+    <w:p w14:paraId="799CF63E" w14:textId="77777777" w:rsidR="009723C2" w:rsidRDefault="009723C2" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E80D788" w14:textId="77777777" w:rsidR="0035712D" w:rsidRDefault="0035712D" w:rsidP="00F33FD6">
+    <w:p w14:paraId="2A690A1D" w14:textId="77777777" w:rsidR="009723C2" w:rsidRDefault="009723C2" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4683,61 +4699,61 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B869B67" w14:textId="77777777" w:rsidR="0035712D" w:rsidRDefault="0035712D" w:rsidP="00F33FD6">
+    <w:p w14:paraId="72FE61C0" w14:textId="77777777" w:rsidR="009723C2" w:rsidRDefault="009723C2" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54D42161" w14:textId="77777777" w:rsidR="0035712D" w:rsidRDefault="0035712D" w:rsidP="00F33FD6">
+    <w:p w14:paraId="2149AF88" w14:textId="77777777" w:rsidR="009723C2" w:rsidRDefault="009723C2" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5023,95 +5039,97 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1859200722">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
     <w:rsid w:val="0035712D"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006C4827"/>
     <w:rsid w:val="007C459E"/>
+    <w:rsid w:val="009723C2"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00CF6E8A"/>
     <w:rsid w:val="00D2736E"/>
+    <w:rsid w:val="00DD08D8"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -5966,65 +5984,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4386</Words>
-  <Characters>27636</Characters>
+  <Words>4401</Words>
+  <Characters>27731</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>230</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>231</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>HAVAS - Die Freimaurer-Mutter aller Nachrichtenagenturen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31959</CharactersWithSpaces>
+  <CharactersWithSpaces>32068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>