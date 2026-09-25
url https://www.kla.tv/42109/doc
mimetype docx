--- v0 (2026-08-15)
+++ v1 (2026-09-25)
@@ -1,8571 +1,8209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="image/png"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/media/image1.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/image3.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image2.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image4.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image5.png" ContentType="image/png"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/_rels/header1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="3F13D1B1" w14:textId="77777777" w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C1A73EC" wp14:editId="4DDE082A">
+          <wp:anchor behindDoc="1" distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="22">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10795</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2228400" cy="1382400"/>
-[...3 lines deleted...]
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
+            <wp:extent cx="2228215" cy="1382395"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="largest"/>
+            <wp:docPr id="1" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png"/>
+                    <pic:cNvPr id="1" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
+                      <a:hlinkClick r:id="rId3"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2228400" cy="1382400"/>
+                      <a:ext cx="2228215" cy="1382395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Dokumentation</w:t>
-[...4 lines deleted...]
-          <w:noProof/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>okumentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76604FD6" w14:textId="77777777" w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
-[...4 lines deleted...]
-          <w:rStyle w:val="texttitelsize"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F67ED1">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20EB18EB" wp14:editId="293E5DAF">
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="20">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-542607</wp:posOffset>
+              <wp:posOffset>-542290</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-254317</wp:posOffset>
+              <wp:posOffset>-254000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="0" y="0"/>
-[...3 lines deleted...]
-                <wp:lineTo x="0" y="0"/>
+                <wp:start x="-18" y="0"/>
+                <wp:lineTo x="-18" y="20506"/>
+                <wp:lineTo x="20515" y="20506"/>
+                <wp:lineTo x="20515" y="0"/>
+                <wp:lineTo x="-18" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
+                    <pic:cNvPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="381000" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B9284F" w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>Die Akte Peter Thiel und Palantir ─ KI als Manifestation des Antichristen?</w:t>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Texttitelsize"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>ie Akte Peter Thiel und Palantir ─ KI als Manifestation des Antichristen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl w:val="false"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tech-Milliardär Peter Thiel warnt seit Monaten öffentlich vor einer Apokalypse und einer totalitären Eine-Welt-Regierung. Als Retter vor der Apokalypse und als Erfüller biblischer Verheißungen – wie Vollkommenheit, Heiler und Unsterblichkeit des Menschen – präsentiert er einen „KI-Gott“. Jeder, der sich der KI entgegenstelle, sei der „Antichrist“, sprich Aufhalter des „Messias KI“. „Schwätzer“ gibt es viele, sollte man meinen, wenn Peter Thiel nicht der Chef des „Überwachungs-Giganten“ Palantir wäre. Diese Sendung offenbart, wer den „cleveren Freak Peter Thiel“ installiert hat und die Initiatoren eines gigantischen Täuschungsmanövers! Die Menschheit steht vor der größten Versuchung und Chance: Totalversklavung oder Sieg!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Lebt die Menschheit in der von der Bibel vorhergesagten Endzeit? Nach dem Weltbild des Tech-Milliardärs Peter Thiel ist das der Fall. In einer Reihe von Vorträgen über den Antichristen malt der Investor sein Bild auf ein apokalyptisches Szenario. Dabei denkt er nicht an Umwelt- oder Nuklearkatastrophen, sondern warnt vor technologischer Stagnation und dem Aufstieg einer </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>„totalitären Eine-Welt-Regierung“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> als der größten Bedrohung für die Menschheit. Gleichzeitig baut der Palantir-Gründer eine digitale Infrastruktur auf, die die Menschheit in ein transhumanistisches Zeitalter katapultieren soll. Thiel bezeichnet jeden, der den Siegeszug der Künstlichen Intelligenz aufhält, als Manifestation des Antichristen. [Antichrist ist ein Täuscher] Die KI wird als Gott und Erlöser eingeführt. Den Menschen in seiner bisherigen Form soll es nicht mehr geben. Eine Evolution durch KI, sprich Kopplung des Menschen an „allwissende“ Maschinen, stehe bevor. Thiels Softwarefirma Palantir hat dabei eine Schlüsselfunktion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3086916E" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Mensch steht jetzt buchstäblich vor der Wahl, entweder zur steuerbaren Maschine gemacht zu werden oder in seine wahre Bestimmung zu gelangen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3585F4B7" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Die folgende Sendung zeigt auf, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>wie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fortgeschritten ein Technologiegefängnis für die gesamte Menschheit im Hintergrund bereits ist, wer dessen „Schöpfer“ sind und worin die große Versuchung unserer Zeit besteht.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F09DC75" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wie der Mythos Thiel aufgebaut wurde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C0116E" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peter Thiel ist medial seit geraumer Zeit in aller Munde. Viele kennen ihn als Chef von Palantir – dem wohl mächtigsten Überwachungs-, Spionage- und Big-Data-Konzern aller Zeiten. Palantir verarbeitet unfassbar große Datenmengen aus verschiedenen Quellen wie Polizeidatenbanken, Gesundheitsdaten oder Social-Media-Inhalten. Diese werden zusammengeführt und mit Hilfe von künstlicher Intelligenz in Sekundenschnelle </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:instrText> HYPERLINK "https://www.deutschlandfunk.de/palantir-deutschland-polizei-software-datenschutz-100.html" \l "Was-macht-Palantir"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>ausg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ewertet. Es ist auch </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">der </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zentrale Konzern, der in den USA, in Europa, in Kriegsgebieten wie in Palästina dafür steht, die Menschen zu erfassen, zu überwachen, Datenbanken zu erstellen, dass in Echtzeit sozusagen jede Bewegung, die man jemals im weltweiten Netz getätigt hat, sofort aufrufbar ist. Das wird zunehmend verknüpft mit Echtzeitkameras im öffentlichen Raum, mit Handydaten, mit Bewegungstracking, mit QR-Codes, usw. Palantir ermöglicht die totale Überwachung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> Woher kommt Thiel? Nach außen scheinen Leute wie Peter Thiel oder Elon Musk Genies zu sein, die aufgrund ihrer Cleverness zu Leitfiguren wurden nach dem Prinzip: „Vom Tellerwäscher zum Millionär“. Doch ist dem so? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5557B0" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5411D021" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Thiel ist 1967 in Frankfurt geboren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7056E2E5" w14:textId="1A5E493F" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er studierte ab 1985 an der Stanford Universität und gründete dort die Campuszeitschrift </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Stanford Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Finanziell und intellektuell unterstützt wurde Thiel von </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Irving Kristol.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kristol hatte Verbindungen zur CIA und Mitglied im </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Council on Foreign Relation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CFR). Der CFR [Think Tank an der Spitze der Freimaurerpyramide] ist eine Freimaurer-Gründung der Rothschilds, finanziert von den Rockefellers – zwei der mächtigsten Familien der Welt. Irving Kristol selbst ist Freimaurer in der Loge Hathor Pentalpha.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504B6EEA" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EAED6E" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2003 wurde Palantir offiziell gegründet. Dieses US-amerikanische Tech-Unternehmen wurde von In-Q-Tel, der Investmentfirma des US-Geheimdienstes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, startfinanziert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A3A0C6" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Peter Thiel ist neben Palantir Mitbegründer und Finanzier zahlreicher weiterer Firmen – und das innerhalb kürzester Zeit. Eines der ersten Unternehmen war PayPal. Er galt seinerzeit als „der Pate“ der selbsternannten „PayPal Mafia“, einer Gruppe von Silicon-Valley-Durchstartern. Mitglieder aus Thiels PayPal-Mafia bahnten den Weg in eine neue digitale Welt. Sie gründeten oder investierten in soziale Netzwerke wie Yelp, Yammer oder LinkedIn, in </w:t>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Peter Thiel ist neben Palantir Mitbegründer und Finanzier zahlreicher weiterer Firmen – und das innerhalb kürzester Zeit. Eines der ersten Unternehmen war PayPal. Er galt seinerzeit als „der Pate“ der selbsternannten „PayPal-Mafia“, einer Gruppe von Silicon-Valley-Durchstartern. Mitglieder aus Thiels PayPal-Mafia bahnten den Weg in eine neue digitale Welt. Sie gründeten oder investierten in soziale Netzwerke wie Yelp, Yammer oder LinkedIn, in Youtube,Tesla, SpaceX, Neuralink [Entwicklung einer Gehirn-Computer-Schnittstelle], Facebook und Clearview AI [Gesichtserkennungssoftware], um nur einige zu nennen. Ein rasanter Technologie-Boom begann.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2007 wurde Peter Thiel als </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Young Global Leader vom WEF</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [World Economic Forum] ausgewählt. Das WEF ist eine Plattform der reichsten und einflussreichsten Menschen der Erde. Zur selben Zeit machte ein Forbes-Artikel ihn weltweit bekannt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4758A1" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Inzwischen laufen bei Thiel die Fäden der Tech-Branche, der Finanzwelt, des Militärs und unvorstellbarer Forschung zusammen. Er gilt als einer der einflussreichsten Männer der Welt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42200296" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Erkennbar ist: Von Beginn an wird Thiel von einem einflussreichen Netzwerk hinter ihm gefördert und in Position gebracht. Dieses Netzwerk besteht aus Transhumanisten und Technokraten. Transhumanisten geben vor, den Menschen durch maschinelle Superintelligenz zu vervollkommnen. Technokraten wollen herkömmliche Regierungen durch eine angeblich unfehlbare Herrschaft von Supercomputern (KI) ersetzen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6110161F" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Was will der Transhumanist und Technokrat Peter Thiel? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BF8059" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peter Thiels KI-Gott</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A08EC2" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Offiziell wollen die Transhumanisten eine Art Übermenschen, eine Posthumanität bzw. einen Evolutionssprung des Menschen herbeiführen. „</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Das Ziel ist die Überwindung und radikale Auslöschung des biologischen Menschen 1.0. Das Ende von Homo Sapiens.“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A919520" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Menschen wären nach deren Vorstellungen über Hirnschnittstellen und andere Technologien, durch unfehlbare Computer steuerbar. Eine bekannte Firma dazu ist zum Beispiel NeuraLink vom Technokraten Elon Musk. Schmackhaft wird dies den Menschen durch erste vermeintliche „Heilungswunder“ wie hirnsteuerbare Prothesen gemacht. Das mag verlockend klingen. Doch worum geht es tatsächlich? Thiel hält Vorträge vor ausgewähltem Publikum in aller Welt. Welche Logik vertritt Thiel nach außen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Thiel stellt sich selbst als fundamentalen Christen dar und verwebt seine Ideologie mit biblischen Aussagen. Er sieht die westlichen Kulturen kurz vor einer Apokalypse, ein Untergang der Alten Welt und Erscheinen einer Neuen Welt. Unsere moderne Gesellschaft, die auf Konkurrenz und der Freiheit der Einzelnen aufgebaut ist, führe zu Gewalt und Untergang. Das freie Spiel der Menschen müsse laut Thiel beendet werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC27E06" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Thiel malt die große Gefahr eines totalitären Superstaates. Liberale Demokratien mit ihren Parlamenten, übernationale Einrichtungen wie die UN oder die EU würden eine New World Order anstreben und durch ihre Regularien die KI, sprich den Retter, behindern. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2969B214" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Im folgenden sehen Sie einige Auszüge aus einem sehr sehenswerten Interview von NuoFLIX mit Tariq Hübsch. Tariq Hübsch ist neben Tahir Chaudhry Mitautor des Buches</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Peter Thiel: Palantir, der KI-Gott und das Ende des Menschen“.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tariq Hübsch beschreibt im Folgenden die Ideologie von Peter Thiel, die dieser </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nach außen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> vertritt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22198F62" w14:textId="2E2CB0A2" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499E62D1" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also wenn man Peter Thiel reduzieren möchte. . . Also als auf eine einzige Sache, dann ist er ein </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Verfechter von Technologie, Verfechter von Künstlicher Intelligenz, Verfechter von der technologischen Steigerung des Menschen, des sogenannten Transhumanismus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Dass der Mensch sich</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> technologisch verbessert und dadurch auf eine neue Evolutionsstufe gehoben wird</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Er will zum Beispiel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>unsterblich sein</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Er will ewig leben. Er glaubt eben, der Schlüssel zur Erlösung liege in der Technologie. Das ist sozusagen Peter Thiels' Mantra. Gleichzeitig bezeichnet er sich aber auch als </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>gläubigen Christen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Und hält jetzt Vorträge auf der ganzen Welt, jetzt zuletzt in Rom zum Beispiel, in der Nähe des Vatikan, über den Antichristen. […] Und das ist etwas, was sehr zentral ist in diesem Buch. Und ich will gar nicht jetzt erst auf diese </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antichrist</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">-Geschichte von Peter Thiel eingehen, sondern vielmehr darüber reflektieren, dass in diesem Buch selbst, der Untertitel ist ja der </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KI-Gott</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zum Beispiel, da wird deutlich, dass Technologie und künstliche Intelligenz, alles das nicht einfach etwas ist, was sozusagen säkular ist, in dem Sinne, das einfach nur weltlich ist, sondern wir haben auch deswegen so einen Bezug zu diesen Systemen, weil die extrem stark religiös sind. Religiös aufgeladen sind. […]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C41B8F3" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606137FD" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Und man könnte jetzt eine Ewigkeit darüber sprechen, also auf welche Art und Weise ganz bewusst, meines Erachtens, diese KI sozusagen, hervorgebracht wird als eine Art, sozusagen, religiöse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Erlöserfigur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> oder als </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>eine Art kommender Gott</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. […] Und zwar sagt er, und das ist seine Lesart, dass </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>jeder, der den Siegeszug der künstlichen Intelligenz aufhält, eine Manifestation des Antichristen ist</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. […] Und jeder, der den technologischen Fortschritt aufhalten möchte, der schadet eigentlich nur und ist derjenige, der nach Regeln ruft, nach globalen Regeln. Und sagt dann, dass die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">größte Gefahr darin liege, dass wir auf die sogenannte New World Order, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sozusagen,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zusteuern</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Und natürlich in unseren Breitengraden, in alternativen Medien fragt man sich, was passiert hier eigentlich? Peter Thiel warnt vor der New World Order, warnt vor einem globalen Superstaat, der totalitär ist und sagt, dass jeder, der die KI bremsen möchte, jemand ist, der diesen globalen totalitären Superstaat ins Leben rufen möchte. Und dann fragt er sich, wie bringe ich das zusammen? Wie kann ich das verstehen? […] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CADCC77" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Da wird er extrem hart kritisiert, weil man natürlich versteht, dass er auf der einen Seite vor diesem totalitären Superstaat warnt, auf der anderen Seite aber die Technologie bereithält mit Palantir, die genau diesen totalitären Superstaat ermöglichen würde. Da beißt sich die Katze in den Schwanz so ein bisschen. […] Und um das vielleicht auf einen Ausdruck herunterzubrechen, der Antichrist ist in allen Religionen vor allem derjenige, der den Menschen täuscht. Ein Täuscher ist das.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Und diese Funktion desjenigen, der die Menschen in die Irre führt, hinters Licht führt, hinter die Fichte, das ist etwas, was Peter Thiel dann macht natürlich. Auf der einen Seite davor zu warnen, auf der anderen Seite aber derjenige zu sein, der das aufbaut, ist selbst eine Manifestation des Antichristen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>[…]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0289A5C2" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Und das, was ich extrem spannend finde zum Beispiel, dass dieser </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gedanke vom Transhumanismus zum Beispiel, dass der Mensch sozusagen sich mit Technologie verbindet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, nehmen wir jetzt die künstliche Intelligenz, und dadurch in so einen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>kollektiven Organismus aufgeht und alle miteinander verbunden sind</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> und wieder so ein Bewusstsein erreicht, macht dann das, was ein </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kollektivbewusstsein</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist, so ein Hive-Mind [Hive = Bienenstock]. Die Borgs bei Star Trek sind so ähnlich. […]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">[…] und die glauben dann oder zumindest verkaufen die das uns, dass es tatsächlich möglich sein wird, dass der </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mensch sein Bewusstsein andockt an diese KI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, an dieses System und alle Menschen auf der ganzen Welt sind dann angeschlossen und wenn das erstmal geschehen ist, entsteht so etwas wie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Superintelligenz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Singularität und wir haben ein Bewusstsein, ein Kollektivbewusstsein erreicht, dass man das so, das so unfassbar intelligent ist, dass es zum Beispiel auch die </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Materie selbst verändern</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> kann. […] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66654A75" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Also die größten Verfechter wie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ray Kurzweil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zum Beispiel, für die ist, sagen die, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KI wird den Tod heilen, den Tod besiegen, Krankheiten ausmerzen, unendliche Fülle geben, die Menschen miteinander versöhnen, Frieden schaffen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> […] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E654FA" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bis hin zu dieser Art von </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Verschmelzung des Menschen mit dieser KI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> und die </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Erreichung einer Singularität, wo der Mensch sozusagen mit allem verbunden ist, mit dem Gesamtkosmos und danach über alles herrscht</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aber was die Konsequenz ist natürlich, dass der Mensch als Individuum nicht mehr existiert. Weil wir ein Hive-Mind sind. Wir sind ein Kollektivbewusstsein. Kollektivbewusstsein können dann vielleicht mit Gedanken kommunizieren irgendwie. […] </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Und ich rede jetzt nicht von irgendwelchen abseitigen Personen, sondern es sind die einflussreichsten Vordenker im Silicon Valley. Und wenn man weiß, wie wichtig das Silicon Valley ist grundsätzlich, dann kann man sich vorstellen, wie unfassbar wichtig diese Leute auch sind.“ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CD01B1" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC6DE55" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...21 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">Soweit die Auszüge des Interviews mit Tariq Hübsch. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8DD722" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ray Kurzweil, ein Vorreiter des Transhumanismus und Leiter der technischen Entwicklung (Director of Engineering) bei Google, verkündet: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">„Ab den 2040ern sollen wir die Möglichkeit haben, den Geist vollständig digital zu sichern, ihn auf die Cloud hochzuladen.“ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Für Kurzweil ist die Identität nur ein Informationsmuster und nicht an Materie gebunden. Dies ermögliche ein potenziell </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>unbegrenztes Leben durch digitale Backups</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6582E5A0" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ein weiterer Vertreter des Transhumanismus, Yuval Noah Harari, formulierte es so: „</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verschmelzung ist dabei als eine Co-Evolution zu verstehen, bei der wir unsere eigene Software umschreiben und uns von rein biologischen Wesen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">in unsterbliche, technologiegestützte Wesen mit gottgleichen Fähigkeiten transformieren“. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein gottgleicher Zustand werde erreicht, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>der neue Mensch sei allwissend, allmächtig und ewigwährend.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B026C1" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Thiel wird nicht müde, diese Ideen vor Studenten, Geistlichen, in Talkshows usw. zu predigen. Jeder Christ, der seine Bibel liest, erkennt, dass Thiel biblische Verheißungen des Schöpfergottes pervertiert, deren Erfüllung tatsächlich für unsere Zeit vorausgesagt ist. Kla.TV entlarvt, dass Peter Thiel genau das Gegenteil von dem tut, was er verspricht! Anstatt Menschenleben zu retten, zerstört und kontrolliert er sie. Anstatt sie tatsächlich an die göttlichen Fähigkeiten anzudocken, bringt er sie durch Täuschung von diesem Potential weg. Dazu zunächst einen Einblick in die Machtfülle Palantirs, dann zum Netzwerk hinter ihm… </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CBAF14" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658497DF" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Die unbeschreibliche Machtfülle von Palantir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEDBA07" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Zu den Palantir-Kunden gehören inzwischen die </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vereinten Nationen (UN)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Militär, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">die Marine Corps [Marine-Infanterie der Streitkräfte der Vereinigten Staate], Air Force, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Geheimdienste und Polizei auf der ganzen Welt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">wie zum Beispiel in Israel, Ukraine, Litauen, Spanien sowie einigen deutschen Bundesländern. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Unternehmen wie die Investmentbank Morgan Stanley, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pharmakonzern Merck</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Luft-, Raumfahrt und Rüstungskonzern</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Airbus, die Automobilhersteller Fiat Chrysler Automobiles, Ferrari und viele mehr gehören ebenfalls zum Palantir-Kundenstamm. Viele </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>US-Sicherheits</w:t>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:softHyphen/>
         <w:t>behörden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, wie das Bundesamt für Ermittlungen (FBI), die Nationale Sicherheitsbehörde (NSA), das Ministerium der inneren Sicherheit (DHS) sowie die Zentrale Gesundheitsbehörde der USA (CDC) und die US-Steuerbehörde (IRS) arbeiten mit Palantir zusammen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0672FD" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Palantir hat mittlerweile die wichtigsten Strukturen durchdrungen und sich an die Spitze geschoben in: Regierung, Finanzwelt und Militär.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78762295" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unterwanderung von Regierungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A4AEE5" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Thiel unterstützte Präsident Donald Trump schon vor dessen ersten Amtszeit 2016 im Wahlkampf sowie auch bei dessen Wiederwahlkampagne 2024. Direkt nach seiner Wiederwahl als US-Präsident im Januar 2025 kündigte Trump ein 500 Milliarden Dollar schweres KI-Projekt namens Stargate an. Zuvor hebelte er per Dekret eine Reihe von Sicherheitsmaßnahmen für die Entwicklung von Künstlicher Intelligenz aus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD6805A" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Stargate steht für einen staatlich flankierten Ausbau von KI-Großinfrastruktur: Rechenzentren und Chipproduktion, gebündelte Datenzugänge, Bioanwendungen, eine militärisch-zivile KI usw.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C06CB84" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>In beiden Amtszeiten Trumps wurde die Regierung mit Vertrauten von Peter Thiel durchsetzt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBA8A73" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>[Anthony Jancso</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: ehemaliger Palantir-Mitarbeiter, jetzt DOGE-Mitarbeiter</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clark Minor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: ehemaliger Softwareentwickler bei Palantir und derzeit Chief Information Officer im US-Gesundheitsministerium (HHS)</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Colin Carroll:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...19 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stabschef des stellvertretenden Verteidigungsministers, zuvor bei Anduril</w:t>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>George Cooper:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Personalberater für DOGE, zuvor bei Palantir</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gregory Barbaccia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: Chief Information Officer im Office of Management and Budget, zuvor bei Palantir</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24064658" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Luke Farritor:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Personalberater für DOGE, ehemaliger Thiel-Stipendiat</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Patrick Witt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: Stabschef im Büro für strategisches Kapital des Verteidigungsministeriums, erhielt politische Spenden von Thiel</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ryan Wunderly:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mitarbeiter von DOGE im Finanzministerium, zuvor bei Anduril</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">D. Vance: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">US-Vizepräsident </w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Elon Musk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: Chef von DOGE, Berater des Präsidenten</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>David Sacks</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: KI- und Krypto-Beauftragter </w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Howard Lutnick</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: US-Handelsminister</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Jim O’Neill</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: Stellvertretender Minister des US-Gesundheitsministeriums</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ken Howery: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>US-Botschafter in Dänemark</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Jacob Helberg: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Unterstaatssekretär für Wirtschaftsangelegenheiten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEF12CA" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Kratsios</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: Wissenschaftsberater und Direktor des Büros für Wissenschafts- und Technologiepolitik im Weißen Haus]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B0CC4A" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369A04EE" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Während Thiels Technokraten Regierungen unterwandern, verfolgen sie unentwegt ein Ziel: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Errichtung einer Technokratur! </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>– eine Regierungsform oder besser gesagt Diktatur, bei der Technologie, Algorithmen und KI den Menschen vollumfänglich kontrollieren sollen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBBF454" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Modellprojekt der besonderen Art </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">zeigt ansatzweise, worauf es hinauslaufen soll: das </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Project Próspera</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Diese Sonderentwicklungszone befindet sich auf der Insel Roatán im mittelamerikanischen Staat Honduras. Betrieben wird das Projekt von einem privaten Unternehmen aus den USA. Financiers des Unterfangens sind Peter Thiel, Sam Altman von Open AI und Marc Andreesen. Dort wird eine völlig neue technokratische Staatsform getestet frei von jeder staatlichen Regulierung und auch Einflussnahme der Bewohner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E991A80" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ohne Grenzen und Sicherheitsauflagen nimmt dort „Science Fiction“ Gestalt an. Geforscht wird an großen Themen wie Genmanipulation oder Kopplung des Menschen an Maschinen. Stichworte sind:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Stammzellenforschung, souveräne Cyborgs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>und</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Biotechnologie, die „den Tod zur Option machen“ will.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129A6E21" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E38640" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Finanzen: KI als gnadenloser Vermögensstaubsauger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3C81CD" w14:textId="06004F4B" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Die KI erobert auch den Finanzsektor. Auch hier ist Palantir am Start mit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Palantir Foundry</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Diese Software findet Verwendung bei </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00CB2F1C">
+      <w:hyperlink r:id="rId5">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rStyle w:val="Internetverknpfung"/>
+            <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>Hedgefonds</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CB2F1C">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Banken und Finanzdienstleistern. KI erweist sich in diesem Bereich mittlerweile als „Vermögensstaubsauger“ ohnegleichen. Einer der größten Vermögensverwalter der Welt und Hauptanteilseigner von Palantir, BlackRock, fällt hier ganz besonders auf. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Wie wird nun die KI im Finanzsystem genutzt und wie hängt das mit BlackRock zusammen? Finanzexperten Ernst Wolff beschreibt, was es heißt, dass das </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Finanzdaten-Analyse-System Aladdin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> von BlackRock an die KI angeschlossen wurde:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093987AB" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...29 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:b/>
+          <w:i/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Das heißt im Grunde nichts anderes, als dass kein normaler menschlicher Makler oder Börsenhändler mehr mit BlackRock mithalten kann. Also diese ganzen Informationen, die da innerhalb von Nanosekunden da transportiert werden, das kann kein menschliches Gehirn nachverfolgen. Und wie das BlackRock nützt, das haben wir gerade in der letzten Woche erlebt. In der letzten Woche hat die drittgrößte Bank der USA, nämlich die Citibank, ihre gesamte Vermögensverwaltung an BlackRock übergeben. Es handelt sich dabei um 80 Milliarden US-Dollar. Das wird einfach mal so ganz kurz an BlackRock übergeben, weil BlackRock eben mehr Einsicht in die ganzen Finanzströme der Welt hat als irgendjemand anders.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="160"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Militär: „Kommandozentrale“ Palantir</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226874AB" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Palantir ist absoluter Vorreiter im Bereich KI-Kriegsführung. Palantir stattet Waffensysteme mit KI aus. Das Gefechtsfahrzeug TITAN zum Beispiel kann in Echtzeit Datenströme auswerten und Entscheidungen treffen, sprich Töten – ohne Emotionen. Und das MAVEN Smart System analysiert Drohnenaufnahmen und definiert daraufhin in Minutenschnelle Angriffsziele auf Basis algorithmischer Bewertung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C50799F" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beispiele, dass KI und deren Schöpfer nicht zimperlich sind, zeigen zwei Kriegsanwendungen, sprich Testfelder – nämlich Gaza und die Ukraine:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565696C3" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BB3892" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>In Gaza</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nutzt das israelische Militär Künstliche Intelligenz (KI) von Palantir, die Ziele im Gaza-Streifen auswählt und damit Entscheidungen über Leben und Tod trifft. Dazu analysiert die Software von Thiels Unternehmen sämtliche E-Mails, Telefongespräche, Chatnachrichten, Aufenthaltsorte und Social-Media-Inhalte der palästinensischen Bevölkerung. Auch Radio-Wellen, Funkverkehr, Satellitenbilder und Drohnenflüge werden ausgewertet. Werbewirksam wird nach außen von </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">“chirurgischer“ Präzision in der Kriegsführung – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sprich weniger Tote bei der Zivilbevölkerung – gesprochen. Die nackten Zahlen erzählen allerdings eine andere Geschichte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7176181F" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Laut dem ehemaligen Chef der israelischen Armee, Herzi Halevi, wurden bis September 2025 über 200.000 Menschen im Gaza-Streifen verletzt oder getötet. Laut Berliner Zeitung vom 22. August 2025 sind </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">83 % der getöteten Menschen zivile Opfer, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">darunter ein Drittel Frauen und ein Drittel Kinder! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A884A5B" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Demnach ist die Behauptung einer “chirurgischen“ Kriegsführung ein Märchen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399970E2" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:b/>
+          <w:i/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>In der Ukraine</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>köchelt seit spätestens Februar 2022 ein Krieg vor sich hin mit über einer Million Opfer!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77ED2337" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Wofür sterben all diese Männer, von den Zivilisten ganz zu schweigen? „Wenn ich es abschalten würde, bräche ihre gesamte Front zusammen", schrieb Musk auf seiner Plattform X. Starlink bilde das Rückgrat der ukrainischen Streitkräfte. Satelliten liefern die Daten und Thiels Palantir wertet diese in Minutenschnelle aus. Die Zeit zwischen Ermittlung der Tötungsziele und der Umsetzung beträgt zwei, drei Minuten. Starink-Satelliten sind direkt an der Erprobung und dem Einsatz neuartiger Waffen im neuen globalen Wettrüsten beteiligt, wie man es in der Ukraine beobachten kann. Der Krieg als Testfeld für die Rüstungsindustrie?! Eindeutig ja!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72433B07" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alex Karp, ein CEO von Palantir stellt fest, dass</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> „die Macht hochentwickelter algorithmischer Kriegsführungssysteme mittlerweile so groß ist, dass sie dem Einsatz taktischer Atomwaffen gegen einen Gegner mit lediglich konventionellen Waffen gleichkommt.“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183C717C" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2BC656" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zwischenfazit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F32FEA0" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Technokratie-Bewegung mit Peter Thiel und Palantir steht für Totalüberwachung, Entrechtung der Menschen, Tod, Leid, Verarmung, Abschaffung der individuellen Persönlichkeit des Menschen und ein digitales Tech-Gefängnis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425F1ACA" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Kennen Sie den? Es sieht aus wie eine Ente, watschelt wie eine Ente und schnattert wie eine Ente. Was ist das? Richtig: Eine Ente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559388FB" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ähnlich zu bewerten sind die Heilsversprechen Thiels von ewigem Leben, Heilung, Vollkommenheit des Menschen mit Hilfe einer angeblich von christlichen Werten gesteuerten KI. Jeder, der behauptet, die Ente sei ein Schwan, täuscht sich und andere. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FAD79C" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wer ist an einer so krassen Täuschung der Menschen interessiert und weshalb?</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB42369" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Das freimaurerische Netzwerk hinter Peter Thiel </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ECF5D2" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Eines ist klar: All die medienwirksam in Szene gesetzten und reich gewordenen Tech-Leute sind Teil eines Netzwerkes im Hintergrund. Werfen wir dazu einen kleinen Blick hinter die große Bühne und das Netzwerk hinter der Figur Thiel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659F608A" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CAB78B" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Freimaurer- und Bilderberg-Verbindung:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1794521E" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Er und Palantir-Mitbegründer Alex Karp sind beide Mitglieder im Lenkungsausschuss der </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bilderberg-Grupp</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>e. Thiel nahm von 2007 bis 2025 an jeder Bilderberg-Konferenz teil. Auch 2026 waren Palantir-Leute vertreten. Laut den Enthüllungen des Dolmetschers des Bilderberg-Gründers Prinz Bernhard der Niederlande, versammelt die jährliche Bilderberg-Konferenz die bedeutendsten Freimaurer der Welt aus Politik, Finanzen und Industrie, um gravierende politisch-finanzielle Entscheidungen zu treffen. Palantir ist Teil der freimaurerischen Schattenregierung, die u.a. aus der Bilderberg-Gruppe, der Trilateralen Kommission und dem Council on Foreign Relations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>CFR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>besteht und von den Hochgrad-Freimaurern David Rockefeller und Henry Kissinger initiiert wurde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D207CE3" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>BlackRock-Verbindung</w:t>
-      </w:r>
-[...3 lines deleted...]
-          <w:b/>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Peter Thiel ist verheiratet mit Matt Danzeisen. Dieser war unter anderem Vize-Präsident bei </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>BlackRock</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Palantirs größte institutionelle Anleger sind die Vermögensriesen BlackRock und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vanguard</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>BlackRock-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vorstand ist Larry Fink. Dieser ist auch Vorstand beim WEF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[World Economic Forum] und in mehreren </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Freimaurer-Urlogen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vertreten: in der Loge Compass Star-Rose/Rosa-Stella Ventorum, der Loge Hathor Pentalpha und der Loge Amun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Investmentgesellschaft The Vanguard Group wiederum wurde 1975 von John Bogle gegründet. Auch dieser war Hochgrad-Freimaurer und Mitglied der </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Urloge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Hathor Pentalpha“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie wenig die Freimaurer hoher Grade an Menschenleben interessiert sind, sondern lediglich ihre menschenverachtenden Interessen verfolgen, zeigen auch Äußerungen von BlackRock-Chef Larry Fink. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zu den unzähligen Opfern auf dem Schlachtfeld bemerkt Larry Fink:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>„Ich könnte argumentieren, dass die großen Gewinner die Länder mit schrumpfender Bevölkerung sind“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Seiner Ansicht nach sind sinkende Geburtenraten und steigende Übersterblichkeitsraten ein entscheidender Vorteil beim Verkauf von KI und Roboterersatz für Menschen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>„Die sozialen Probleme, die man haben wird, wenn man Menschen durch Maschinen ersetzt, werden in den Ländern mit sinkender Bevölkerungszahl viel einfacher sein.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>BlackRock-</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>ideologische Leitfigur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Silicon Valley-Größen und auch von Peter Thiel ist die Autorin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ayn Rand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sie predigte den radikalen Egoismus. Ihre Bücher inspirierten Trump, Musk, Thiel und ähnlich elitär denkende Leute. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Anton LaVey</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Autor der Satanischen Bibel – erklärt, dass seine Religion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>„nur die Philosophie von Ayn Rand ist, der Zeremonien und Rituale hinzugefügt wurden“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...276 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>und dass der </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00CB2F1C">
+      <w:hyperlink r:id="rId6">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rStyle w:val="Internetverknpfung"/>
+            <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>Satanismus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> weit mehr mit deren Anschauungen gemein hat als mit jeder anderen Religion oder Philosophie. Technokraten-Idol Ayn Rand war eng mit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Alan Greenspan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verbunden, der als Freimaurer in fünf Urlogen gelistet ist! </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255D88B6" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Hier deutet sich eine Verbindung eines freimaurerischen Netzwerkes mit Satanismus an. An der 22. AZK belegte Ivo Sasek in seinem Referat: „Geheimlehre Hochgradfreimaurerei: Satan ist Gott“ sehr gründlich, wie tief die Hochgradfreimaurerei im Satanismus steckt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>[siehe AZK IVO Geheimlehre Hochgradfreimaurer: Satan ist Gott kla.tv/39402]</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>[siehe AZK I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vo Sasek: „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geheimlehre Hochgradfreimaurer: Satan ist Gott“ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kla.tv/39402</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hören Sie dazu einen Ausschnitt: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005AC9B1" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ivo Sasek: „</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Man kann es nämlich aus ihrem eigenen Mund vernehmen, dass sie zum Beispiel ihre eigenen Leute bewusst in die Irre führen, bewusst belügen und im Unwissen darüber halten, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dass sie sich oben Satan verschrieben haben. Und dies mit dem Ziel, letztlich die gesamte Weltbevölkerung unter diese Herrschaft, unter diesen Dienst von Satan, zu bringen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> […] Und jetzt seht ihr einen Hochgrad/Höchstgrad-Freimaurer und Satanisten bei der Arbeit, wenn es um Krieg und Blutopfer, Babyopfer geht und so. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Crowley war Mitglied im Hermetic Order of the Golden Dawn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Er war </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>frei bekennender Satanist und Okkultist</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, der sich sogar gerühmt hat das “Große Tier 666“ zu sein. Und in seinem Buch </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>„Magie in Theorie und Praxis“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Band 4, Seite 87, gibt er Anleitung zu magischen Ritualen und Menschenopfern. Jetzt gehen wir ans Eingemachte, ihr Lieben. Zitat – jetzt hört gut zu, das geschieht da ganz oben. Zitat: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">„Das Blutopfer war seit jeher der am meisten beachtete Teil der Magie. […] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Im vierten Band seiner Buchreihe „Magie in Theorie und Praxis“, Seite 88, malt er aus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, „dass der ganze Planet in Blut gebadet werden müsse.“ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Verstanden? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“Dieser große Krieg müsse geführt werden, da es eine magische Operation von größter Bedeutung sei.“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Und mit solch ungestraft satanistischen Freimaurer-Bekenntnissen bekommen natürlich Terroranschläge, Kriege, Seuchen, Kinderraub, Epidemien und Zerfall jeder Art … Das ist plötzlich eine ganz neue Dimension, jetzt ergibt das eine Logik, was da draußen geschieht, die ganze Zeit. Für solch abartige Weltenlenker scheint die prinzipielle Zerstörung unserer Welt also nichts anderes als ein notwendiges, begehrtes und auch von Satan gefordertes Opferritual zu sein. Das würde im Klartext heißen, dass für Weltenlenker dieses Schlages selbst ein dritter Weltkrieg nichts als das größte je erbrachte Opferritual zu Ehren Luzifers, des Satans und Teufels, darstellen würde.“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F84D2A" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A788C35" w14:textId="0A0F1B81" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ausblick</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Wie wir sehen konnten, ermöglicht das Technokratie-Netzwerk rund um Palantir und Peter Thiel eine totale Überwachung, Töten ohne Emotionen, Abschaffung jeglichen Mitspracherechts der Menschen und Steuerung der Menschen per Maschinen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA77E2F" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA09C01" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peter Thiel ist offensichtlich Teil eines freimaurerischen, Satan verherrlichenden Transhumanisten-Netzwerkes. So sind scheinbar wohlklingende Verheißungen von Thiel und anderen Leitfiguren der Transhumanisten-Bewegung wie Ray Kurzweil oder Yuval Harari zu paradiesischen Zuständen auf dieser Erde in Tat und Wahrheit als krasse Sinnestäuschung einzuordnen. Und dies ist kein Wunder, wie es die Bibel in 2. Kor. 11,14 und 15 sagt:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>„…denn der Satan selbst nimmt die Gestalt eines Engels des Lichts an; es ist daher nichts Großes, wenn auch seine Diener die Gestalt von Dienern der Gerechtigkeit annehmen.“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558D9E6A" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3503305C" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thiel spricht davon, dass die KI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Menschen heilen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">unsterblich </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">machen soll. </w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Palantir unterstützt das Töten und Verkrüppeln von Menschenleben</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in großem Stil, siehe Gaza. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566309D2" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Thiel warnt vor einer NWO, einer Neuen Weltordnung, und will angeblich einen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>totalitären Superstaat verhindern</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Palantir ermöglicht </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">genau das: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>einen totalitären Superstaat.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307C934F" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362C0542" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Frage ist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>weshalb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> die Vertreter des Transhumanismus ausgerechnet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>biblische Aussagen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> so offensichtlich pervertieren. Kann es sein, dass diese elitär denkenden Kreise im wahren Erkennen der göttlichen Bestimmung des Menschen die größte Gefahr sehen und genau dies verhindern wollen? </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lenkt Täuschung nicht immer bewusst von der Wahrheit ab, weil sie ihre Interessen sonst bedroht fühlt?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D27A5C" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">Die Menschen werden sich immer mehr bewusst und auch die Praxis zeigt es, dass die Menschheit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ein Organismus IST</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, dass es eine </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Schwarmintelligenz gibt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, dass</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> alles bereits mit allem vernetzt IST</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, dass </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>die Seele unsterblich IST</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> und so weiter und so fort. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12ACFCE8" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Thiel verspricht in jedem einzelnen Punkt Dinge, die wir Menschen entweder schon sind oder schon haben! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116F0FD3" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Sasek, Gründer von Kla.TV und OCG bringt schon seit Jahrzehnten Licht in genau jene Zusammenhänge, die Peter Thiel so schamlos pervertiert.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCB5297" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...15 lines deleted...]
-        <w:r w:rsidRPr="00CB2F1C">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Im nachfolgenden sehen Sie einen Auszug aus der Rede von Ivo Sasek vom Dezember 2024 „Goldenes Zeitalter oder Luziferische Täuschung?“ [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rStyle w:val="Internetverknpfung"/>
+            <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>www.kla.tv/31253</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CB2F1C">
-[...95 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versteht vor allem, dass die Künstliche Intelligenz ein Produkt des neuen luziferischen Zeitalters ist. Die KI ist doch die größte jemals an uns ergangene Versuchung, weil sie unsere göttlichen Veranlagungen, Eigenschaften und Fähigkeiten untergräbt und kastriert. Jetzt ist die Zeit, wo wir die von Jesus gebotenen göttlichen Vollkommenheiten in uns aktivieren sollen und auch können (Matthäus 5,48). Dies ist gesetzmäßig allerdings erst im Angesicht dieses luziferischen Großaufmarsches möglich, vorher nicht. Hinten eingeblendete Schriftstellen reden davon. (Psalm 23,5/ 2. Thessalonicher 2,7-8) Wenn wir uns m.a.W. nicht von der uns allseits ködernden KI verführen lassen, werden wir noch in diesem Zeitalter zu unseren göttlichen Vollkommenheiten zurückfinden. Die werden die KI wie eine schmierige Rostbüchse erscheinen lassen. Wählt bitte, was Euch besser mundet.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:b/>
+          <w:i/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Verehrte Zuschauerinnen und Zuschauer! Wenn Thiel &amp; Co. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Fälscher </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">der Wirklichkeit sind, muss es auch ein </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Original </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">der Realität geben. So lehrt Ivo Sasek seit Jahrzehnten über einen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">weltweit heranwachsenden Christus-Organismus. Diesem gelten die Verheißungen der Heiligen Schriften. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056C0F66" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Genau im Erkennen der wahren Identität des Menschen liegt der Schlüssel zur Abwendung und Überwindung der scheinbar unausweichlichen Versklavung der Menschheit.</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Sollten Sie an Theorie und Praxis zu geistlichen Gesetzmäßigkeiten des Organismus, der Schwarmintelligenz, der Überwindung der menschlichen Begrenztheit und den Aussagen der Urtexte der Heiligen Schrift interessiert sein, finden Sie einige Empfehlungen in der Infobox unter der Sendung. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBFE459" w14:textId="1D9780FE" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2F1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Nur gemeinsam, vereint im Geist lässt sich ein vernichtender Anschlag auf die Menschheit und die Schöpfung insgesamt abwenden. </w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F67ED1" w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">von </w:t>
-[...54 lines deleted...]
-        <w:keepNext/>
+        <w:t>von ag./rw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C7112D" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:line="228" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Quellenanhang Palantir</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEABB60" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Einleitung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B23050D" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Interview mit Ross Douthat </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49859FE2" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=vV7YgnPUxcU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26538AFA" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.tagesspiegel.de/internationales/us-politik-technologie-und-die-apokalypse-peter-thiels-bizarre-obsession-mit-dem-antichristen-14389598.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E07658B" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://tkp.at/2025/08/18/peter-thiel-die-eine-welt-regierung-ist-die-groesste-bedrohung-fuer-die-menschheit/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:br/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCF85B3" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Wie der Mythos Thiel aufgebaut wurde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3048F5C7" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Irving Kristol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A098D49" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Irving_Kristol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B7E19FC" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.philanthropyroundtable.org/almanac/starting-the-presses-for-conservative-student-journalists/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FB7CB1E" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://artofliberty.substack.com/p/cia-contractor-peter-thiels-secret</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F7E6F6" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>CIA-Startfinanzierung von   Palantir</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79643385" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId20" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Palantir_Technologies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14197273" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://artofliberty.substack.com/p/cia-contractor-peter-thiels-secret</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F486671" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078ECD87" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Firmengründungen</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Palantir_Technologies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C6F6AAB" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId23" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Peter_Thiel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="295BE58F" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId24" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.wiwo.de/unternehmen/it/tech-investor-nicht-immer-ist-peter-thiel-drin-wo-peter-thiel-draufsteht/27956988.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="458264B5" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId25" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/PayPal-Mafia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="365E51B7" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B71AAC7" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Forbes-Artikel</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.forbes.com/sites/andygreenberg/2013/08/14/agent-of-intelligence-how-a-deviant-philosopher-built-palantir-a-cia-funded-data-mining-juggernaut/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32B17135" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C50BAB8" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Thiel als Young Global Leader des WEF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.bilderbergmeetings.or2g/background/steering-committee/steering-committee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://infotakt.kla.tv/p/bilderberg-treffen-in-washington</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Peter_Thiel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Thiel: KI als Messias? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20181517" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Interview Peter Thiel:   Palantir, der KI-Gott und das Ende des Menschen - Im Gespräch mit Tariq   Hübsch</w:t>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4A86E8"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://www.youtube.com/watch?v=UAct78Gu3S4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EDCA94" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...24 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Buch: Tahir Chaudhry Tariq   Hübsch: Peter Thiel Palantir, der KI-Gott und das Ende des Menschen,   Grenzgängerverlag, 1. Auflage 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFC99A6" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Heilungswunder durch   hirnsteuerbare Prothesen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9F2FF9" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId30" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.kla.tv/38952</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">   Akte Elon Musk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0045EA" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId31" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://medizin-und-technik.industrie.de/technik/forschung/sensor-plus-ki-intuitiver-greifen-mit-der-handprothese/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4186EF69" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId32" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.medica.de/de/media-news/erlebniswelten-magazin/physio-tech/intelligente-prothesen-adaptive-steuerung-ki</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="709B5AF8" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FDD568" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:line="228" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Interview Tariq Hübsch mit NUOFLIX</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0078FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://www.youtube.com/watch?v=UAct78Gu3S4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF0AD41" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0078FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62337279" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Buch von Yuval Noah Harari:   Homo Deus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...20 lines deleted...]
-        </w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>A Brief History of Tomorrow von 2015</w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.sueddeutsche.de/wirtschaft/universalhistoriker-yuval-harari-wir-werden-gewaltige-ungleichheiten-erleben-1.2337102</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6ABB8052" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...40 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>Buch von   Ray Kurzweil "The Singularity Is Near", deutscher Titel:   "Transhumanismus" von 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Die unbeschreibliche Machtfülle von Palantir </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B18357" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A08805D" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Palantir Kunden</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://time.com/6293398/palantir-future-of-warfare-ukraine/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13314EDF" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AB87BE" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00836FD9" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unterwanderung von Regierungen</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>Trump   Unterstützung, Stargate und Dekret zur Einschränkung der   KI-Sicherheitsmaßnahmen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6699EB" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId35" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.nzz.ch/wirtschaft/trumps-milliarden-ki-projekt-die-wichtigsten-fragen-und-antworten-ld.1867385</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="742BAE27" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId36" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Stargate-Projekt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AC4F50B" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F98FFA" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Durchsetzung der Regierung mit Vertrauten Thiels</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.thelastamericanvagabond.com/peter-thiel-acolyte-trump-2nd-term/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0115094B" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId38" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://thefreethoughtproject.com/deep-state/welcome-to-the-palantir-world-order</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F1240D1" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4D443E" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Modellstadt Próspera</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Pr%C3%B3spera</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="213FAD18" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Buch von Oliver Regenauer: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F1111"/>
         </w:rPr>
-        <w:t>HOPIUM: Texte zu Zeitenwende, Technokratie und   Korporatismus III (</w:t>
-[...22 lines deleted...]
-      <w:r>
+        <w:t>HOPIUM: Texte zu Zeitenwende, Technokratie und   Korporatismus III (regenauer.press | Anthologie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3D370A" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Link zu </w:t>
-[...17 lines deleted...]
-      <w:r>
+        <w:t>Link zu Seasteading (weitere geplante Modellstädte)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Seasteading</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.seasteading.org/active-projects/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D753051" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CB8607" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Finanzen: KI als gnadenloser Vermögensstaubsauger</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ernst   Wolff in einem Interview mit kla.TV vom 27.09.2025: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId36">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.kla.tv/38867</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:t>  Min 5:23-6:23</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E1A098" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DAD058" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107793BE" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Militär: „Kommandozentrale“ Palantir</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Palantir   KI-Waffensysteme</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7873A241" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>TITAN</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.palantir.com/titan/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.deraktionaer.de/artikel/aktien/palantir-premiere-us-militaer-bekommt-mobile-gefechtsstation--20376250.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07249439" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MAVEN</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://blog.palantir.com/maven-smart-system-innovating-for-the-alliance-5ebc31709eea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId40">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.businessinsider.de/politik/palantir-software-als-waffe-pentagon-zeigt-ki-system-im-kriegseinsatz/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="215704E2" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22631218" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Testgebiet Gaza</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Buch   </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Oliver Regenauer: HOPIUM:</w:t>
+        <w:rPr/>
+        <w:t>Buch   Fvon Oliver Regenauer: HOPIUM:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0F1111"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Texte zu   Zeitenwende, Technokratie und Korporatismus III (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> |   Anthologie)</w:t>
+        <w:t xml:space="preserve"> Texte zu   Zeitenwende, Technokratie und Korporatismus III (regenauer.press |   Anthologie)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId41">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.statista.com/statistik/daten/studie/1624512/umfrage/schaeden-an-ziviler-infrastruktur-im-gazastreifen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId42">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.berliner-zeitung.de/article/gaza-krieg-bericht-83-prozent-zivile-opfer-2351117</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DB9DAD7" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0D45D1" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Testgebiet Ukraine</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId43">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.statista.com/statistik/daten/studie/1297855/umfrage/anzahl-der-zivilen-opfer-durch-ukraine-krieg/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.deutschlandfunk.de/nato-1-3-millionen-russische-soldaten-getoetet-oder-verletzt-100.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3C495B" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D6E739" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Einsatz von </w:t>
-[...20 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+        <w:t>Einsatz von StarLink und Palantir-Software</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Zitat Elon Musk</w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.kla.tv/38952</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ABA9763" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="119" w:line="228" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228" w:before="0" w:after="119"/>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:fill="FFFFFF" w:val="clear"/>
           </w:rPr>
           <w:t>https://www.businessinsider.de/wirtschaft/musk-warnt-wenn-ich-starlink-abschalte-bricht-die-ukrainische-front-zusammen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="334E6CE9" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B4E61B" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zitat Alex Karp</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId47">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.stern.de/digital/technik/wie-peter-thiels-software-der-ukraine-beim-beschuss-russischer-ziele-hilft-33163320.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50EC943E" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFFE0B9" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:line="228" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Das freimaurerische   Netzwerk hinter Peter Thiel </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595CD6A6" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A3760B" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:line="228" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Freimaurer- und   Bilderberg-Verbindung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF478BB" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId54" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Matt_Danzeisen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33C89DFD" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:line="228" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3261B6B9" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...5 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t>Artur Lipinski, Die Horus-Loge - Wie kam es wirklich zum   Zweiten Weltkrieg und wer finanzierte ihn?, 2017, Seite 16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AB9971" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772A73C4" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId55" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://apolut.net/bilderberger-2026-guttenberg-der-transatlantische-netzwerker-von-wolfgang-effenberger/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32A81FBD" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D6611C" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="480" w:line="228" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId56" w:history="1">
+        <w:spacing w:lineRule="auto" w:line="228" w:before="0" w:after="480"/>
+        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId50">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://bilderbergmeetings.org/meetings/meeting-2025/participants-2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="343435"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t>Abgerufen:   15. April 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19586C01" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="480" w:line="228" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="228" w:before="0" w:after="480"/>
+        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="343435"/>
         </w:rPr>
-        <w:t xml:space="preserve">Teilnehmerliste   2026: Bilderberg Meetings: List of </w:t>
-[...18 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Teilnehmerliste   2026: Bilderberg Meetings: List of Participants 2026, 72nd Bilderberg   Meeting, Washington D.C., 9.–12. April 2026: </w:t>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId51">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://bilderbergmeetings.org/meetings/meeting-2026/participants-2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t>Abgerufen:   15. April 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70342D84" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="480" w:line="228" w:lineRule="auto"/>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId58" w:history="1">
+        <w:spacing w:lineRule="auto" w:line="228" w:before="0" w:after="480"/>
+        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>bilderbergmeetings.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CC301EA" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Larry   Fink Freimaurerzugehörigkeit:   BUCH ‚Massoni –Società a responsabilità illimitata. La scoperta delle Ur   Lodges‘, Autor: Gioele Magaldi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002D2349" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF609D" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091A509D" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BlackRock-Verbindung</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId53">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Matt_Danzeisen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51935646" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>https://de.investing.com/equities/palantir-technologies-inc-ownership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C61A0F6" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6868B590" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vanguard</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId54">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/John_C._Bogle</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="140A37FF" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://de.investing.com/equities/palantir-technologies-inc-ownership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6712ED94" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C312C97" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Freimaurerzugehörigkeit   John C. Bogle: </w:t>
-      </w:r>
-      <w:r>
         <w:br/>
         <w:t>BUCH ‚Massoni –Società a responsabilità illimitata. La scoperta delle Ur   Lodges‘, Autor: Gioele Magaldi</w:t>
-      </w:r>
-      <w:r>
         <w:br/>
         <w:t xml:space="preserve">   </w:t>
-      </w:r>
-      <w:r>
         <w:br/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65889749" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4420C414" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:line="228" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Larry-Fink Zitate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380F1712" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId61" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId55">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://report24.news/wef-treffen-blackrock-chef-fink-traeumt-von-entvoelkerten-nationen-als-gewinner-des-ki-zeitalters/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35F4E548" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0CC989" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId62" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId56">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.reddit.com/r/anime_titties/comments/1cmyi2u/social_problems_in_substituting_humans_for/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="789C4018" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D53C2D2" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId63" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId57">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://tkp.at/2024/05/06/blackrock-und-wef-vorstand-ueber-entvoelkerung-robert-malone-ueber-die-ursachen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3165AD8F" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:line="228" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C0146D" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:line="228" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DC6C64" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ayn Rand</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink r:id="rId58">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.bbc.com/news/technology-38315682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E372D84" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0F7BE9"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
         <w:t>https://www.theguardian.com/books/2017/apr/10/new-age-ayn-rand-conquered-trump-white-house-silicon-valley</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D9FE18" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId65" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId59">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Ayn_Rand</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16F589BB" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId60">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Ayn-Rand-Institut</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64B18873" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CC827E" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Anton LaVey </w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId61">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Anton_Szandor_LaVey</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05B6BFAB" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId68" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId62">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://churchofsatan.com/satanism-and-objectivism/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EE3B6D2" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="228" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:lineRule="auto" w:line="228"/>
+        <w:rPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="202122"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t>Bill Ellis: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="202122"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:i/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+        <w:t>Raising   the Devil: Satanism, New Religions, and the Media.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:color w:val="202122"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...33 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
         </w:rPr>
         <w:t> The University   Press of Kentucky, Lexington 2000, S. 180 (englisch).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E97CDE" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68681DAC" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="177" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Alan Greenspan</w:t>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId69" w:history="1">
+      <w:hyperlink r:id="rId63">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Alan_Greenspan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D474531" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId70" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="175" w:before="0" w:after="160"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId64">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.npr.org/2026/06/22/nx-s1-5866558/alan-greenspan-dead-ayn-rand</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="233339A9" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mitgliedschaft in fünf </w:t>
-[...15 lines deleted...]
-      <w:r>
+        <w:t>Mitgliedschaft in fünf Urlogen:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-      <w:r>
         <w:br/>
-        <w:t xml:space="preserve">BUCH ‚Massoni –   </w:t>
-[...36 lines deleted...]
-        <w:keepNext/>
+        <w:t>BUCH ‚Massoni –   Società a responsabilità illimitata. La scoperta delle Ur   Lodges‘, Autor: Gioele Magaldi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C534E6">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FC25F0" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Referat vom Freundestreffen 2025</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>„Entfessle ungeahnte Privilegien"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F485E59" w14:textId="610CFDB4" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId71" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId65">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>www.kla.tv/37606</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OCG-Akademie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59325F35" w14:textId="4A6DCC1D" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId72" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.akademie.ocg.life/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16586755" w14:textId="2032D56C" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Einblicke in lebensentscheidende und lebensverändernde Themen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29336BD1" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId73" w:history="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId67">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://sasek.tv/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
+      <w:hyperlink r:id="rId68">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:color w:val="0F7BE9"/>
           </w:rPr>
           <w:t>https://www.ocg.life/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EE315EB" w14:textId="33499705" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kontakt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196E3D55" w14:textId="40849B43" w:rsidR="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00AA1493">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:hyperlink r:id="rId69">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>https://www.ivo-sasek.ch/kontakt/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="237794C1" w14:textId="77777777" w:rsidR="00CB2F1C" w:rsidRPr="00CB2F1C" w:rsidRDefault="00CB2F1C" w:rsidP="00CB2F1C">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="240"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B28C8">
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">#KI - Künstliche Intelligenz - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId70">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/KI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B33C6A">
+      <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00B33C6A">
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Eliten - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId71">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Eliten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B33C6A">
+      <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00B33C6A">
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Digitalisierung - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId72">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Digitalisierung</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B33C6A">
+      <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00B33C6A">
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Technokratie - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId73">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Technokratie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B33C6A">
+      <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00B33C6A">
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Transhumanismus - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId74">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Transhumanismus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B33C6A">
+      <w:r>
+        <w:rPr/>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00B33C6A">
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Dokumentarfilm - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:history="1">
-        <w:r w:rsidRPr="00F24C6F">
+      <w:hyperlink r:id="rId75">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv/Dokumentarfilme</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="327258F8" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="179C7D85" wp14:editId="698817D4">
+          <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="21">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
-            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="831" y="0"/>
-[...8 lines deleted...]
-                <wp:lineTo x="831" y="0"/>
+                <wp:start x="821" y="0"/>
+                <wp:lineTo x="-10" y="1136"/>
+                <wp:lineTo x="-10" y="19438"/>
+                <wp:lineTo x="409" y="21156"/>
+                <wp:lineTo x="821" y="21156"/>
+                <wp:lineTo x="20349" y="21156"/>
+                <wp:lineTo x="21180" y="20007"/>
+                <wp:lineTo x="21180" y="1136"/>
+                <wp:lineTo x="20349" y="0"/>
+                <wp:lineTo x="821" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId82"/>
+            <wp:docPr id="3" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId77"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
+                    <pic:cNvPr id="3" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+                      <a:hlinkClick r:id="rId77"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId76"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="edit"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Kla.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
-[...5 lines deleted...]
-        <w:keepNext/>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>la.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>was die Medien nicht verschweigen sollten ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FABAA0" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D6454C" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001D6477">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
-        <w:r w:rsidR="001D6477" w:rsidRPr="001D6477">
+      <w:hyperlink r:id="rId78">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B2D3EC9" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001D6477">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CE9E7B" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+          <w:b/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:history="1">
-        <w:r w:rsidRPr="001D6477">
+      <w:hyperlink r:id="rId79">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/abo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EA29918" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="160"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4827">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sicherheitshinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED80156" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C4827">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Edit"/>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB8355B" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="160"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="Internetverknpfung"/>
+          <w:b/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
-      </w:r>
-[...3 lines deleted...]
-          <w:b/>
+        <w:br/>
+        <w:t>Klicken Sie hier:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:br/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:history="1">
-        <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
+      <w:hyperlink r:id="rId80">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Internetverknpfung"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18E3BA4E" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91"/>
         </w:pBdr>
-        <w:spacing w:after="120"/>
-        <w:rPr>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:i/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080337B">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Lizenz:</w:t>
-[...14 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Lizenz:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D79462B" wp14:editId="34BBF1F7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="374650" cy="184150"/>
-            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-            <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
+                    <pic:cNvPr id="4" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1"/>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId81"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="374650" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">  Creative Commons-Lizenz mit Namensnennung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:keepLines/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId89"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="1417" w:right="1417" w:header="708" w:top="1417" w:footer="708" w:bottom="1134" w:gutter="0"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...27 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1668D914" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
-        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Die Akte Peter Thiel und Palantir ─ KI als Manifestation des Antichristen?  </w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
+      </w:rPr>
+      <w:instrText> PAGE \* ARABIC </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE2F5D">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
-        <w:noProof/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D10E2E">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
+      </w:rPr>
+      <w:instrText> NUMPAGES \* ARABIC </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE2F5D">
+    <w:r>
       <w:rPr>
+        <w:sz w:val="18"/>
         <w:bCs/>
-        <w:noProof/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:sz w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:rPr>
         <w:bCs/>
-        <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
-      <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
-[...9 lines deleted...]
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblpPr w:vertAnchor="text" w:horzAnchor="text" w:leftFromText="142" w:rightFromText="142" w:tblpX="92" w:tblpY="1"/>
+      <w:tblW w:w="7717" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:val="04a0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w14:paraId="3681EFD1" w14:textId="77777777" w:rsidTr="00FE2F5D">
+    <w:tr>
+      <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
+            <w:top w:val="nil"/>
             <w:left w:val="nil"/>
-            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="42957C79" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:ind w:left="-57"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:ind w:left="-57" w:hanging="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
-          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink r:id="rId1" w:history="1">
-            <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:hyperlink r:id="rId1">
+            <w:r>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rStyle w:val="Internetverknpfung"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>www.kla.tv/42109</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t xml:space="preserve">Veröffentlicht: </w:t>
           </w:r>
-          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
               <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
             </w:rPr>
             <w:t>15.08.2026</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7BD50731" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
+        <w:p>
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
+            <w:widowControl/>
+            <w:spacing w:before="0" w:after="0"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:kern w:val="0"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+            </w:rPr>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="31D9F912" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
-        <w:tab w:val="left" w:pos="7995"/>
+        <w:tab w:val="left" w:pos="7995" w:leader="none"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
+        <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44A748BB" wp14:editId="609E0BF8">
+        <wp:anchor behindDoc="0" distT="0" distB="0" distL="114300" distR="114300" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="19">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
-          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
-              <wp:start x="0" y="0"/>
-[...3 lines deleted...]
-              <wp:lineTo x="0" y="0"/>
+              <wp:start x="-10" y="0"/>
+              <wp:lineTo x="-10" y="20576"/>
+              <wp:lineTo x="21093" y="20576"/>
+              <wp:lineTo x="21093" y="0"/>
+              <wp:lineTo x="-10" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
+          <wp:docPr id="5" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId3"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
+                  <pic:cNvPr id="5" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
+                    <a:hlinkClick r:id="rId3"/>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="741045" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:name w:val="tzqmeDWgLN"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
-      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="è"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="§"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="900" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1800" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2250" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2700" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3150" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4050" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:name w:val="3HzAlpcokQ"/>
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
-      <w:start w:val="3"/>
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="900" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1800" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2250" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2700" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3150" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4050" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:name w:val="f0xlM8S68X"/>
+  <w:abstractNum w:abstractNumId="4">
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="900" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1350" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="1800" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2250" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="2700" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3150" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
         <w:ind w:left="4050" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:lvlText w:val="è"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1339425392">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="267785232">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-    <w:lvlOverride w:ilvl="1">
-[...20 lines deleted...]
-    <w:lvlOverride w:ilvl="8">
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="798255654">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="2"/>
-[...52 lines deleted...]
-    <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
-[...11 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...54 lines deleted...]
-  <w15:docId w15:val="{2C0BD46E-DE3C-4362-B731-90411D784F66}"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:themeFontLang w:val="de-CH" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8721,52 +8359,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8833,237 +8471,335 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="KopfzeileZchn" w:customStyle="1">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="1">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="1">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Internetverknpfung">
+    <w:name w:val="Internetverknüpfung"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Texttitelsize" w:customStyle="1">
+    <w:name w:val="text_titel_size"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e81f93"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Edit" w:customStyle="1">
+    <w:name w:val="edit"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00a71903"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00cb2f1c"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Berschrift">
+    <w:name w:val="Überschrift"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Textkrper"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlung">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Textkrper"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Beschriftung">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis">
+    <w:name w:val="Verzeichnis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KopfundFuzeile">
+    <w:name w:val="Kopf- und Fußzeile"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4536" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00f33fd6"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ff4982"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:ind w:left="720" w:hanging="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rahmeninhalt">
+    <w:name w:val="Rahmeninhalt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
-[...89 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F33FD6"/>
+    <w:rsid w:val="00f33fd6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...35 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42109" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Hedgefonds" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Satanismus" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/31253" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=vV7YgnPUxcU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tagesspiegel.de/internationales/us-politik-technologie-und-die-apokalypse-peter-thiels-bizarre-obsession-mit-dem-antichristen-14389598.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2025/08/18/peter-thiel-die-eine-welt-regierung-ist-die-groesste-bedrohung-fuer-die-menschheit/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Irving_Kristol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.philanthropyroundtable.org/almanac/starting-the-presses-for-conservative-student-journalists/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artofliberty.substack.com/p/cia-contractor-peter-thiels-secret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Palantir_Technologies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artofliberty.substack.com/p/cia-contractor-peter-thiels-secret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Palantir_Technologies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Peter_Thiel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiwo.de/unternehmen/it/tech-investor-nicht-immer-ist-peter-thiel-drin-wo-peter-thiel-draufsteht/27956988.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/PayPal-Mafia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forbes.com/sites/andygreenberg/2013/08/14/agent-of-intelligence-how-a-deviant-philosopher-built-palantir-a-cia-funded-data-mining-juggernaut/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bilderbergmeetings.org/background/steering-committee/steering-committee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infotakt.kla.tv/p/bilderberg-treffen-in-washington" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Peter_Thiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/38952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medizin-und-technik.industrie.de/technik/forschung/sensor-plus-ki-intuitiver-greifen-mit-der-handprothese/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medica.de/de/media-news/erlebniswelten-magazin/physio-tech/intelligente-prothesen-adaptive-steuerung-ki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sueddeutsche.de/wirtschaft/universalhistoriker-yuval-harari-wir-werden-gewaltige-ungleichheiten-erleben-1.2337102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://time.com/6293398/palantir-future-of-warfare-ukraine/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzz.ch/wirtschaft/trumps-milliarden-ki-projekt-die-wichtigsten-fragen-und-antworten-ld.1867385" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Stargate-Projekt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelastamericanvagabond.com/peter-thiel-acolyte-trump-2nd-term/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thefreethoughtproject.com/deep-state/welcome-to-the-palantir-world-order" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Pr&#243;spera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Seasteading" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seasteading.org/active-projects/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/38867" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palantir.com/titan/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deraktionaer.de/artikel/aktien/palantir-premiere-us-militaer-bekommt-mobile-gefechtsstation--20376250.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.palantir.com/maven-smart-system-innovating-for-the-alliance-5ebc31709eea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.de/politik/palantir-software-als-waffe-pentagon-zeigt-ki-system-im-kriegseinsatz/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/1624512/umfrage/schaeden-an-ziviler-infrastruktur-im-gazastreifen/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berliner-zeitung.de/article/gaza-krieg-bericht-83-prozent-zivile-opfer-2351117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.statista.com/statistik/daten/studie/1297855/umfrage/anzahl-der-zivilen-opfer-durch-ukraine-krieg/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deutschlandfunk.de/nato-1-3-millionen-russische-soldaten-getoetet-oder-verletzt-100.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/38952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.businessinsider.de/wirtschaft/musk-warnt-wenn-ich-starlink-abschalte-bricht-die-ukrainische-front-zusammen/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stern.de/digital/technik/wie-peter-thiels-software-der-ukraine-beim-beschuss-russischer-ziele-hilft-33163320.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Matt_Danzeisen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apolut.net/bilderberger-2026-guttenberg-der-transatlantische-netzwerker-von-wolfgang-effenberger/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilderbergmeetings.org/meetings/meeting-2025/participants-2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilderbergmeetings.org/meetings/meeting-2026/participants-2026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilderbergmeetings.org/?ref=apolut.net" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Matt_Danzeisen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/John_C._Bogle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report24.news/wef-treffen-blackrock-chef-fink-traeumt-von-entvoelkerten-nationen-als-gewinner-des-ki-zeitalters/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reddit.com/r/anime_titties/comments/1cmyi2u/social_problems_in_substituting_humans_for/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tkp.at/2024/05/06/blackrock-und-wef-vorstand-ueber-entvoelkerung-robert-malone-ueber-die-ursachen/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.com/news/technology-38315682" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Ayn_Rand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Ayn-Rand-Institut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Anton_Szandor_LaVey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://churchofsatan.com/satanism-and-objectivism/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Alan_Greenspan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.npr.org/2026/06/22/nx-s1-5866558/alan-greenspan-dead-ayn-rand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/37606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.akademie.ocg.life/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sasek.tv/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocg.life/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ivo-sasek.ch/kontakt/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/KI" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Eliten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Digitalisierung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Technokratie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Transhumanismus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Dokumentarfilme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42109" TargetMode="External"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42109" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9311,66 +9047,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.0.4.2$Windows_X86_64 LibreOffice_project/dcf040e67528d9187c66b2379df5ea4407429775</Application>
+  <AppVersion></AppVersion>
   <Pages>17</Pages>
-  <Words>6446</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>5002</Words>
+  <Characters>35821</Characters>
+  <CharactersWithSpaces>40884</CharactersWithSpaces>
+  <Paragraphs>250</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>de-DE</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>