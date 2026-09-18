--- v0 (2026-08-29)
+++ v1 (2026-09-18)
@@ -1,4235 +1,7573 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="JPG" ContentType="image/.jpg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E2CDEF5">
+    <w:p w14:paraId="5E20FF39" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43B6B11E" wp14:editId="52B5AA4F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2228215" cy="1382395"/>
             <wp:effectExtent l="0" t="0" r="635" b="8255"/>
             <wp:wrapSquare wrapText="left"/>
             <wp:docPr id="5" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2228400" cy="1382400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="12"/>
+          <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Medienkommentar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AC481B">
+    <w:p w14:paraId="32EC08E5" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="12"/>
+          <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E536D72" wp14:editId="6A317B18">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-542290</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-254000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
-              <wp:wrapPolygon>
+              <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20736"/>
                 <wp:lineTo x="20736" y="20736"/>
                 <wp:lineTo x="20736" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="381000" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="12"/>
+          <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">„Ordo ab Chao“ – durch Chaos zur Neuen </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="39564DF6">
+        <w:t>„Ordo ab Chao“ – durch Chaos zur Neuen Weltordnung! Aktuelle Krisenherde im Fokus (Iran- und Ukrainekrieg sowie Taiwan)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241E1535" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>„Ordo ab Chao“ – zu Deutsch „Ordnung aus dem Chaos“ – lautet der Wahlspruch eines freimaurerischen Hochgradsystems. Es besteht die Annahme, Chaos werde absichtlich herbeigeführt, um eine Neue Weltordnung herbeizuschaffen. YouTube, ChatGPT &amp; Co. stempeln diese Annahme jedoch als Verschwörungstheorie ab. Die folgende Sendung weist anhand dreier aktueller Brandherde – Iran/Naher Osten, China/Taiwan und Ukraine/Russland – nach, inwiefern sich diese Verschwörungstheorie dennoch bewahrheitet. Krisen werden als Mittel betrachtet, um eine neue globale Ordnung gesellschaftlich durchzusetzen und als wünschenswert erscheinen zu lassen.
-[...3 lines deleted...]
-    <w:p w14:paraId="6C8DE0CA">
+        <w:t>„Ordo ab Chao“ – zu Deutsch „Ordnung aus dem Chaos“ – lautet der Wahlspruch eines freimaurerischen Hochgradsystems. Es besteht die Annahme, Chaos werde absichtlich herbeigeführt, um eine Neue Weltordnung herbeizuschaffen. YouTube, ChatGPT &amp; Co. stempeln diese Annahme jedoch als Verschwörungstheorie ab. Die folgende Sendung weist anhand dreier aktueller Brandherde – Iran/Naher Osten, China/Taiwan und Ukraine/Russland – nach, inwiefern sich diese Verschwörungstheorie dennoch bewahrheitet. Krisen werden als Mittel betrachtet, um eine neue globale Ordnung gesellschaftlich durchzusetzen und als wünschenswert erscheinen zu lassen. Die Sendung kam zudem zum erschreckenden Schluss, dass sich Kriege in ihren Auswirkungen weniger gegen Staaten als vielmehr gegen Verbraucher weltweit, die breite Masse und den Mittelstand zu richten scheinen. Sehen Sie in dieser Sendung, wie Krisen einerseits für eine globale Diktatur missbraucht, andererseits aber auch als Chancen für Veränderungen genutzt werden können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED2F5E0" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>„Ordo ab Chao“ – zu Deutsch „Ordnung aus dem Chaos“ – lautet der Wahlspruch des freimaurerischen Hochgradsystems des „Alten und Angenommenen Schottischen Ritus“, kurz AASR. Die Bezeichnung „schottisch“ verweist nicht auf den geografischen Ursprung des Ritus, der im 18. Jahrhundert vor allem in Frankreich entstand. Der AASR zählt weltweit zu den einflussreichsten Hochgradsystemen der Freimaurerei. Der US-amerikanische Bürgerkriegsoffizier und Schriftsteller Albert Pike war 32 Jahre lang, bis zu seinem Tod im Jahr 1891, „Souveräner Großkommandeur“ der südlichen Jurisdiktion des AASR. [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.kla.tv/AlbertPike</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2F83BD" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FDDE31E" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Zurück zum Wahlspruch des AASR – „Ordnung aus dem Chaos“. Die Annahme, Chaos werde absichtlich herbeigeführt, um eine Neue Weltordnung herbeizuschaffen, stamme laut YouTube, ChatGPT &amp; Co. aus Verschwörungserzählungen. Der Wahlspruch stehe symbolisch für die Idee, dass der Mensch aus Unwissenheit und Unordnung zu mehr innerer Ordnung gelange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5EE0AB" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DDFA2F" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Einige Kenner, die das geopolitische, wirtschafts- und sozialpolitische Weltgeschehen aufmerksam beobachten, kommen zu einem anderen Schluss. Zu ihnen gehören beispielsweise der deutsche Finanzexperte und Autor Ernst Wolff sowie der deutsche Politologe, Redakteur und Autor </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>Peter Orzechowski</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In seinem im Jahr 2024 erschienenen Buch – „Chaos“ – enthüllt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>Orzechowski</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an verstörenden Beispielen den Masterplan der Machtelite, wie sie für Chaos sorgen wird und was ihr Endziel ist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D38C82" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC209E1" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>Orzechowski</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> führt vier Beispiele auf, wie Chaos als Mittel zum Zweck erzeugt wird:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B01CE7C" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Kriege und geopolitische Konflikte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden angeheizt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5B4B68" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Nahrungsmittel- und Energieversorgung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden gestört</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C689EE4" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masseneinwanderung </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>nach Europa wird weiter forciert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A43698" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>der Menschen wird verwirrt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACF2DAD" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09181221" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>Orzechowski</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bringt es in seinem Buch wie folgt auf den Punkt, Zitat: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>„Chaos soll die Welt in ihren Grundfesten erschüttern. Der perfide Plan dahinter: Wenn alles aus den Fugen gerät, wünschen sich völlig verängstigte Bürger nichts sehnlicher, als dass endlich wieder jemand für Ordnung sorgt. Die Menschen sind dann bereit, sich jedem Diktat des vermeintlichen Retters zu beugen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7C2C04" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B17FD9" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die folgende Sendung untersucht anhand dreier aktueller Brandherde – Iran/Naher Osten, China/Taiwan und Ukraine/Russland –, inwiefern sich </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>Orzechowski</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> These bewahrheitet: Lassen sich bestimmte Ereignisse als „erzeugtes Chaos“ deuten und wer profitiert davon?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6582A556" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9015" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="90" w:type="dxa"/>
+          <w:right w:w="90" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w14:paraId="09493CE1" w14:textId="77777777" w:rsidTr="00D4370F">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600DB798" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Krisenherd: Irankrieg 2026 – Naher Osten &amp; </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00FF2A23">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:color w:val="000000"/>
+                  <w:kern w:val="2"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+                </w:rPr>
+                <w:t>Straße von Hormus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59B1447A" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009CD3C4" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unter dem Vorwand, den Iran an der Entwicklung von Atomwaffen hindern zu wollen, begannen am 28. Februar 2026 Israel und die USA ihre Angriffe auf den Iran. Seitdem wechseln sich Angriffe auf iranische Ziele, iranische Vergeltungsschläge gegen Israel und US-Militäreinrichtungen im Nahen Osten sowie zeitweilige Waffenruhen ab. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B74B8B5" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Festzustellen dabei ist Folgendes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DEBB90" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CE7769" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>US-Präsident Donald Trump erweist sich erneut durch widersprüchliche Aussagen und Handlungen als eine politische Chaosfigur schlechthin, wie sie kaum ein anderer Politiker verkörpert. Einmal sagt er „Hü“, einmal „Hott“: Während er einerseits vom Ende des Krieges spricht, kündigt er andererseits weitere Angriffe an.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C7F57A" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Der Irankrieg ist eine Mischung aus traditioneller und psychologischer Kriegsführung (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>PsyOps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Beide Elemente – Terror bzw. kriegerische Handlungen mit Waffengewalt sowie jegliche Kriegsrhetorik – wirken zusammen, um die Bevölkerung in „Angst und Schrecken“ zu halten. Dies wird auch als „Strategie der Spannung“ bezeichnet und beschreibt die Instrumentalisierung terroristischer oder anderer Ereignisse, um Angst zu schüren und die eigene Bevölkerung zu verunsichern. Weiter steht im Kriminologie-Wiki: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Zudem kann eine Strategie der Spannung der Rechtfertigung staatlicher repressiver Handlungen und Eingriffe dienen, indem das Verlangen der Bevölkerung nach staatlicher Intervention gestärkt wird.“ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oder, wieder mit den Worten von </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>Orzechowski</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>: „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wenn alles aus den Fugen gerät, wünschen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>sich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> völlig verängstigte Bürger nichts sehnlicher, als dass endlich wieder jemand für Ordnung sorgt.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2721063D" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Die gleichgeschalteten Medien sind voller Warnungen, dass sich der Irankrieg auf die Golfstaaten ausweiten oder sogar zu einem internationalen Konflikt eskalieren könnte. So kann letztlich jede Maßnahme, jede militärische Aufrüstung und jede militärische Handlung gerechtfertigt werden – oder die Schließung der Straße von Hormus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AF3492" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365686B1" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519AB97F" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F91F7D" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9015" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="90" w:type="dxa"/>
+          <w:right w:w="90" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w14:paraId="6B050521" w14:textId="77777777" w:rsidTr="00D4370F">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6EBF0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4839C345" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Die Schließung der Straße von Hormus und das drohende Chaos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3AA2C5BD" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1188BC27" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der in den USA geborene iranische Politikanalyst Seyed Mohammad Marandi warnte in einem Interview vom 23. Juli 2026 vor einer dramatischen Eskalation im Konflikt zwischen den USA und Iran. Die Straße von Hormus, die strategische Meerenge zwischen dem Persischen Golf und dem Golf von Oman, sei dabei der neuralgische Punkt der Eskalation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A6EB80" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA56458" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Ein Artikel auf der Finanz- und Nachrichtenwebsite „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.zerohedge.com?utm_source=chatgpt.com"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>ZeroHedge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ brachte es wie folgt auf den Punkt: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Die Straße von Hormus ist besonders gefährlich, da sie eine regionale militärische Konfrontation in ein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">globales Wirtschaftsproblem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verwandelt. Die Wasserstraße ist eine entscheidende Route für Energietransporte, was bedeutet, dass jede länger andauernde Störung nicht nur die kriegführenden Länder betrifft, sondern auch Regierungen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Industrien und Verbraucher in Tausenden von Kilometern Entfernung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77074B73" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE65F8E" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analysten prognostizierten ein globales Öldefizit von etwa 1,5 Millionen Barrel pro Tag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ECB044" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der ehemalige CIA-Analyst Larry C. Johnson geht sogar noch weiter und spricht von einem „globalen Inflationsschock“: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Während die Weltmärkte weiterhin auf das Öl blicken, das durch die Meerenge transportiert wird, übersehen sie die tiefgreifenden Auswirkungen des Stopps bei den Lieferungen von Helium, Schwefel und Harnstoff. Die Weltwirtschaft spürt bereits die Folgen der verringerten Versorgung mit diesen Rohstoffen, und die Welt wird einen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>globalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inflationsschock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>erleben.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4832E6E9" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D15A0D" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dasselbe Horn stößt der deutsche Finanzexperte und Autor Ernst Wolff. Er rechnet mit Wochen, vielleicht noch ein bis zwei Monaten, bis die strategischen Öl- und Gasreserven aufgebraucht sind. Es werde zu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wirtschaftszusammenbrüchen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommen. Er glaubt, dass der Krieg dann erneut ausbrechen und es zu einem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>weltweiten Energieschock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommen werde. Wolff rechnet „mit einer richtig gewaltig anziehenden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Inflation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>“.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717883A7" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375FA331" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weiteres Chaos droht durch eine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hungersnot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und eine daraus resultierende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>neue Migrationskrise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>. Ernst Wolff: „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wobei der Energieschock nur ein Schock ist. Wir erleben in diesem Herbst auch noch einen zweiten Schock, der noch viel schlimmer sein wird. Und das ist die gewaltige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Hungerkatastrophe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>, die vor allem in Afrika droht aufgrund der Tatsache, dass keine Dünger mehr durch die Straße von Hormus dahin geschifft werden können und die Preise für Dünger deswegen durch die Decke gegangen sind.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B045CA6" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216341F2" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auf die Frage, ob er mit einer Hungersnot in Europa rechne, antwortete Wolff: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Mit einer Hungersnot nicht, aber mit einer neuen Migrationskrise. Also es ist ganz, ganz eindeutig, dass wenn in Afrika tatsächlich die Leute hungern und das wird in Kenia, Sambia, in Äthiopien, im Westen in mehreren Staaten überall der Fall sein. Und davon werden auch die nordafrikanischen Staaten befallen sein. Also sowohl Ägypten als auch Syrien im Nahen Osten dann. Also das wird sich überall auswirken. Das wird den Druck auf Europa natürlich verstärken und damit auch wieder die Leute hier noch stärker unter Druck setzen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Was werden die Leute dann tun? Sie werden nach mehr Sicherheit verlangen. Wer wird ihnen die Sicherheit anbieten? Die IT-Konzerne durch Überwachung und Manipulation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06233C26" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FF0EB4" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E59B48" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9015" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="90" w:type="dxa"/>
+          <w:right w:w="90" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w14:paraId="438DF17B" w14:textId="77777777" w:rsidTr="00D4370F">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6EBF0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E83061A" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Zwischenfazit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3775D3F3" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E50EA11" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Die weitreichenden Folgen der Schließung der Straße von Hormus als Folge des Irankriegs machen deutlich, dass sich der Krieg zu einem globalen Wirtschaftsproblem ausweitet und Verbraucher weltweit betrifft. Der Krieg scheint sich in seinen Auswirkungen weniger gegen Staaten als gegen Verbraucher weltweit, die breite Masse und den Mittelstand zu richten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41307162" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7A82F5" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ein Artikel auf der unabhängigen Analyseplattform uncutnews.ch nennt dies ein „Krieg um die Energieversorgung der Welt“: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://uncutnews.ch/die-gefaehrlichste-phase-hat-begonnen-der-krieg-um-die-energieversorgung-der-welt-eskaliert/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>] „Immer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mehr Hinweise deuten darauf hin, dass Öl- und Gasinfrastruktur inzwischen zum eigentlichen Schlachtfeld geworden </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>sind</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>. Raffinerien, Pipelines, Exportterminals, Tanker und die beiden wichtigsten maritimen Nadelöhre der Welt – die Straße von Hormus und die Bab-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Mandeb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>-Straße – stehen zunehmend im Zentrum der militärischen Planungen aller Konfliktparteien.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FEE059" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74F18D2C" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die eigentliche Gefahr bestehe in der Möglichkeit, dass mehrere Krisenherde gleichzeitig eskalieren: Hormus, Bab </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>el-Mandeb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>, saudische Ölfelder, katarische LNG-Anlagen [LNG steht für „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Liquefied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Natural Gas“, auf Deutsch verflüssigtes Erdgas], israelische Gasfelder und amerikanische Militärstützpunkte. Dann würde aus einem regionalen Krieg ein globaler Energie- und Wirtschaftsschock.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C1BED4" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C2AFF2" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In einem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Telegram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>-Beitrag vom 1. Juni definierte es Wolff wie folgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>: [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Corbel" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://t.me/Wolff_Ernst/2995</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="2"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>]</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Der Krieg USA &amp; Israel vs. Iran ist tatsächlich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>der Krieg der Tech- &amp; Finanzgiganten der Wall Street &amp; des Silicon Valley gegen den globalen Mittelstand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>. Vorsätzliche Energieverknappung &amp; -verteuerung werden Millionen Mittelständler in den Konkurs treiben.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E4A42A" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597AC383" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ernst Wolff und andere freie Beobachter gehen dabei von der These </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>Orzechowski</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aus, dass durch geplantes, kumulatives globales Chaos eine Neue Weltordnung einer digitalen Diktatur und totalen Kontrolle entstehen soll:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AB53C7" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28B9D54F" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Energie- und andere Krisen seien absichtlich herbeigeführt, um die Leute noch weiter unter Druck zu setzen, die Digitalisierung voranzutreiben und auch möglicherweise neue Lockdowns zu verfügen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C38ED45" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CBDCs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Central Bank Digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Currencies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>], d.h. digitales Zentralbankgeld, sollen eingeführt werden, um eine vollständige digitale Nachverfolgbarkeit von Geldströmen zu ermöglichen. In einem Artikel vom Februar 2024 beschrieb Ernst Wolff, wie dieses digitale Zentralbankgeld programmierbar gemacht werden soll: [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://apolut.net/cbdcs-durch-die-hintertuer-von-ernst-wolff/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>] „Wir alle sollten uns auf keinen Fall täuschen lassen: Solch programmierbares Geld bedeutet das Ende aller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finanziellen Freiheit und die totale Überwachung durch den Staat in Gestalt der Zentralbank. Programmierbares Geld heißt: Man kann uns nicht nur vorschreiben, wie viel wir ausgeben dürfen, sondern auch wofür, wann und wo. Darüber hinaus kann man uns den Geldhahn jederzeit vollkommen abdrehen oder uns – nach chinesischem Vorbild – einem Sozialkreditsystem unterwerfen, das uns zwingt, uns den Vorgaben der jeweiligen Regierung zu unterwerfen – oder ohne Geld dazustehen.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF36B66" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Als weitere Folge wirtschaftlicher und sozialer Krisen werden die Betroffenen nach einem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">universellen Grundeinkommen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>verlangen. Laut Wolff soll es auch nur in Form von CBDCs ausgegeben werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6C014B" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="097A80E7" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Ernst Wolff fasst es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="643DDB"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>folgt zusammen: [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://t.me/Wolff_Ernst/3015</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=X9dInONCFFo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>„Die Straße von Hormus ist geschlossen – und die US-Ölreserven sind in wenigen Wochen aufgebraucht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Was Politik und Medien als Friedensprozess verkaufen, ist in Wahrheit ein vorsätzlich herbeigeführter Energie-Schock: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Als Hebel für programmierbares Geld, totale Kontrolle und den Aufbau einer digitalen Diktatur, die alle Diktaturen der Geschichte in den Schatten stellt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAFCB8D" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6220AB73" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Im Folgenden werden zwei weitere zentrale Krisenherde grob beleuchtet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9015" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="90" w:type="dxa"/>
+          <w:right w:w="90" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w14:paraId="2D31CAC2" w14:textId="77777777" w:rsidTr="00D4370F">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5E42B5" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>2. Krisenherd: Ukraine-Russland-Konflikt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6A3C465F" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256498CF" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Wie Kla.TV in mehreren Sendungen aufzeigte, wurde die Bevölkerung bereits seit dem „Kalten Krieg“ (1945–1991) zwischen den USA und der Sowjetunion durchgehend unter „Spannung“ und „Verunsicherung“ gehalten. [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.kla.tv/29106</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>] Dies führte zu einem regelrechten Wettrüsten – auch im nuklearen Bereich. An die Stelle des „Kalten Krieges“ trat ein anhaltendes Konflikt- und Spannungspotenzial zwischen der NATO und Russland. Dies wurde durch die sogenannte NATO-Osterweiterung ab 1999 sowie durch den verfassungswidrigen Regierungsumsturz in Kiew im Jahr 2014 weiter geschürt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F46FF10" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Schließlich eskalierte der Konflikt mit dem Einmarsch russischer Truppen in die Ukraine am 24. Februar 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B3D5B1" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B19A8B6" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Über die Frage, „Wer ist schuld im Ukrainekrieg?“, gehen die Meinungen weit auseinander. Die Frage scheint eher auf ein Nebengleis zu führen. Gleichzeitig löst sie kontroverse Debatten aus und spaltet Gesellschaften, Völker untereinander sowie auch freie Medienschaffende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526A3DE9" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D604DC" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertreter der „Ordo ab Chao“-These, wie Ernst Wolff, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>Peter Orzechowski</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder David Icke, gehen davon aus, dass Kriege sowie Spannungen mit Eskalationspotenzial bis hin zum Krieg, gezielt und strategisch geplant, provoziert und instrumentalisiert werden. Demzufolge geht es darum, die tatsächlichen Kriegstreiber sowie die Hintermänner und Drahtzieher bewaffneter Konflikte offenzulegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D85575F" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F759D1F" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Zum Beispiel ist bekannt, dass die strategische Planung der NATO bereits 1939 im Council on Foreign Relations (CFR) erfolgte. Der 33° Freimaurer Allen W. Dulles leitete die Rüstungsgruppe der War and Peace-Studies im CFR – also die strategische Planung der NATO. Die Kla.TV-NATO-Doku [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.kla.tv/29106</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>] legte dar, wie die NATO einerseits die ganze Kriegstreiberei antreibt, anderseits aber auch als Ablenkungsmanöver dient. Die ganze Kriegshysterie soll von den gleichzeitig laufenden Bestrebungen, eine umfassende digitale Kontrolle auszubauen und eine Neue Weltordnung zu etablieren, ablenken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6120BAF7" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15963FC4" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DAE2C8" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2B7CDE" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E197E4A" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9015" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="90" w:type="dxa"/>
+          <w:right w:w="90" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w14:paraId="70B96B9C" w14:textId="77777777" w:rsidTr="00D4370F">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6EBF0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530E900F" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Welche Folgen hat das durch den Ukrainekrieg ausgelöste Chaos und wohin könnte diese Entwicklung führen?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1462298C" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E0ACAA" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die offensichtlichste Folge ist, dass die Vorbereitungen für einen möglichen Krieg auf Hochtouren laufen und dieser jederzeit ausbrechen könnte: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4CB035" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFD9F2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B108871" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Der Artikel auf der Finanz- und Nachrichtenwebsite „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.zerohedge.com?utm_source=chatgpt.com"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>ZeroHedge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ vom 25. Juli spricht von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>„Europas Wiederaufrüstungsprojekt“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.zerohedge.com/geopolitical/projects-could-ignite-next-world-war</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Die NATO hat ihre Mitglieder auf ein langfristiges Ziel verpflichtet, bis 2035 jährlich 5 % des BIP für Verteidigung und verteidigungsbezogene Sicherheitsanforderungen auszugeben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>. Gleichzeitig meldete das Bündnis im Juli 2026, dass die europäischen Verbündeten und Kanada ihre Kernverteidigungsausgaben 2025 im Vergleich zum Vorjahr bereits um fast 20 % gesteigert hatten.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044F30D2" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Nach Russlands Einmarsch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Ukraine hat die EU durch vielfältige Regelungsvorhaben eine zentrale Rolle bei der Stärkung der europäischen Verteidigungsbereitschaft eingenommen. Das Online-Magazin „Telepolis“ berichtete am 24. Februar, dass die europäische Industrie jetzt mit vielen Milliarden für die geplante Kriegswirtschaft fitgemacht werden soll. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.telepolis.de/article/EU-Strategie-Von-der-Wirtschafts-zur-Ruestungsunion-11179559.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://commission.europa.eu/news-and-media/news/first-ever-european-defence-industrial-strategy-enhance-europes-readiness-and-security-2024-03-05_de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Seit dem 30. Dezember 2025 kann Brüssel also in rüstungsrelevante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zivile Lieferketten eingreifen, was faktisch einer Kriegswirtschaft gleichkommt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D108CA0" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deutschland legte Anfang 2024 die erste Fassung des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operationsplans Deutschland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(OPLAN DEU) vor. Dieser sei „ein wesentlicher militärischer Anteil an der Gesamtverteidigung Deutschlands“. Auf </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>bundeswehr.de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heißt es wörtlich: „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Inter" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1B1D22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eine zentrale Einflussgröße im OPLAN DEU ist die Bündnisverpflichtung Deutschlands, die sich aus seiner geostrategischen Lage als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Inter" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="1B1D22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Drehscheibe der NATO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Inter" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1B1D22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in der Mitte Europas ergibt. Im Ernstfall müssen bis zu 800.000 alliierte Soldatinnen und Soldaten und 200.000 Fahrzeuge innerhalb von sechs Monaten durch Deutschland verlegt und (...) versorgt werden.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEFDA00" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Inter" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1B1D22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neben dem Operationsplan Deutschland wurden auch die personellen Grundlagen der Landes- und Bündnisverteidigung neu ausgerichtet. Mit dem neuen Wehrdienst-Modernisierungsgesetz, das seit dem 1. Januar 2026 in Kraft ist, wurden Erfassung und Musterung junger Menschen wieder eingeführt. Eine verpflichtende Einberufung ist zunächst nicht vorgesehen, kann aber bei veränderter Sicherheitslage angeordnet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Inter" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1B1D22"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428AFFDA" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NATO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">baut ihre militärische Logistik an der Ostflanke aus. Dazu gehören Transportkorridore, Lagerkapazitäten und Versorgungssysteme, die eine schnellere Verlegung und Versorgung von Streitkräften ermöglichen sollen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69861D78" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seit dem russischen Angriff auf die Ukraine am 24. Februar 2022 haben rund sieben Millionen Menschen die Ukraine verlassen und in anderen Ländern Schutz gesucht. Allein in der EU erhielten mehr als vier Millionen Menschen einen vorübergehenden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Schutzstatus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBD74D7" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5925652D" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nach dem russischen Angriff auf die Ukraine brachen die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ukrainischen Getreideexporte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>zeitweise um bis zu 80 % ein, nachdem die wichtigsten Schwarzmeerhäfen blockiert worden waren. Erst durch alternative Transportwege und das Getreideabkommen konnten die Ausfuhren teilweise wieder gesteigert werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA74E5C" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Ukrainekrieg veränderte die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Gasversorgung Deutschlands</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grundlegend. Die jahrzehntelange Abhängigkeit von russischem Pipeline-Gas endete, nachdem die Lieferungen stark zurückgingen. Die Folge waren eine Energiekrise, stark steigende Gaspreise und eine Neuorientierung der deutschen Energiepolitik hin zu alternativen Lieferquellen und größerer Versorgungssicherheit. Der Anschlag auf die Nord-Stream-Pipelines im September 2022 verschärfte die Situation zusätzlich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F75DF2F" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Ukrainekrieg belastet die deutsche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wirtschaft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>erheblich. Energiekrise, steigende Preise, Lieferkettenprobleme und höhere Produktionskosten schwächen vor allem die Industrie und mindern die Kaufkraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FFFE04" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9015" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="90" w:type="dxa"/>
+          <w:right w:w="90" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w14:paraId="28B36B6C" w14:textId="77777777" w:rsidTr="00D4370F">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6EBF0"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C0C788" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>Zwischenfazit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="062CDEDC" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026E627C" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Lebensstandard der deutschen und europäischen Bevölkerung hat sich seit Beginn des Ukrainekriegs im Jahr 2022 spürbar verändert. Sollten sich weitere Krisen – etwa eine Migrations- oder Inflationskrise – verschärfen oder sogar ein offener Krieg hinzukommen, könnte sich </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>Orzechowski</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> These bewahrheiten: „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wenn alles aus den Fugen gerät, wünschen sich völlig verängstigte Bürger nichts sehnlicher, als dass endlich wieder </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>jemand  für</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ordnung sorgt. Die Menschen sind dann bereit, sich jedem Diktat des vermeintlichen Retters zu beugen.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC4EA3D" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9015" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="90" w:type="dxa"/>
+          <w:right w:w="90" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w14:paraId="60F607D3" w14:textId="77777777" w:rsidTr="00D4370F">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFCCCC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="205B1309" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>3. Krisenherd: Taiwan und die Gefahr einer Eskalation zwischen den USA und China</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59971566" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141CCB8A" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Noch ein kurzer Blick auf eine mögliche Eskalation rund um Taiwan: Der Konflikt ist von besonderer Bedeutung, da Taiwan zu einem möglichen Brennpunkt einer direkten Konfrontation zwischen den Großmächten USA und China werden könnte. Eine solche Eskalation hätte das Potenzial, weitreichende internationale Folgen bis hin zu einem globalen Konflikt zu haben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB92CAC" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF39D85" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">China betrachtet Taiwan als Teil seines Staatsgebiets. Taiwan sieht sich als eigenständige Demokratie. Die USA unterstützen Taiwan, ohne es offiziell als unabhängigen Staat anzuerkennen. Die USA liefern Taiwan seit Jahrzehnten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Waffensysteme und Verteidigungstechnik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>, darunter Flugabwehrsysteme, Raketen, Radarsysteme, Schiffe und moderne Kampfflugzeuge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EEEBC2" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D72F72" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Aber auch hier ist zu beachten, wie „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.zerohedge.com?utm_source=chatgpt.com"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>ZeroHedge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ schreibt, die Straße von Taiwan sei der gefährlichste Schnittpunkt von Militärmacht und globaler Wirtschaft. Es sei eine Art von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Gefahr, die territoriale Souveränität, militärischen Wettbewerb und die technologischen Grundlagen der Weltwirtschaft miteinander verbindet. Im Artikel vom 25. Juli heißt es wörtlich [</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.zerohedge.com/geopolitical/projects-could-ignite-next-world-war</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F43E435" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4AFCA7" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA1D058" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A969D25" w14:textId="6DCB55A7" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">„Hier zeigt sich, dass die Taiwan-Frage weit über die Insel selbst hinausgeht. Jeder größere Konflikt würde unmittelbar eine der weltweit bedeutendsten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Technologie- und Wirtschaftsregionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gefährden – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>mit Auswirkungen auf die Halbleiterproduktion, den Seehandel, die Finanzmärkte und die globalen Lieferketten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Eine militärische Krise in der Taiwanstraße könnte daher bereits </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>wirtschaftliche Folgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auslösen, noch bevor sich der Konflikt zu einem umfassenden Krieg entwickelt. Die strategische Wichtigkeit der Region bedeutet, dass die internationale Gemeinschaft ein starkes Interesse daran hat, eine Eskalation zu verhindern, aber sie bedeutet auch, dass die Zahl der Akteure, die etwas zu verlieren haben, außergewöhnlich groß ist.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1770C0" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714D6D8F" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Es kann daher nicht ausgeschlossen werden, dass die Taiwankrise nicht nur militärische Folgen hätte, sondern auch als Auslöser für massive wirtschaftliche Krisen dient, die Verbraucher, breite Bevölkerungsschichten und den Mittelstand weltweit treffen würden. Dies würde als Nährboden dienen, um CBDCs und ein globales Grundeinkommen gesellschaftlich akzeptabler zu machen. Nach Ansicht Wolffs würde dies das Ende finanzieller Freiheit und die Etablierung einer Weltdiktatur bedeuten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4270F1DF" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9015" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="90" w:type="dxa"/>
+          <w:right w:w="90" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w14:paraId="35D95C6B" w14:textId="77777777" w:rsidTr="00D4370F">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="7B8187"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0D4D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FBD9A6" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF2A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>Chaos und Krisen als Chance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6EBB47AB" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B950F3" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sollte sich diese „Ordo ab Chao“-These tatsächlich bewahrheiten – worauf aus Sicht ihrer Befürworter vieles hindeutet –, würde dies bedeuten, dass Kriege nicht ausschließlich zufällig entstehen und nicht auf eine Auslöschung der Menschheit abzielen. Krisen werden als Mittel betrachtet, um eine neue globale Ordnung gesellschaftlich durchzusetzen und als wünschenswert erscheinen zu lassen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D634E6C" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C45E66" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Dabei zielen die Architekten der Neuen Weltordnung darauf ab, verschiedene Konfliktherde – darunter die Konflikte in der Ukraine und mit dem Iran sowie den Taiwankonflikt – aufrechtzuerhalten. Aus den daraus entstehenden Krisen können sie dann je nach Entwicklung auswählen, welcher Mühlstein in Bewegung gesetzt werden soll. Ob Wirtschafts-, Energie- oder Migrationskrise, bis hin zu einem heißen Krieg oder einer neuen vermeintlichen Pandemiekrise, je nach Situation setzen sie den entsprechenden Spielstein, um ihren Gegner schrittweise in eine Zwickmühle zu bringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19664EBE" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E780C8" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Historisch betrachtet können Krisen jedoch auch als Beschleuniger von gesellschaftlicher Transformation wirken. Während der Covidkrise haben mehr Menschen als je zuvor angefangen, die gängige Meinung von Politik und Medien zu hinterfragen. Sie haben das „Ordo ab Chao“-Prinzip durchschaut, wonach Krisen – wie die vermeintliche Pandemiekrise – genutzt werden können, um neue Gesetze und Maßnahmen einzuführen, bis hin zu einer weltweiten Gesundheitsdiktatur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40441D26" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01293C2C" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dieselbe Kerbe schlägt auch Ernst Wolff. Zwar werden sich die Krisen laut Wolff verschlimmern, jedoch sieht er darin auch einen Wendepunkt. Auf die Frage, was ihm in dieser völlig verrückten Zeit noch Hoffnung mache, antwortete er wie folgt: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Die Tatsache, dass die größten Erfindungen der Menschheit immer in den schwierigsten Situationen entstanden sind. Also ich bin ja in China geboren. Das Zeichen für Krise in China besteht aus zwei Zeichen. Einmal Gefahr und andererseits Chance. Und ich denke, wir müssen bei all den Gefahren, die um uns herum lauern, auch die Chancen erkennen, die sich da bieten. Und ich denke, wir stehen am Ende einer großen Entwicklung. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101EFFE4" w14:textId="56C2905E" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Also wir stehen am Ende des geldgesteuerten Systems. Wir sind im Übergang in das datengesteuerte System. Und die Frage stellt sich, wer wird diese Daten kontrollieren? Werden es weiter ganz wenige sein, die das in ihrem Interesse tun? Oder gibt es eine Möglichkeit, dass wir diese Daten allen Menschen zur Verfügung stellen und damit eine Welt bauen, die wesentlich schöner ist als all das, was wir in den </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>letzten</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mehreren hundert Jahren erlebt haben? Ich denke, vor dieser Alternative stehen wir. Und wer seinem Leben einen Sinn geben will, der sollte für die bessere von den beiden Alternativen kämpfen.“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFD9F2"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104B9371" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Wenn Sie sich vertiefend mit der Frage beschäftigen möchten, wie Krisen als Chancen für Veränderungen genutzt werden können, empfehlen wir Ihnen die ermutigende und wegweisende Rede von Ivo Sasek beim internationalen Freundestreffen 2026:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E63FFB6" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D55C2A9" w14:textId="77777777" w:rsidR="00FF2A23" w:rsidRPr="00FF2A23" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">„Königsdisziplin geistlicher Kampfführung“ – Internationales Freundestreffen 2026 (mit Ivo Sasek) vom 9. Mai 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312047D4" w14:textId="7E198331" w:rsidR="00E26510" w:rsidRDefault="00FF2A23" w:rsidP="00FF2A23">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1464 lines deleted...]
-    <w:p w14:paraId="3540B7B5">
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00FF2A23">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0F7BE9"/>
+            <w:kern w:val="2"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.kla.tv/Freundestreffen2026/41275</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E7064FC" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>von dd.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07A58F72">
+        <w:t xml:space="preserve">von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DEF0A2" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="366091" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79261701">
+    <w:p w14:paraId="1BC275EF" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Creative Commons Lizenzen</w:t>
       </w:r>
       <w:r>
-        <w:br w:type="textWrapping"/>
-[...12 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.creativecommons.org/licenses/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>https://www.creativecommons.org/licenses/</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t>Ordo ab Chao (Die Ordnung aus dem Chaos) – Wahlspruch des freimaurerischen Systems des Schottischen Ritus</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://freimaurer-wiki.de/index.php/Traktat:_Ordo_ab_Chao</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://scottishrite.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-        <w:br w:type="textWrapping"/>
+        <w:t>Wikipedia: Albert Pike</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://de.wikipedia.org/wiki/Albert_Pike#Freimaurerei</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Ordo ab Chao (Die Ordnung aus dem Chaos) – Wahlspruch des freimaurerischen Systems des Schottischen Ritus</w:t>
-[...15 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t>Brief von Albert Pike an Mazzini</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://internet-profit-map.com/wp-content/uploads/2023/09/Brief-von-Albert-Pike-an-Mazzini.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.moebel-kreis.ch/bauen_wohnen/42links/422/422002_info/brief-von-albert-pike-1871.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>https://freimaurer-wiki.de/index.php/Traktat:_Ordo_ab_Chao</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t>Der Plan: Durch Chaos zur Neuen Weltordnung</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.compact-online.de/der-plan-durch-chaos-zur-neuen-weltordnung/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...15 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t xml:space="preserve">Peter Orzechowski: CHAOS – Die nächste Stufe der Angstmache hat begonnen </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.isbn.de/buch/9783864459900/chaos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>https://scottishrite.org/</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t>Nahost-Experte Seyed Mohammad Marandi im Interview</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://uncutnews.ch/interview-wir-stehen-vor-der-gefaehrlichsten-phase-des-krieges/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-        <w:br w:type="textWrapping"/>
+        <w:t>Die „Projekte“, die den nächsten Weltkrieg auslösen könnten</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://uncutnews.ch/die-projekte-die-den-naechsten-weltkrieg-ausloesen-koennten/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Wikipedia: Albert Pike</w:t>
-[...15 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t>Die Straße von Hormus bleibt für Schiffe offen, die die PGSA-Protokolle einhalten – doch der Weltwirtschaft droht ein Inflationsschock</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://uncutnews.ch/die-strasse-von-hormus-bleibt-fuer-schiffe-offen-die-die-pgsa-protokolle-einhalten-doch-der-weltwirtschaft-droht-ein-inflationsschock/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>https://de.wikipedia.org/wiki/Albert_Pike#Freimaurerei</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t>Die gefährlichste Phase hat begonnen: Der Krieg um die Energieversorgung der Welt eskaliert</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://uncutnews.ch/die-gefaehrlichste-phase-hat-begonnen-der-krieg-um-die-energieversorgung-der-welt-eskaliert/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-        <w:br w:type="textWrapping"/>
+        <w:t>Kommentar von Ernst Wolff: CBDCs durch die Hintertür</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://apolut.net/cbdcs-durch-die-hintertuer-von-ernst-wolff/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Brief von Albert Pike an Mazzini</w:t>
-[...15 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t xml:space="preserve">Webseite der Bundeswehr: Operationsplan Deutschland – Ein militärisches Kernelement an der Gesamtverteidigung </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.bundeswehr.de/de/organisation/operatives-fuehrungskommando-der-bundeswehr/auftrag-und-aufgaben/operationsplan-deutschland</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>https://internet-profit-map.com/wp-content/uploads/2023/09/Brief-von-Albert-Pike-an-Mazzini.pdf</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t>Europas stiller Einstieg in die Kriegswirtschaft?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.boersen-zeitung.de/recht-kapitalmarkt/europas-stiller-einstieg-in-die-kriegswirtschaft</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...15 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t xml:space="preserve">EU-Strategie: Von der Wirtschafts- zur Rüstungsunion                        </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.telepolis.de/article/EU-Strategie-Von-der-Wirtschafts-zur-Ruestungsunion-11179559.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>https://www.moebel-kreis.ch/bauen_wohnen/42links/422/422002_info/brief-von-albert-pike-1871.pdf</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="4"/>
+        <w:t xml:space="preserve">Verteidigungsbereitschaft und Sicherheit Europas erhöhen: erste europäische Industriestrategie für den </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...387 lines deleted...]
-    <w:p w14:paraId="3E9121B7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Verteidigungsbereich</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:t>https://commission.europa.eu/news-and-media/news/first-ever-european-defence-industrial-strategy-enhance-europes-readiness-and-security-2024-03-05_de</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E3307B3" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="366091" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E1DC41">
+    <w:p w14:paraId="56BB2881" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">#Terror - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Terror</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#Kriegstreiberei - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Kriegstreiberei</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#Weltkriegsgefahr - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Weltkriegsgefahr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#NaherOsten - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/NaherOsten</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#UkraineKonflikt - Ukraine-Konflikt - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/UkraineKonflikt</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#Russland - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Russland</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#PolitischeBuendnisse - Politische Bündnisse - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/PolitischeBuendnisse</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#Freimaurerei - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Freimaurerei</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#Iran - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Iran</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#China - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/China</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#WichtigeVideos - Wichtige Videos - </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/WichtigeVideos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
         <w:t xml:space="preserve">#Medienkommentar - </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="73378714">
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv/Medienkommentare</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="650DCBD5" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="366091" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D2B3CAA" wp14:editId="1EC2FA83">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="12065"/>
             <wp:wrapTight wrapText="bothSides">
-              <wp:wrapPolygon>
+              <wp:wrapPolygon edited="0">
                 <wp:start x="997" y="0"/>
                 <wp:lineTo x="0" y="1373"/>
                 <wp:lineTo x="0" y="19674"/>
                 <wp:lineTo x="997" y="21047"/>
                 <wp:lineTo x="20271" y="21047"/>
                 <wp:lineTo x="21268" y="19674"/>
                 <wp:lineTo x="21268" y="1373"/>
                 <wp:lineTo x="20271" y="0"/>
                 <wp:lineTo x="997" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId64"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId65">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kla.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCB0234">
-[...1 lines deleted...]
-        <w:pStyle w:val="14"/>
+    <w:p w14:paraId="5D518497" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>was die Medien nicht verschweigen sollten ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2498EA96">
-[...1 lines deleted...]
-        <w:pStyle w:val="14"/>
+    <w:p w14:paraId="1B58895F" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735E63FD">
-[...1 lines deleted...]
-        <w:pStyle w:val="14"/>
+    <w:p w14:paraId="2E9AC64C" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="4E251E36">
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.kla.tv</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02B621B6" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
       </w:pPr>
       <w:r>
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DD3F17">
+    <w:p w14:paraId="2037FD44" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="4"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-    <w:p w14:paraId="0A6BDA8E">
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>www.kla.tv/abo</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1EFBCB63" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="366091" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sicherheitshinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5746F4">
+    <w:p w14:paraId="3CB6497D" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="13"/>
+          <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDFFFF2">
+    <w:p w14:paraId="382E26EA" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
-          <w:rStyle w:val="4"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:br w:type="textWrapping"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:br/>
         <w:t>Klicken Sie hier:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-    <w:p w14:paraId="3C37EF60">
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>www.kla.tv/vernetzung</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D97A510" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="366091" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lizenz:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:noProof/>
           <w:position w:val="-6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39112DC6" wp14:editId="25F6052E">
             <wp:extent cx="374650" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="6350" b="13970"/>
             <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId69" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="374650" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  Creative Commons-Lizenz mit Namensnennung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515F5C2E">
+    <w:p w14:paraId="1DA450A6" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
-[...4 lines deleted...]
-      <w:footerReference r:id="rId6" w:type="default"/>
+        <w:t xml:space="preserve">Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Serafe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E26510">
+      <w:headerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708" w:num="1"/>
-      <w:docGrid w:linePitch="360" w:charSpace="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:p>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2E021767" w14:textId="77777777" w:rsidR="006948B2" w:rsidRDefault="006948B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7A622EB0" w14:textId="77777777" w:rsidR="006948B2" w:rsidRDefault="006948B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...36 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="黑体">
-[...8 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Corbel">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Inter">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-    <w:panose1 w:val="020B0503020204020204"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0274551F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09A95B21" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="7"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
-        <w:top w:val="single" w:color="366091" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="3"/>
+        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">„Ordo ab Chao“ – durch Chaos zur Neuen Weltordnung! Aktuelle Krisenherde im Fokus (Iran- und Ukrainekrieg sowie Taiwan)  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:instrText xml:space="preserve">PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:instrText xml:space="preserve">NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0A2A509C" w14:textId="77777777" w:rsidR="006948B2" w:rsidRDefault="006948B2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="390D0762" w14:textId="77777777" w:rsidR="006948B2" w:rsidRDefault="006948B2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="8"/>
+      <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w14:paraId="150BCC15">
-[...15 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="00E26510" w14:paraId="09F1D6B4" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
-            <w:bottom w:val="single" w:color="366091" w:themeColor="accent1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="2895E6AE">
+        <w:p w14:paraId="47C51377" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="6"/>
+            <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:left="-57"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r>
-[...23 lines deleted...]
-          </w:r>
+          <w:hyperlink r:id="rId1" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>www.kla.tv/42288</w:t>
+            </w:r>
+          </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Veröffentlicht: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>29.08.2026</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="234881A8">
+        <w:p w14:paraId="6E889CBC" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00E26510">
           <w:pPr>
-            <w:pStyle w:val="6"/>
+            <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="165C6ADD">
+  <w:p w14:paraId="1DC67B5A" w14:textId="77777777" w:rsidR="00E26510" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="6"/>
+      <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="7995"/>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="7995"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D4D6BF2" wp14:editId="7E32F9E7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapTight wrapText="bothSides">
-            <wp:wrapPolygon>
+            <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
               <wp:lineTo x="21100" y="20584"/>
               <wp:lineTo x="21100" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId3">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="741045" cy="539750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E2A172D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BCCA1090"/>
+    <w:name w:val="4E95pkXxLA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2250" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36E232FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80F0FA92"/>
+    <w:name w:val="VgmzhepG6N"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2250" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C2D4DF8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E0A006A0"/>
+    <w:name w:val="pNhKaEzQge"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2250" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49BB3CEA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49BB3CEA"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="è"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="0">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="0">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="0">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="0">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1849710566">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="137652481">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1336229592">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2139641667">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:documentProtection w:enforcement="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
+    <w:rsid w:val="006948B2"/>
     <w:rsid w:val="006C4827"/>
     <w:rsid w:val="007C459E"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
+    <w:rsid w:val="00D7788F"/>
+    <w:rsid w:val="00E26510"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
+    <w:rsid w:val="00FF2A23"/>
     <w:rsid w:val="00FF4982"/>
     <w:rsid w:val="3ADA196D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
-[...1 lines deleted...]
-      <v:stroke color="#000000"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
+      <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4066573E"/>
+  <w15:docId w15:val="{662830D7-B1F5-444E-A2FC-2DD4E17D95E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...150 lines deleted...]
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="2">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="3">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="4">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="2"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-      <w14:textFill>
-[...3 lines deleted...]
-      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="11"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="10"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="8">
+  <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="59"/>
     <w:qFormat/>
-    <w:uiPriority w:val="59"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
-    <w:basedOn w:val="2"/>
-    <w:link w:val="6"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
-    <w:basedOn w:val="2"/>
-    <w:link w:val="7"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="5"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="12">
+  <w:style w:type="character" w:customStyle="1" w:styleId="texttitelsize">
     <w:name w:val="text_titel_size"/>
-    <w:basedOn w:val="2"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+  <w:style w:type="character" w:customStyle="1" w:styleId="edit">
     <w:name w:val="edit"/>
-    <w:basedOn w:val="2"/>
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="14">
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42288" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbn.de/person/Peter+Orzechowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbn.de/person/Peter+Orzechowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbn.de/buch/9783864459900/chaos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apolut.net/cbdcs-durch-die-hintertuer-von-ernst-wolff/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienkommentare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Stra&#223;e_von_Hormus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telepolis.de/article/EU-Strategie-Von-der-Wirtschafts-zur-Ruestungsunion-11179559.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbn.de/person/Peter+Orzechowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=X9dInONCFFo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbn.de/person/Peter+Orzechowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scottishrite.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moebel-kreis.ch/bauen_wohnen/42links/422/422002_info/brief-von-albert-pike-1871.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/die-strasse-von-hormus-bleibt-fuer-schiffe-offen-die-die-pgsa-protokolle-einhalten-doch-der-weltwirtschaft-droht-ein-inflationsschock/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kriegstreiberei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/PolitischeBuendnisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/China" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/Wolff_Ernst/2995%5d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbn.de/person/Peter+Orzechowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apolut.net/cbdcs-durch-die-hintertuer-von-ernst-wolff/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/29106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/news-and-media/news/first-ever-european-defence-industrial-strategy-enhance-europes-readiness-and-security-2024-03-05_de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommons.org/licenses/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/interview-wir-stehen-vor-der-gefaehrlichsten-phase-des-krieges/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeswehr.de/de/organisation/operatives-fuehrungskommando-der-bundeswehr/auftrag-und-aufgaben/operationsplan-deutschland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/UkraineKonflikt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/news-and-media/news/first-ever-european-defence-industrial-strategy-enhance-europes-readiness-and-security-2024-03-05_de" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbn.de/person/Peter+Orzechowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbn.de/person/Peter+Orzechowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/29106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zerohedge.com/geopolitical/projects-could-ignite-next-world-war" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.wikipedia.org/wiki/Albert_Pike#Freimaurerei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/die-gefaehrlichste-phase-hat-begonnen-der-krieg-um-die-energieversorgung-der-welt-eskaliert/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Freimaurerei" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/Wolff_Ernst/2995%5d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.compact-online.de/der-plan-durch-chaos-zur-neuen-weltordnung/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Weltkriegsgefahr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/WichtigeVideos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbn.de/person/Peter+Orzechowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/Wolff_Ernst/3015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zerohedge.com/geopolitical/projects-could-ignite-next-world-war" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://freimaurer-wiki.de/index.php/Traktat:_Ordo_ab_Chao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boersen-zeitung.de/recht-kapitalmarkt/europas-stiller-einstieg-in-die-kriegswirtschaft" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Russland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/AlbertPike" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bundeswehr.de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/die-projekte-die-den-naechsten-weltkrieg-ausloesen-koennten/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Terror" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Iran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isbn.de/person/Peter+Orzechowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncutnews.ch/die-gefaehrlichste-phase-hat-begonnen-der-krieg-um-die-energieversorgung-der-welt-eskaliert/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internet-profit-map.com/wp-content/uploads/2023/09/Brief-von-Albert-Pike-an-Mazzini.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Freundestreffen2026/41275" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telepolis.de/article/EU-Strategie-Von-der-Wirtschafts-zur-Ruestungsunion-11179559.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/NaherOsten" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42288" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42288" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4469,65 +7807,70 @@
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...4 lines deleted...]
-  <Paragraphs>1</Paragraphs>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Pages>11</Pages>
+  <Words>4554</Words>
+  <Characters>28691</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>239</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>368</CharactersWithSpaces>
-[...1 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <CharactersWithSpaces>33179</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1031-12.2.0.23196</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>0C71A36FBB254A6FB8C1E03E1449DE41_13</vt:lpwstr>
   </property>
 </Properties>
 </file>