--- v0 (2026-08-24)
+++ v1 (2026-09-16)
@@ -1,1413 +1,1717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default Extension="bin" ContentType="image/png"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="bin" ContentType="image/png"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbdc10901fd5f4f94" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c7220a4193940f6b23e013df7b18e8e.psmdcp" Id="Rf94d9ae5856f4c99" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00E81F93" w:rsidP="00F67ED1" w:rsidRDefault="000023E9">
-[...1 lines deleted...]
-        <w:widowControl w:val="false"/>
+    <w:p w14:paraId="42AE7F57" w14:textId="77777777" w:rsidR="00E81F93" w:rsidRPr="00C534E6" w:rsidRDefault="000023E9" w:rsidP="00F67ED1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4DDE082A" wp14:anchorId="6C1A73EC">
+          <wp:anchor distT="0" distB="71755" distL="144145" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="406A90CE" wp14:editId="53420753">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3554095</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-10795</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2228400" cy="1382400"/>
             <wp:effectExtent l="0" t="0" r="635" b="8255"/>
             <wp:wrapSquare wrapText="left"/>
             <wp:docPr id="5" name="Grafik 5" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId7"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\MissingVideoImage.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2228400" cy="1382400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C534E6" w:rsidR="00E81F93">
+      <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Medienkommentar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C534E6" w:rsidR="00E81F93">
+      <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00101F75" w:rsidP="00F67ED1" w:rsidRDefault="00F67ED1">
-[...1 lines deleted...]
-        <w:widowControl w:val="false"/>
+    <w:p w14:paraId="3B5815A8" w14:textId="77777777" w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67ED1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="7627B367" wp14:anchorId="20EB18EB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="271FE8D9" wp14:editId="0E34A3AD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-542607</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-254317</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20520"/>
                 <wp:lineTo x="20520" y="20520"/>
                 <wp:lineTo x="20520" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2" name="Grafik 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="C:\Temp\QR-Code_klaTv_cut.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="381000" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00C534E6" w:rsidR="00B9284F">
+      <w:r w:rsidR="00B9284F" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Einstimmung auf Krieg? – Politiker planen neues Gesetz in Deutschland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00A71903" w:rsidP="00F67ED1" w:rsidRDefault="00A71903">
-[...1 lines deleted...]
-        <w:widowControl w:val="false"/>
+    <w:p w14:paraId="3D439AD5" w14:textId="5063B02A" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Im September 2026 wird die deutsche Bundesregierung über das neue Reservestärkungsgesetz beraten. Reservisten sollen auch außerhalb des Spannungs- oder Verteidigungsfalls verpflichtend herangezogen werden können. Die Bundeswehr soll auf 460.000 Soldaten aufgestockt werden. Unentgeltliche Uniformen für frühere Soldaten sollen die Präsenz der Bundeswehr im Alltag erhöhen, usw. Doch was als Abschreckung zur Friedenssicherung dargestellt wird, kann von der Gegenseite leicht als Provokation interpretiert werden. Höchste Zeit, sich den Plänen der Kriegstreiber entschieden entgegenzustellen.</w:t>
+        <w:t xml:space="preserve">Im September 2026 wird </w:t>
+      </w:r>
+      <w:r w:rsidR="00655DCA" w:rsidRPr="00655DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00655DCA" w:rsidRPr="00655DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>deutsche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00655DCA" w:rsidRPr="00655DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bundestag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> über das neue Reservestärkungsgesetz beraten. Reservisten sollen auch außerhalb des Spannungs- oder Verteidigungsfalls verpflichtend herangezogen werden können. Die Bundeswehr soll auf 460.000 Soldaten aufgestockt werden. Unentgeltliche Uniformen für frühere Soldaten sollen die Präsenz der Bundeswehr im Alltag erhöhen, usw. Doch was als Abschreckung zur Friedenssicherung dargestellt wird, kann von der Gegenseite leicht als Provokation interpretiert werden. Höchste Zeit, sich den Plänen der Kriegstreiber entschieden entgegenzustellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00F67ED1" w:rsidP="00F67ED1" w:rsidRDefault="00F67ED1">
+    <w:p w14:paraId="6597BE2F" w14:textId="77777777" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Bundesregierung hat am 1. Juli 2026 den vom Verteidigungsministerium vorgelegten Entwurf eines Gesetzes zur Stärkung der Reserve beschlossen. [2] Anfang 2027 soll das „Gesetz zur Stärkung der Reserve“ in Kraft treten. [1] Im September dieses Jahres sollen die parlamentarischen Beratungen dazu beginnen. [3] Das Gesetz soll angeblich notwendig sein, um die Bundeswehr kriegstauglich und einsatzbereit zu machen, damit potentielle Gegner glaubhaft abgeschreckt werden können. Zudem müsse die Bundesrepublik den Bündniserwartungen als EU- und NATO-Mitglied gerecht werden, heißt es in der Gesetzesbegründung. [4] Deutschland soll anscheinend eine militärische Führungsrolle in der NATO einnehmen. [5] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Das Reservestärkungsgesetz soll dazu beitragen, die Bundeswehr auf 460.000 Soldaten aufzustocken – dazu sollen mindestens 200.000 Reservisten gehören. </w:t>
-        <w:br/>
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Beim Lesen des Gesetzesentwurfs wird schnell klar, dass sich dieser in eine ganze Reihe von Plänen und Vorhaben einreiht. Deren gemeinsames Ziel ist es, alle Hebel in Gang zu setzen, um einen schnellen Zuwachs der Streitkräfte zu erreichen und die Bevölkerung auf Krieg einzustellen. [8] So sollen Reservisten künftig auch außerhalb des Spannungs- oder Verteidigungsfalls verpflichtend herangezogen werden können – die Altersgrenze dafür soll ebenfalls angehoben werden. </w:t>
-        <w:br/>
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Einige Juristen haben große Zweifel, ob der Gesetzesentwurf mit dem Grundgesetz vereinbar ist, da er unverhältnismäßig in das Grundrecht der Berufsfreiheit eingreife. [6] </w:t>
-        <w:br/>
-        <w:t xml:space="preserve">Bisher galt bei der Reserve das Prinzip der doppelten Freiwilligkeit. Wer also nach der Bundeswehrzeit ins zivile Leben zurückgekehrt ist, konnte nur dann zu einem Reservedienst eingezogen werden, wenn er selbst und sein Arbeitgeber dem zustimmte. [3] Nun soll der Reservedienst für frühere Soldaten zur Pflicht werden, und ein Mitspracherecht ihrer Betriebe ist nicht mehr vorgesehen. [7]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bisher galt bei der Reserve das Prinzip der doppelten Freiwilligkeit. Wer also nach der Bundeswehrzeit ins zivile Leben zurückgekehrt ist, konnte nur dann zu einem Reservedienst eingezogen werden, wenn er selbst und sein Arbeitgeber dem zustimmte. [3] Nun soll der Reservedienst für frühere Soldaten zur Pflicht werden, und ein Mitspracherecht ihrer Betriebe ist nicht mehr vorgesehen. [7]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Die Bundesvereinigung der Deutschen Arbeitgeberverbände kritisierte das Gesetz scharf. Es gefährde die Planungssicherheit der Unternehmen und führe zu massiven Betriebsstörungen und dem Verlust der Planbarkeit. [8] </w:t>
-        <w:br/>
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Um Reservisten im Bedarfsfall ohne Verzögerung heranziehen zu können, sollen sie einheitlich registriert werden. Dazu heißt es im Entwurf auf S. 94: </w:t>
-        <w:br/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>„Die Aufnahme des Registers ermöglicht die Nutzung der Identifikationsnummer für die Zuordnung der Datensätze zu einer Person und damit eine weitgehende Datenrichtigkeit auch in Fällen von Namensänderungen, Geschlechtsänderungen oder vergleichbaren die Grunddaten verändernden Ereignissen.“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Dies reiht sich nahtlos in die Bemühungen vieler Staaten ein, die Bürger stärker zu überwachen und Abweichler bestrafen zu können. Ob digitale ID, digitale Impfpässe, digitales Zentralbankgeld – keiner soll sich staatlichen Anordnungen entziehen können. Kla.TV berichtete in mehreren Sendungen darüber. [www.kla.tv/41743, www.kla.tv/40587, www.kla.tv/31115, etc.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zudem soll auch die Bevölkerung immer mehr auf Krieg eingestimmt und daran gewöhnt werden, dass Soldaten zum Alltag gehören. Dazu sieht das Gesetz (im neu eingefügten § 3 Abs. 1 ResStG-E) die Möglichkeit vor, früheren Soldaten unentgeltlich Uniformen zu überlassen. Dies diene der Stärkung der gesellschaftlichen Verankerung der Reserve durch eine höhere Sichtbarkeit, z.B. bei Veranstaltungen der Bundeswehr, Veteranentagen etc. Die Präsenz von Soldaten soll anscheinend Alltagsrealität werden. Kosten soll dies den Steuerzahler zusätzliche 20 Mio. Euro pro Jahr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Zu den NATO-Bündnisverpflichtungen, die der Gesetzesentwurf helfen soll, umzusetzen, gehört u.a. auch der Operationsplan Deutschland (OPLAN DEU). [https://oplan.de/] Auf diesen geht Kla.TV in einer separaten Sendung ein. </w:t>
-        <w:br/>
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Auch wenn man sich wie die Reserve selbst als „Die stärkste Friedensbewegung Deutschlands“ bezeichnet, [10] wird sich dies als Bumerang erweisen. Statt Krieg abzuwehren, könnte das personelle Wettrüsten – ganz im Sinne einer sich selbst erfüllenden Prophezeiung – sehr leicht im Krieg statt im Frieden enden. Denn was als Abschreckung zur Friedenssicherung dargestellt wird, kann von der Gegenseite leicht als Provokation oder Aggression interpretiert werden und zu entsprechenden Gegenreaktionen führen. So entsteht in Kürze ein Teufelskreis des Wettrüstens und der Gewalt, die sich gegenseitig hochschaukelt bis zur Eskalation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Doch dies ist den beteiligen Akteuren und Verantwortungsträgern sicher allzu bewusst! </w:t>
-        <w:br/>
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Warum soll die Bevölkerung auf Krieg eingestellt werden? </w:t>
-        <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kla.TV hat in vielen Sendungen aufgezeigt, dass Kriege NIE der Bevölkerung dienen. [www.kla.tv/9869, www.kla.tv/38893, www.kla.tv/37903] Kriege dienen nur den Mächtigen und werden für ihre Ziele heraufbeschworen. Dieses Spiel gilt es zu durchschauen und die Drahtzieher an die Front zu schicken. [www.kla.tv/38302] Warum sollen junge Leute, die sich nicht kennen, sich gegenseitig umbringen müssen – zum alleinigen Profit von Mächtigen, die sich sehr wohl kennen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Zudem ist seit Jahrzehnten bekannt und klar belegt, dass friedliche Methoden des Widerstands viel effektiver und erfolgreicher sind als militärische Verteidigung. Kla.TV berichtete darüber in der eingeblendeten Sendung [www.kla.tv/39859]. </w:t>
-        <w:br/>
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Was können Sie gegen diese düsteren Entwicklungen tun? Auch dieser Gesetzesentwurf kann als Weckruf dienen, sich zu besinnen und sich mit allen zur Verfügung stehenden Kräften für den Frieden einzusetzen. Noch ist es nicht zu spät! </w:t>
-        <w:br/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Deshalb gilt es JETZT, seine Stimme zu erheben:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Es braucht nicht nur ein klares „NEIN!“ zum Reservestärkungsgesetz, sondern auch ein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">entschiedenes „NEIN!“ zu jeder weiteren Form der Kriegsvorbereitung! </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Zeigen Sie zum Beispiel Gesicht und setzen Sie ein Statement gegen Krieg. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">[Mach mit beim neuen Lied – setz ein Statement gegen Krieg: www.kla.tv/41948] </w:t>
-        <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Laden Sie Ihr „Nein“ bis spätestens zum 1. September 2026 hier hoch:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Laden Sie Ihr „Nein“ bis spätestens zum 1. September 2026 hier hoch:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">www.kla.tv/schild-upload </w:t>
-        <w:br/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ausschnitte aus dem Lied „Wir sagen NEIN“ [https://www.kla.tv/41771]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wir sagen NEIN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wenn sie schon wieder nach Kriegen schrei‘n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wenn sie uns sagen, es muss so sein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wir sagen NEIN – kein Tod für ihre Interessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>dass wir für sie sterben, können sie vergessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>wir sagen NEIN!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">[…] </w:t>
-        <w:br/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Sagen wir JA!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wir sagen JA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zu echtem Frieden und auch zum Leben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Für dich und mich, einfach für jeden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Sagen wir JA!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00F67ED1" w:rsidP="00F67ED1" w:rsidRDefault="00F67ED1">
+    <w:p w14:paraId="096804FE" w14:textId="77777777" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>von jsa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00F202F1" w:rsidP="00C534E6" w:rsidRDefault="00F202F1">
+    <w:p w14:paraId="769437AC" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00F202F1" w:rsidP="00C534E6" w:rsidRDefault="00F202F1">
+    <w:p w14:paraId="2F28B28D" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[1] „Ohne starke Reserve werden wir nicht verteidigungsfähig sein“: </w:t>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId21">
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.bundeswehr.de/de/meldungen/nachgefragt-staerkung-reserve-6117266</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[2] Reservestärkungsgesetz: Einsatzbereite Reserve – abwehrbereite Truppe: </w:t>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId22">
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.bmvg.de/de/aktuelles/regierung-billigt-reservestaerkungsgesetz-6118026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[3] Neues Bundeswehr-Gesetz: Warum es auch dich betreffen könnte – obwohl du nie gedient hast: </w:t>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId23">
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.wmn.de/job/bundeswehr-gesetz-2026-reservestaerkungsgesetz-job-id847090</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[4] Gesetzentwurf der Bundesregierung: Entwurf eines Gesetzes zur Stärkung der Reserve( Reservestärkungsgesetz – ResStG): </w:t>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId24">
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.bmvg.de/resource/blob/6118100/48cbb651e82a8cc174ed551ff7090106/entwurf-reservestaerkungsgesetz-data.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">( insbesondere S. 1, 60-63, 72, 84, 93-94)</w:t>
-[...9 lines deleted...]
-        <w:rPr/>
+        <w:t>( insbesondere S. 1, 60-63, 72, 84, 93-94)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[5] USA: Deutschland soll in der Zukunft NATO-Führung übernehmen: </w:t>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId25">
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.euronews.com/2025/11/26/usa-deutschland-soll-in-der-zukunft-nato-fuhrung-ubernehmen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[6] Wehrpflicht für Reservisten? </w:t>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId26">
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.lto.de/recht/hintergruende/h/reservestaerkungsgesetz-geplant-reservisten-wehrpflicht-einmal-soldat-immer-soldat</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[7] Arbeitgeber im Konkurrenzkampf mit der Bundeswehr: </w:t>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId27">
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.faz.net/aktuell/wirtschaft/mehr-wirtschaft/reservestaerkungsgesetz-warum-betriebe-das-bundeswehr-gesetz-kritisieren-accg-200881716.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">[8] Reservestärkungsgesetz: Arbeitgeber warnen vor Zwangseinberufungen: </w:t>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId28">
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.boerse-express.com/news/articles/reservestaerkungsgesetz-arbeitgeber-warnen-vor-zwangseinberufungen-911686</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Pistorius plant Gesetzesänderung: Arbeitgeber kritisieren Pflicht-Reservedienst: </w:t>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId29">
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://audimax.de/politik/pistorius-plant-gesetzesanderung-arbeitgeber-kritisieren-pflicht-reservedienst/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">[9] Operationsplan Deutschland – Ein militärisches Kernelement an der Gesamtverteidigung:</w:t>
-[...8 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId30">
+        <w:t>[9] Operationsplan Deutschland – Ein militärisches Kernelement an der Gesamtverteidigung:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.bundeswehr.de/de/organisation/operatives-fuehrungskommando-der-bundeswehr/auftrag-und-aufgaben/operationsplan-deutschland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve">[10] Auf die „stärkste Friedensbewegung Deutschlands“ kommt es auch im Jahr 2025 an:</w:t>
-[...8 lines deleted...]
-      <w:hyperlink w:history="true" r:id="rId31">
+        <w:t>[10] Auf die „stärkste Friedensbewegung Deutschlands“ kommt es auch im Jahr 2025 an:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.reservistenverband.de/magazin-die-reserve/neujahrsbotschaft-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
+    <w:p w14:paraId="4756A8CF" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00C534E6">
+    <w:p w14:paraId="6296E204" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Medienkommentar - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId32">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Medienkommentare</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Kriegstreiberei - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId33">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Kriegstreiberei</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Deutschland - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId34">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/deutschland</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Bundeswehr - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId35">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Bundeswehr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#NATO - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId36">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/NATO</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0026191C">
-[...4 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidR="00C2180E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C2180E">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Ueberwachung - Totalüberwachung - </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId37">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Ueberwachung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00C534E6" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="00FF4982">
+    <w:p w14:paraId="5169A4F8" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="698817D4" wp14:anchorId="179C7D85">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1477EB55" wp14:editId="578BDA4B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId27"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Kla.TV – Die anderen Nachrichten ... frei – unabhängig – unzensiert ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009779AD" w:rsidR="00FF4982" w:rsidP="00FF4982" w:rsidRDefault="00FF4982">
+    <w:p w14:paraId="5CEA9F0D" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:start="714" w:hanging="357"/>
-        <w:rPr/>
+        <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>was die Medien nicht verschweigen sollten ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009779AD" w:rsidR="00FF4982" w:rsidP="00FF4982" w:rsidRDefault="00FF4982">
+    <w:p w14:paraId="2FE49136" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="009779AD" w:rsidRDefault="00FF4982" w:rsidP="00FF4982">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:start="714" w:hanging="357"/>
-        <w:rPr/>
+        <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
+    <w:p w14:paraId="6EA39623" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:start="714" w:hanging="357"/>
-        <w:rPr/>
+        <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
-        <w:rPr/>
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId13">
-        <w:r w:rsidRPr="001D6477" w:rsidR="001D6477">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="001D6477" w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="001D6477" w:rsidR="00FF4982" w:rsidP="001D6477" w:rsidRDefault="00FF4982">
+    <w:p w14:paraId="14C3AE89" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
-        <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
-        <w:rPr/>
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="00C534E6" w:rsidP="00C534E6" w:rsidRDefault="001D6477">
+    <w:p w14:paraId="320B6DF3" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId14">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/abo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="001D6477" w:rsidRDefault="001D6477">
+    <w:p w14:paraId="7B85D53F" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sicherheitshinweis:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="00C60E18" w:rsidRDefault="001D6477">
+    <w:p w14:paraId="5852C726" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
+        <w:t>Gegenstimmen werden leider immer weiter zensiert und unterdrückt. Solange wir nicht gemäß den Interessen und Ideologien der Systempresse berichten, müssen wir jederzeit damit rechnen, dass Vorwände gesucht werden, um Kla.TV zu sperren oder zu schaden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006C4827" w:rsidR="001D6477" w:rsidP="00C534E6" w:rsidRDefault="00C205D1">
+    <w:p w14:paraId="7AAEE0FB" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="00C205D1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:br/>
+        <w:t>Klicken Sie hier:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="true" r:id="rId15">
-        <w:r w:rsidRPr="006C4827" w:rsidR="00C60E18">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00C60E18" w:rsidP="00C60E18" w:rsidRDefault="00C60E18">
+    <w:p w14:paraId="21F9F7C5" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
-          <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="8"/>
+          <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lizenz:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-      <w:r w:rsidRPr="006C4827" w:rsidR="006C4827">
+      <w:r w:rsidR="006C4827" w:rsidRPr="006C4827">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:position w:val="-6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D79462B" wp14:editId="7085BF01">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B4254DA" wp14:editId="2ABDEE5D">
             <wp:extent cx="374650" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId32" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="374650" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Creative Commons-Lizenz mit Namensnennung</w:t>
+        <w:t>Creative Commons-Lizenz mit Namensnennung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C60E18" w:rsidR="00C60E18" w:rsidP="00CB20A5" w:rsidRDefault="00CB20A5">
+    <w:p w14:paraId="0DA2FA57" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRPr="00C60E18" w:rsidRDefault="00CB20A5" w:rsidP="00CB20A5">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
+        <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00C60E18" w:rsidR="00C60E18">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+    <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
+    <w:p w14:paraId="2BD866F7" w14:textId="77777777" w:rsidR="00C2180E" w:rsidRDefault="00C2180E" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
+    <w:p w14:paraId="2C135F6C" w14:textId="77777777" w:rsidR="00C2180E" w:rsidRDefault="00C2180E" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidRPr="00F33FD6" w:rsidR="00F33FD6" w:rsidP="00F33FD6" w:rsidRDefault="00F33FD6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0CDBD6D2" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00F33FD6" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:pBdr>
-        <w:top w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="6" w:space="3"/>
+        <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Einstimmung auf Krieg? – Politiker planen neues Gesetz in Deutschland  </w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
@@ -1448,194 +1752,194 @@
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
+    <w:p w14:paraId="086A2C0C" w14:textId="77777777" w:rsidR="00C2180E" w:rsidRDefault="00C2180E" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00503FFA" w:rsidP="00F33FD6" w:rsidRDefault="00503FFA">
+    <w:p w14:paraId="67435C80" w14:textId="77777777" w:rsidR="00C2180E" w:rsidRDefault="00C2180E" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
-        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="04A0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7717"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="006C4827" w:rsidR="00F33FD6" w:rsidTr="00FE2F5D">
+    <w:tr w:rsidR="00F33FD6" w:rsidRPr="006C4827" w14:paraId="23045459" w14:textId="77777777" w:rsidTr="00FE2F5D">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7717" w:type="dxa"/>
           <w:tcBorders>
             <w:left w:val="nil"/>
-            <w:bottom w:val="single" w:color="365F91" w:themeColor="accent1" w:themeShade="BF" w:sz="8" w:space="0"/>
+            <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00F67ED1">
+        <w:p w14:paraId="36647411" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F67ED1" w:rsidP="00FE2F5D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
-            <w:ind w:start="-57"/>
+            <w:ind w:left="-57"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t>Online-Link:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:hyperlink w:history="true" r:id="rId1">
-            <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:hyperlink r:id="rId1" w:history="1">
+            <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>www.kla.tv/42334</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> | </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Veröffentlicht: </w:t>
           </w:r>
-          <w:r w:rsidRPr="00B9284F" w:rsidR="00F33FD6">
+          <w:r w:rsidR="00F33FD6" w:rsidRPr="00B9284F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">24.08.2026</w:t>
+            <w:t>24.08.2026</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00F33FD6">
+        <w:p w14:paraId="46C58822" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00F33FD6" w:rsidP="00FE2F5D">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidRPr="00B9284F" w:rsidR="00F33FD6" w:rsidP="00FE2F5D" w:rsidRDefault="00CB20A5">
+  <w:p w14:paraId="7824A58F" w14:textId="77777777" w:rsidR="00F33FD6" w:rsidRPr="00B9284F" w:rsidRDefault="00CB20A5" w:rsidP="00FE2F5D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7995"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="609E0BF8" wp14:anchorId="44A748BB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AF66B30" wp14:editId="2A7AD9CB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039995</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-172720</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="741045" cy="539750"/>
           <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20584"/>
               <wp:lineTo x="21100" y="20584"/>
               <wp:lineTo x="21100" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="3" name="Grafik 3" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1668,894 +1972,822 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49BB3CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8E2D154"/>
     <w:lvl w:ilvl="0" w:tplc="92F424F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="è"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="720" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="true">
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="1440" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="true">
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="true">
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="2880" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="true">
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="3600" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="true">
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="4320" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="true">
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="5040" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="true">
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="5760" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="true">
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:start="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="410"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
+    <w:rsid w:val="00655DCA"/>
     <w:rsid w:val="006C4827"/>
     <w:rsid w:val="007C459E"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
+    <w:rsid w:val="00C2180E"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="58C2E9AC"/>
+  <w15:docId w15:val="{015C6F6E-10F6-48B2-9211-E9FA406C4171}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="true"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Standard" w:default="true">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:default="true">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="NormaleTabelle" w:default="true">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="KeineListe" w:default="true">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KopfzeileZchn" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F33FD6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F33FD6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F33FD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F33FD6"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F33FD6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="texttitelsize" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="texttitelsize">
     <w:name w:val="text_titel_size"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00E81F93"/>
   </w:style>
-  <w:style w:type="character" w:styleId="edit" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="edit">
     <w:name w:val="edit"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00A71903"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4982"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-      <w:ind w:start="720"/>
-[...317 lines deleted...]
-      <w:ind w:start="720"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeswehr.de/de/meldungen/nachgefragt-staerkung-reserve-6117266" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmvg.de/de/aktuelles/regierung-billigt-reservestaerkungsgesetz-6118026" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wmn.de/job/bundeswehr-gesetz-2026-reservestaerkungsgesetz-job-id847090" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmvg.de/resource/blob/6118100/48cbb651e82a8cc174ed551ff7090106/entwurf-reservestaerkungsgesetz-data.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.euronews.com/2025/11/26/usa-deutschland-soll-in-der-zukunft-nato-fuhrung-ubernehmen" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lto.de/recht/hintergruende/h/reservestaerkungsgesetz-geplant-reservisten-wehrpflicht-einmal-soldat-immer-soldat" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faz.net/aktuell/wirtschaft/mehr-wirtschaft/reservestaerkungsgesetz-warum-betriebe-das-bundeswehr-gesetz-kritisieren-accg-200881716.html" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boerse-express.com/news/articles/reservestaerkungsgesetz-arbeitgeber-warnen-vor-zwangseinberufungen-911686" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audimax.de/politik/pistorius-plant-gesetzesanderung-arbeitgeber-kritisieren-pflicht-reservedienst/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeswehr.de/de/organisation/operatives-fuehrungskommando-der-bundeswehr/auftrag-und-aufgaben/operationsplan-deutschland" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reservistenverband.de/magazin-die-reserve/neujahrsbotschaft-2025/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienkommentare" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kriegstreiberei" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/deutschland" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Bundeswehr" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/NATO" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Ueberwachung" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="/word/stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="/word/endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.bin" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="/word/footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.bin" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.bin" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42334" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmvg.de/resource/blob/6118100/48cbb651e82a8cc174ed551ff7090106/entwurf-reservestaerkungsgesetz-data.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audimax.de/politik/pistorius-plant-gesetzesanderung-arbeitgeber-kritisieren-pflicht-reservedienst/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Ueberwachung" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienkommentare" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wmn.de/job/bundeswehr-gesetz-2026-reservestaerkungsgesetz-job-id847090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boerse-express.com/news/articles/reservestaerkungsgesetz-arbeitgeber-warnen-vor-zwangseinberufungen-911686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/NATO" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.faz.net/aktuell/wirtschaft/mehr-wirtschaft/reservestaerkungsgesetz-warum-betriebe-das-bundeswehr-gesetz-kritisieren-accg-200881716.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reservistenverband.de/magazin-die-reserve/neujahrsbotschaft-2025/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmvg.de/de/aktuelles/regierung-billigt-reservestaerkungsgesetz-6118026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Bundeswehr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lto.de/recht/hintergruende/h/reservestaerkungsgesetz-geplant-reservisten-wehrpflicht-einmal-soldat-immer-soldat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/deutschland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeswehr.de/de/meldungen/nachgefragt-staerkung-reserve-6117266" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundeswehr.de/de/organisation/operatives-fuehrungskommando-der-bundeswehr/auftrag-und-aufgaben/operationsplan-deutschland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.euronews.com/2025/11/26/usa-deutschland-soll-in-der-zukunft-nato-fuhrung-ubernehmen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Kriegstreiberei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.bin" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42334" TargetMode="External" Id="rId1" /></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42334" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2803,55 +3035,65 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>319</Characters>
+  <Pages>5</Pages>
+  <Words>1657</Words>
+  <Characters>10440</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Einstimmung auf Krieg? – Politiker planen neues Gesetz in Deutschland</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>368</CharactersWithSpaces>
+  <CharactersWithSpaces>12073</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>