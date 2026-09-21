--- v0 (2026-09-01)
+++ v1 (2026-09-21)
@@ -1122,247 +1122,272 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bronnen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F202F1" w:rsidRPr="00751612" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidR="00AC4F3A" w:rsidRPr="00AC4F3A" w:rsidRDefault="00F202F1" w:rsidP="00AC4F3A">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Creative Commons Licenses</w:t>
       </w:r>
       <w:r w:rsidR="006C507C" w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00751612">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.creativecommons.org/licenses/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006C507C" w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00AC4F3A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00AC4F3A" w:rsidRPr="00AC4F3A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://vetopedia.org/nl/startpage" \t "_blank" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00AC4F3A">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AC4F3A" w:rsidRPr="00AC4F3A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Apple Color Emoji" w:hAnsi="Apple Color Emoji"/>
+          <w:color w:val="0467DD"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F0F2F5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://vetopedia.org/nl/startpage</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4F3A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F202F1" w:rsidRPr="00751612" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00C534E6" w:rsidRPr="00751612" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dit zou u ook kunnen interesseren:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C534E6" w:rsidRPr="00751612" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">#Vetopedia - </w:t>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00FA03B7" w:rsidRPr="00751612">
+      <w:r w:rsidR="00CF6DBF" w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "h</w:instrText>
       </w:r>
-      <w:r w:rsidR="00FA03B7" w:rsidRPr="00751612">
+      <w:r w:rsidR="00CF6DBF" w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:instrText xml:space="preserve">ttps://www.kla.tv/Vetopedia-nl" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>www.kla.tv/Vetopedia-nl</w:t>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C534E6" w:rsidRPr="00751612" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="179C7D85" wp14:editId="698817D4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId20"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId19"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1429,70 +1454,70 @@
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>zelden gehoord van het volk, voor het volk ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF4982" w:rsidRPr="00751612" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">nieuwsupdate elke 3 dagen vanaf 19:45 uur op </w:t>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00FA03B7" w:rsidRPr="00751612">
+      <w:r w:rsidR="00CF6DBF" w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.kla.tv/nl" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001D6477" w:rsidRPr="00751612">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>www.kla.tv/nl</w:t>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF4982" w:rsidRPr="00751612" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Het is de moeite waard om het bij te houden!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C534E6" w:rsidRPr="00751612" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
@@ -1502,71 +1527,71 @@
           <w:b/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Gratis abonnement nieuwsbrief 2-wekelijks per E-Mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">verkrijgt u op: </w:t>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00FA03B7" w:rsidRPr="00751612">
+      <w:r w:rsidR="00CF6DBF" w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.kla.tv/abo-nl" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>www.kla.tv/abo-nl</w:t>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="001D6477" w:rsidRPr="00751612" w:rsidRDefault="001D6477" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751612">
@@ -1622,105 +1647,105 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Verbindt u daarom vandaag nog internetonafhankelijk met het netwerk!</w:t>
       </w:r>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:br/>
         <w:t>Klickt u hier:</w:t>
       </w:r>
       <w:r w:rsidR="00C60E18" w:rsidRPr="00751612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00C60E18" w:rsidRPr="00751612">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:lang w:val="nl-BE"/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung&amp;lang=nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00C60E18" w:rsidRPr="00751612" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebruiksrecht:  </w:t>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00FA03B7" w:rsidRPr="00751612">
+      <w:r w:rsidR="00CF6DBF" w:rsidRPr="00751612">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.kla.tv/licence" </w:instrText>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Standaard-Kla.TV-Licentie</w:t>
       </w:r>
-      <w:r w:rsidR="00FA03B7">
+      <w:r w:rsidR="00CF6DBF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C60E18" w:rsidRPr="00C60E18" w:rsidRDefault="00CB20A5" w:rsidP="00CB20A5">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00751612">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Kla.TV produceert alle uitzendingen op vrijwillige basis en zonder winstoogmerk. De verspreiding van onze producten door u is onze enige beloning! </w:t>
       </w:r>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1743,86 +1768,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>bij</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="12"/>
           </w:rPr>
           <w:t>www.kla.tv/licence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
-      <w:headerReference w:type="default" r:id="rId24"/>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA03B7" w:rsidRDefault="00FA03B7" w:rsidP="00F33FD6">
+    <w:p w:rsidR="00CF6DBF" w:rsidRDefault="00CF6DBF" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA03B7" w:rsidRDefault="00FA03B7" w:rsidP="00F33FD6">
+    <w:p w:rsidR="00CF6DBF" w:rsidRDefault="00CF6DBF" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05020102010804080708"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1847,50 +1872,57 @@
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Apple Color Emoji">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="18000000" w:usb2="14000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:p w:rsidR="00F33FD6" w:rsidRPr="00751612" w:rsidRDefault="00F33FD6" w:rsidP="00F33FD6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="3" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00751612">
@@ -1975,61 +2007,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D" w:rsidRPr="00751612">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA03B7" w:rsidRDefault="00FA03B7" w:rsidP="00F33FD6">
+    <w:p w:rsidR="00CF6DBF" w:rsidRDefault="00CF6DBF" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA03B7" w:rsidRDefault="00FA03B7" w:rsidP="00F33FD6">
+    <w:p w:rsidR="00CF6DBF" w:rsidRDefault="00CF6DBF" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2344,72 +2376,74 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
+    <w:rsid w:val="002D7302"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006C4827"/>
     <w:rsid w:val="006C507C"/>
     <w:rsid w:val="00751612"/>
     <w:rsid w:val="007C459E"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
+    <w:rsid w:val="00AC4F3A"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
+    <w:rsid w:val="00CF6DBF"/>
     <w:rsid w:val="00D2736E"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
-    <w:rsid w:val="00FA03B7"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2954,57 +2988,72 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="edit">
     <w:name w:val="edit"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00A71903"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF4982"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:divs>
+    <w:div w:id="216742800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/rituelle-gewalt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommons.org/licenses/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42417" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/freimaurer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/pharma-medizinopfer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/nl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/mobilfunk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/krisenprofit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetopedia.org/nl/vaccine-injuries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetopedia.org/nl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/inobhutnahme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung&amp;lang=nl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/rituelle-gewalt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creativecommons.org/licenses/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung&amp;lang=nl" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42417" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/freimaurer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/pharma-medizinopfer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/mobilfunk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/krisenprofit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetopedia.org/nl/vaccine-injuries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/nl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org/nl/inobhutnahme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/licence" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42417" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3257,77 +3306,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>964</Words>
-  <Characters>5304</Characters>
+  <Words>969</Words>
+  <Characters>5332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>De vrije encyclopedie van de tegenstemmen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>De vrije encyclopedie van de tegenstemmen</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KLA.TV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6256</CharactersWithSpaces>
+  <CharactersWithSpaces>6289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>De vrije encyclopedie van de tegenstemmen</dc:title>
   <dc:creator>-;Kla.tv DocGen 2.1.0.1</dc:creator>
   <cp:keywords>Vetopedia</cp:keywords>
   <dc:description>3m6s, GermanVideo=42289</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Niederländisch</cp:category>
   <dc:language>nl</dc:language>
 </cp:coreProperties>
 </file>