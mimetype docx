--- v0 (2026-10-10)
+++ v1 (2026-10-30)
@@ -21571,101 +21571,125 @@
         </w:rPr>
         <w:t>Weitere Nationenreden von Ivo Sasek unter: www.kla.tv/IvoSasek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CC762F" w14:textId="77777777" w:rsidR="00F67ED1" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>von is.</w:t>
+        <w:t xml:space="preserve">von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDE92BD" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Quellen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B00FD6" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Sämtliche detaillierte Internetquellen finden Sie unter:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId365" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.fpa.one</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId366" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.vetopedia.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6EBF2547" w14:textId="77777777" w:rsidR="00194708" w:rsidRPr="00C534E6" w:rsidRDefault="00194708" w:rsidP="00194708">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -21706,59 +21730,59 @@
       </w:r>
       <w:hyperlink r:id="rId367" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0F7BE9"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.fpa.one</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>📢</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B9B180" w14:textId="77777777" w:rsidR="00194708" w:rsidRDefault="00194708" w:rsidP="00194708">
+    <w:p w14:paraId="23B9B180" w14:textId="5C008674" w:rsidR="00194708" w:rsidRDefault="00194708" w:rsidP="00194708">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Die erste freie Presseagentur, die allen freien Aufklärern unentgeltlich zur Verfügung steht! Bitte nutzt diese neue Recherche-Fundgrube und verwendet sie für die Erstellung eigener topaktueller Artikel oder Sendungen aus. Und wir liefern stets nach Kräften neuen Enthüllungsstoff nach. Alles unentgeltlich, wie immer!</w:t>
+        <w:t>Die erste freie Presseagentur, die allen freien Aufklärern unentgeltlich zur Verfügung steht! Bitte nutzt diese neue Recherche-Fundgrube und verwendet sie für die Erstellung eigener topaktueller Artikel oder Sendungen. Und wir liefern stets nach Kräften neuen Enthüllungsstoff nach. Alles unentgeltlich, wie immer!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658ED404" w14:textId="77777777" w:rsidR="00194708" w:rsidRDefault="00194708" w:rsidP="00194708">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3368824F" w14:textId="77777777" w:rsidR="00194708" w:rsidRDefault="00194708" w:rsidP="00194708">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Vetopedia - Die freie Enzyklopädie der Gegenstimmen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5BD6E8" w14:textId="77777777" w:rsidR="00194708" w:rsidRDefault="00194708" w:rsidP="00194708">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
@@ -21775,353 +21799,409 @@
         <w:t xml:space="preserve">📌 </w:t>
       </w:r>
       <w:hyperlink r:id="rId368" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0F7BE9"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.vetopedia.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>📌</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="387CF57E" w14:textId="77777777" w:rsidR="00B73E93" w:rsidRDefault="00B73E93" w:rsidP="00194708">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101773F8" w14:textId="76DC813A" w:rsidR="00B73E93" w:rsidRDefault="00B73E93" w:rsidP="00B73E93">
+      <w:pPr>
+        <w:spacing w:line="200" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId369" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B73E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Zum Flyer &gt; Hier Klick</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B73E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B73E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B73E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>F</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B73E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B73E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+          </w:rPr>
+          <w:t xml:space="preserve">yer-fpa.pdf </w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72CAC581" w14:textId="77777777" w:rsidR="00894288" w:rsidRDefault="00894288" w:rsidP="00894288">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C96EEEB" w14:textId="77777777" w:rsidR="00894288" w:rsidRPr="00894288" w:rsidRDefault="00894288" w:rsidP="00894288">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894288">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Unterstützende Sendungen zum Thema:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46125956" w14:textId="0EA8133E" w:rsidR="00894288" w:rsidRDefault="00894288" w:rsidP="00894288">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Staatsfeind Nr. 1 - Krake im Staatsgewand (von Ivo Sasek)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">🎬 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369" w:history="1">
+      <w:hyperlink r:id="rId370" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0F7BE9"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.kla.tv/27396</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59520059" w14:textId="3E897CD3" w:rsidR="00894288" w:rsidRDefault="00894288" w:rsidP="00894288">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Welt im Netz der Freimaurer (von Ivo Sasek)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">🎬 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370" w:history="1">
+      <w:hyperlink r:id="rId371" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0F7BE9"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.kla.tv/28269</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F647E4D" w14:textId="43A7D313" w:rsidR="00894288" w:rsidRDefault="00894288" w:rsidP="00894288">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Geheimlehre der Hochgrad-Freimaurer: „Satan ist Gott.“ |</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>22. AZK, Teil 1 von Ivo Sasek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">🎬 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId371" w:history="1">
+      <w:hyperlink r:id="rId372" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0F7BE9"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.kla.tv/39402</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="455C60E7" w14:textId="019A0484" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03FE67CC" w14:textId="779BEB75" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#BildungUnzensiert - Bildung UNZENSIERT - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372" w:history="1">
+      <w:hyperlink r:id="rId373" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/BildungUnzensiert</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Medien - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373" w:history="1">
+      <w:hyperlink r:id="rId374" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Medien</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Medienzensur - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374" w:history="1">
+      <w:hyperlink r:id="rId375" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Medienzensur</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#IvoSasek - Ivo Sasek - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375" w:history="1">
+      <w:hyperlink r:id="rId376" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/IvoSasek</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Nationenreden-Ivo-Sasek - Nationenreden von Ivo Sasek - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376" w:history="1">
+      <w:hyperlink r:id="rId377" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/nationenreden-ivo-sasek</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Aufrufe-IvoSasek - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377" w:history="1">
+      <w:hyperlink r:id="rId378" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Aufrufe-IvoSasek</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#FreiePresseAgentur - Freie Presse Agentur - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378" w:history="1">
+      <w:hyperlink r:id="rId379" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/FreiePresseAgentur</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Zensur - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379" w:history="1">
+      <w:hyperlink r:id="rId380" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Zensur</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#WichtigeVideos - Wichtige Videos - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380" w:history="1">
+      <w:hyperlink r:id="rId381" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/WichtigeVideos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="51E0A379" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22136,66 +22216,66 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="179C7D85" wp14:editId="698817D4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>454025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="990600" cy="719455"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="831" y="0"/>
                 <wp:lineTo x="0" y="1144"/>
                 <wp:lineTo x="0" y="19446"/>
                 <wp:lineTo x="415" y="21162"/>
                 <wp:lineTo x="831" y="21162"/>
                 <wp:lineTo x="20354" y="21162"/>
                 <wp:lineTo x="21185" y="20018"/>
                 <wp:lineTo x="21185" y="1144"/>
                 <wp:lineTo x="20354" y="0"/>
                 <wp:lineTo x="831" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Grafik 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId381"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId382"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\W\3WAR\2P\1IT\_git\SW\KlaTvVideoDocGen.git\KlaTvVideoDocGen\Material\klatv_logo_200dpi-forf2.75x1.99cm.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId382">
+                    <a:blip r:embed="rId383">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="990600" cy="719455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -22243,88 +22323,88 @@
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>wenig Gehörtes vom Volk, für das Volk ...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BFD0B0C" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:t xml:space="preserve">tägliche News ab 19:45 Uhr auf </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383" w:history="1">
+      <w:hyperlink r:id="rId384" w:history="1">
         <w:r w:rsidR="001D6477" w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="459D9996" w14:textId="77777777" w:rsidR="00FF4982" w:rsidRPr="001D6477" w:rsidRDefault="00FF4982" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:firstLine="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:t>Dranbleiben lohnt sich!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A19DB3F" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6477">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenloses Abonnement mit wöchentlichen News per E-Mail erhalten Sie unter: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384" w:history="1">
+      <w:hyperlink r:id="rId385" w:history="1">
         <w:r w:rsidRPr="001D6477">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/abo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CFCCBDD" w14:textId="77777777" w:rsidR="001D6477" w:rsidRPr="006C4827" w:rsidRDefault="001D6477" w:rsidP="001D6477">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -22374,113 +22454,113 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vernetzen Sie sich darum heute noch internetunabhängig!</w:t>
       </w:r>
       <w:r w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Klicken Sie hier:</w:t>
       </w:r>
       <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385" w:history="1">
+      <w:hyperlink r:id="rId386" w:history="1">
         <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>www.kla.tv/vernetzung</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B5ED6B8" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRDefault="00C60E18" w:rsidP="00C60E18">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Lizenz:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006C4827" w:rsidRPr="006C4827">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:position w:val="-6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D79462B" wp14:editId="64F07BA6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D79462B" wp14:editId="04568330">
             <wp:extent cx="374650" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId386" cstate="print">
+                    <a:blip r:embed="rId387" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="374650" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -22498,79 +22578,97 @@
       </w:r>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Creative Commons-Lizenz mit Namensnennung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0060424A" w14:textId="77777777" w:rsidR="00C60E18" w:rsidRPr="00C60E18" w:rsidRDefault="00CB20A5" w:rsidP="00CB20A5">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
+        <w:t xml:space="preserve">Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Serafe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
-      <w:headerReference w:type="default" r:id="rId387"/>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:headerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C95E7BE" w14:textId="77777777" w:rsidR="00C523E2" w:rsidRDefault="00C523E2" w:rsidP="00F33FD6">
+    <w:p w14:paraId="018A58E8" w14:textId="77777777" w:rsidR="00526070" w:rsidRDefault="00526070" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DA92659" w14:textId="77777777" w:rsidR="00C523E2" w:rsidRDefault="00C523E2" w:rsidP="00F33FD6">
+    <w:p w14:paraId="07BA7661" w14:textId="77777777" w:rsidR="00526070" w:rsidRDefault="00526070" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -22709,61 +22807,61 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45173D22" w14:textId="77777777" w:rsidR="00C523E2" w:rsidRDefault="00C523E2" w:rsidP="00F33FD6">
+    <w:p w14:paraId="6B64B225" w14:textId="77777777" w:rsidR="00526070" w:rsidRDefault="00526070" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0219A79E" w14:textId="77777777" w:rsidR="00C523E2" w:rsidRDefault="00C523E2" w:rsidP="00F33FD6">
+    <w:p w14:paraId="28F24D35" w14:textId="77777777" w:rsidR="00526070" w:rsidRDefault="00526070" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30504,107 +30602,113 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="854421892">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1286888194">
     <w:abstractNumId w:val="81"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1144272136">
     <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="207301822">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1946689453">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1475029528">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="000328B5"/>
     <w:rsid w:val="00037458"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="00194708"/>
     <w:rsid w:val="001D6477"/>
     <w:rsid w:val="00241328"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="00503FFA"/>
+    <w:rsid w:val="00526070"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006C4827"/>
+    <w:rsid w:val="00726D13"/>
     <w:rsid w:val="007C459E"/>
+    <w:rsid w:val="0084589D"/>
     <w:rsid w:val="00894288"/>
     <w:rsid w:val="00896103"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
+    <w:rsid w:val="00B73E93"/>
     <w:rsid w:val="00B9284F"/>
+    <w:rsid w:val="00BB1E13"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C523E2"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
+    <w:rsid w:val="00FE752F"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -31119,51 +31223,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
     <w:link w:val="berschrift6Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00241328"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
@@ -31357,62 +31460,87 @@
     <w:link w:val="berschrift5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00241328"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
     <w:name w:val="Überschrift 6 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00241328"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B73E93"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B73E93"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2237" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2300" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a792" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2365" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a569" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetopedia.org" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0135" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0540" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0340" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a60" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2423" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0810" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Aufrufe-IvoSasek" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a761" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0625" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1358" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a70" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a378" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2333" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0270" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1791" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a73" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a343" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0805" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0825" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0540" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2455" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0485" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2408" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2057" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0210" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0550" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a66" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2414" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0120" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2397" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a175" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a452" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a380" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Zensur" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42762" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2307" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2430" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0150" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0065" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1697" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a337" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0565" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2257" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a778" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2460" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a342" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2411" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2421" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/27396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0250" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0210" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0175" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2203" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/28269" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a86" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a755" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0815" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2057" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2290" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0795" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1690" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a285" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a57" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0090" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1267" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2396" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a323" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0325" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0315" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1757" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0580" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0555" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/39402" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2340" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0050" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2363" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0800" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a261" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0130" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0130" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1974" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1271" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1267" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0400" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a383" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0575" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a281" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/BildungUnzensiert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0620" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2297" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a755" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0065" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2276" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1379" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0585" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0210" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a386" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2472" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2254" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2410" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a794" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0115" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0190" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2034" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0485" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/42385" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a420" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0105" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2244" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0270" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a83" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a362" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0050" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1096" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0350" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0405" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1540" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medien" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a498" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0155" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2305" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0805" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0550" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a704" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0360" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1519" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0545" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1489" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a804" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2278" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fpa.one" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2276" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2039" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0200" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0535" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0120" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0125" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0185" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1707" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2218" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2443" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0585" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1128" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienzensur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a87" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a85" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2255" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0155" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0765" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2392" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2436" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0570" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2349" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2282" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0375" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a614" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0566" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0160" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1823" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1787" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0285" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2363" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0540" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0220" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0315" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0795" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0285" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0310" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0295" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1659" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2414" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0380" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a343" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2217" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/IvoSasek" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0116" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0290" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0800" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a378" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0575" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0175" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a569" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a924" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a75" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a376" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0560" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fpa.one" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0245" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0090" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1899" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0280" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0045" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2302" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0555" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0355" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0125" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1264" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a94" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0790" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0170" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2410" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0370" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/nationenreden-ivo-sasek" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2235" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2376" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1504" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a242" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2414" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a76" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a77" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0310" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1180" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1462" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2273" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2193" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0535" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fpa.one" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2418" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a378" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2454" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2409" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2427" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2448" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2346" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0070" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2418" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0095" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fpa.one" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0105" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0335" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0215" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1786" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1032" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a746" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a79" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a343" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2386" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/FreiePresseAgentur" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a111" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0065" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a71" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0195" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a399" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0620" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2221" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0290" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2326" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0560" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0485" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2415" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2357" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2314" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1128" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0135" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a531" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0080" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1873" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2409" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1867" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/27396" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1779" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0540" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/WichtigeVideos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0116" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a391" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0095" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0395" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2077" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2462" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0200" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a72" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2296" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0255" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a388" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0570" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0790" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2255" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/28269" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0190" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0590" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1546" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1418" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0365" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/39402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0060" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0140" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a264" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a531" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0195" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0110" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2237" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2300" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a792" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2365" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a569" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vetopedia.org" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0135" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0540" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0340" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a60" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2423" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0810" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/nationenreden-ivo-sasek" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a761" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0625" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1358" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a70" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a378" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2333" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0270" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1791" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a73" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a343" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0805" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0825" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0540" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2455" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0485" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2408" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2057" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0210" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0550" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a66" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2414" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0120" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2397" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a175" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a452" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a380" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/FreiePresseAgentur" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42762" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2307" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2430" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0150" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0065" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1697" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a337" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0565" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2257" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a778" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2460" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a342" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2411" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2421" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/27396" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0250" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0210" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0175" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2203" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/27396" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a86" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a755" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0815" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2057" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2290" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/WichtigeVideos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0795" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1690" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a285" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a57" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0090" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1267" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2396" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1698" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a323" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0325" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0315" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1757" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0580" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0555" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/39402" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2340" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0050" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2363" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0800" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a261" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0130" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0130" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1974" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0100" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1271" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1267" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0400" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a383" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0575" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a281" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/39402" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0620" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2297" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a755" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0065" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2276" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1379" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0585" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0210" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a386" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2472" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2254" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2410" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a794" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0115" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0190" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2034" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0485" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/42385" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a420" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0105" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2244" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0270" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a83" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a362" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0050" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1096" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0350" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0405" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1540" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/BildungUnzensiert" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a498" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0155" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2305" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0805" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0550" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a704" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0360" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1519" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0545" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1489" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a804" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2278" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fpa.one" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2276" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2039" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0335" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0200" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0535" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0120" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0125" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0185" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1707" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2218" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2443" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0585" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1128" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a87" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a85" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2255" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0155" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0765" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2392" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2436" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0570" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2349" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2282" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0375" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a614" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0566" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vetopedia.org" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0160" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1823" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1787" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0285" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/abo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2363" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0540" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0220" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0315" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0795" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0285" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0310" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0295" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1659" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2414" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0380" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2290" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a343" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2217" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Medienzensur" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0116" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0290" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0800" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a378" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0240" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0575" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0175" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a569" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a924" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2277" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a75" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a376" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0560" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fpa.one" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/vernetzung" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0245" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0090" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1899" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0280" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0045" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2302" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0555" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0355" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2456" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0210" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0125" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1264" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a94" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0790" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0170" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2410" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0370" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/IvoSasek" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2235" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2376" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1504" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a242" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2414" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a76" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a77" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0310" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1180" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1462" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2273" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2193" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0535" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fpa.one" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2418" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a378" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2454" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2409" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1958" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2427" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2448" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2346" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0070" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2418" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0095" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fpa.one" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0105" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0335" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0215" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1786" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1032" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a746" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a79" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a343" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2386" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Aufrufe-IvoSasek" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a111" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0065" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2455" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a71" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0195" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a399" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0620" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2221" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0290" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2326" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0560" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0485" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2415" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0780" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2357" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2314" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1128" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0135" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a531" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0080" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1873" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2409" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1867" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/_downloads/download.klagemauer.tv/2026/Flyer-fpa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1779" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0540" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/Zensur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0116" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a391" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0095" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0395" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a2077" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2462" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0200" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a72" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2296" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0255" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a864" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a388" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0570" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0790" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/Z2255" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/28269" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0190" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0590" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1546" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0165" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1418" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0365" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kla.tv/28269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0060" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0140" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a264" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a1377" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/a531" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0195" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpa.one/z/R0110" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kla.tv/42762" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -31664,73 +31792,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>65473</Characters>
+  <Pages>1</Pages>
+  <Words>10411</Words>
+  <Characters>65590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>545</Lines>
+  <Lines>546</Lines>
   <Paragraphs>151</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Zensur als Massenvernichtungswaffe (Nationenrede von Ivo Sasek) | Gründung der Freien Presse Agentur (FPA)</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>75714</CharactersWithSpaces>
+  <CharactersWithSpaces>75850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>