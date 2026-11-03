--- v0 (2026-10-12)
+++ v1 (2026-11-03)
@@ -103,51 +103,51 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Moderat Privat</w:t>
       </w:r>
       <w:r w:rsidR="00E81F93" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4681411F" w14:textId="071B2D88" w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
+    <w:p w14:paraId="4681411F" w14:textId="46B3A7CF" w:rsidR="00101F75" w:rsidRPr="00C534E6" w:rsidRDefault="00F67ED1" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67ED1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20EB18EB" wp14:editId="4847483B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-542607</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-254317</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="381000"/>
@@ -235,72 +235,150 @@
       <w:r w:rsidR="00B9284F" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00552F05">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B9284F" w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="texttitelsize"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>aber nicht durch CO2!</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67AC247E" w14:textId="77777777" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
+        <w:t>aber nicht durch CO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842B0" w:rsidRPr="00D842B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9284F" w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="texttitelsize"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AC247E" w14:textId="09D0B49F" w:rsidR="00A71903" w:rsidRPr="00C534E6" w:rsidRDefault="00A71903" w:rsidP="00F67ED1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Judith bringt es in ihrer Moderat-Privat-Sendung auf den Punkt, was viele wahrheitsliebende Menschen denken oder sogar schon ausgesprochen haben. Dass der Klimawandel menschgemacht ist, dem stimmen sie zu. Aber der Grund ist nicht das CO2 sondern unter anderem die Wettermanipulation in Form von Geoengineering. Die Weltenlenker hingegen halten die erwiesene CO2-Lüge als Vorwand aufrecht, um hinterrücks ihre Agenda 2030 durchzusetzen. Dafür ist ihnen jedes Mittel recht – doch dieses unheilvolle Vorgehen muss ein Ende haben! Helfen Sie mit und verbreiten Sie diese Sendung. Gemeinsam schaffen wir eine Wende.</w:t>
+        <w:t xml:space="preserve">Judith bringt es in ihrer Moderat-Privat-Sendung auf den Punkt, was viele wahrheitsliebende Menschen denken oder sogar schon ausgesprochen haben. Dass der Klimawandel menschgemacht ist, dem stimmen sie zu. Aber der Grund ist nicht das </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D842B0">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>CO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842B0" w:rsidRPr="00D842B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D842B0">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sondern unter anderem die Wettermanipulation in Form von Geoengineering. Die Weltenlenker hingegen halten die erwiesene CO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842B0" w:rsidRPr="00D842B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D842B0">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-Lüge als Vorwand aufrecht, um hinterrücks ihre Agenda 2030 durchzusetzen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C534E6">
+        <w:rPr>
+          <w:rStyle w:val="edit"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Dafür ist ihnen jedes Mittel recht – doch dieses unheilvolle Vorgehen muss ein Ende haben! Helfen Sie mit und verbreiten Sie diese Sendung. Gemeinsam schaffen wir eine Wende.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4BE75F" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Hallo zusammen, ich bin die Judith. Ich darf meinen Traumberuf leben – ich bin Bäuerin. Obwohl es noch nie leicht war für die Landwirtschaft, dieses Jahr war es sehr einschneidend und mit Sicherheit werden wieder unzählige Betriebe schließen. Die Trockenheit in diesem Ausmaß und so flächendeckend war nicht mehr verkraftbar. Viele Bauern haben bereits im Sommer ihr Winterfutter verfüttern müssen, weil die Weiden einfach vertrocknet und braun waren; mussten den Tierbestand reduzieren, was zu einem Überschuss an Tieren am Markt geführt hat. Schlachthöfe haben keine Tiere mehr angenommen. Und jetzt im Herbst sitzen manche da mit einem leeren Futterboden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF805C5" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -383,159 +461,155 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>, sondern durch gezielte Wettermanipulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BED762A" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Es gibt seit über 50 Jahren Wetterpatente, die gezielt Trockenheit herbeirufen. Also, da hat sich jemand hingesetzt, das Wetter erforscht, und erforscht wie man Trockenheit macht – und das patentieren lassen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDAEE32" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
+    <w:p w14:paraId="1FDAEE32" w14:textId="27CCA77C" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Ausschnitte aus der Sendung kla.tv/19915</w:t>
+        <w:t>Ausschnitte aus kla.tv/19915</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF0ABD6" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Es gibt nun zwei Möglichkeiten, das Wetter und das Klima wirklich zu beeinflussen. Man kann das nur dadurch bewerkstelligen, dass wir der Atmosphäre entweder große Energien zuführen oder ihr große Energien entziehen, denn nur dadurch wird die Wettermaschine in Bewegung gesetzt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FD0902" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dieses Video war von 1968! Der Mann erklärt genau, wie das technisch alles geht. Also, wenn das damals schon möglich war, was ist dann bitte heute möglich?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314F6A85" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
-[...44 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4EB62D28" w14:textId="7C227AD6" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00552F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Wenn du jetzt immer noch sag</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>t: „Nein, das Wetter wird nicht man beeinflussen können, das ist zu unglaublich.“</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Hör mal, was Kristen Meghan selber sagt. Sie war neun Jahre bei der U.S. Air Force und wurde selber Zeugin von </w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Geoengineering</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>: [</w:t>
       </w:r>
@@ -552,79 +626,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (auch Climate Engineering genannt) bezeichnet </w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>vorsätzliche und großräumige Eingriffe</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> mit technischen Mitteln in geochemische oder biogeochemische Kreisläufe der Erde.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEF4441" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
+    <w:p w14:paraId="3DEF4441" w14:textId="14DE25D8" w:rsidR="00552F05" w:rsidRPr="00D842B0" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="de-DE"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ausschnitte aus der Sendung: </w:t>
-[...7 lines deleted...]
-        <w:t>https://www.kla.tv/29844</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D842B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Ausschnitte aus www.kla.tv/29844</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1A3A99" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristen Meghan: Ich hatte von dem gehört, was viele Menschen als Chemtrails kennen. Ich arbeitete in der Bio- und Umwelttechnik und dachte mir: „Das ist doch verrückt, warum sollten wir so etwas tun, das Wetter verändern, indem wir gefährliche Stoffe in unsere Atmosphäre freisetzen?“ Während ich versuchte, das zu entlarven, zu widerlegen, wurde mir klar, dass es direkt aus meinem Büro kam, denn ich gehörte zu den Leuten, die die Chemikalien genehmigten. Das erschütterte meinen geleisteten Eid in seinen Grundfesten. Ich nahm viele Proben, stellte viele Nachforschungen an und ließ die Sache auffliegen, und bin damit rausgekommen. Jetzt habe ich meine Qualifikation, meinen Eid, meine Befugnisse für das Gute eingesetzt, um Menschen zu helfen, zu verstehen, dass das sehr real ist. Es wird jetzt offen zugegeben. Es gibt mehrere Formen der Wettermodifikation. Ich habe speziell das Einbringen von Aerosolen in die Stratosphäre herausgefunden. Wir müssen weltweit verstehen, dass dies jetzt zugegeben wird, indem sie sagen, dass sie damit den Klimawandel bekämpfen wollen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
@@ -725,182 +792,202 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>-Klimawandelaposteln dieser Sommer gerade recht, denn jetzt, wo alles wirklich dramatisch ist, ist man viel leichter offen für angeblich CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">-reduzierende Maßnahmen. Ich glaube, ihr kennt das alle, aber hier nur ganz kleine stellvertretende Beispiele wie Regierende über die Landwirtschaft reden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372CD73F" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
+    <w:p w14:paraId="372CD73F" w14:textId="42CB83F8" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Ausschnitte aus der Sendung kla.tv 27278</w:t>
+        <w:t xml:space="preserve">Ausschnitte aus </w:t>
+      </w:r>
+      <w:r w:rsidR="00D842B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>www.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>kla.tv</w:t>
+      </w:r>
+      <w:r w:rsidR="00D842B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>27278</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4A4A60" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Tjeerd de Groot: </w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Um die Natur wiederherzustellen, soll der Stickstoff bis 2030 um 50 % reduziert werden. Und das ist enorm. Für die Landwirte ist das natürlich enorm. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13143173" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
+    <w:p w14:paraId="13143173" w14:textId="157950DD" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Simon Upton</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ehemaliger neuseeländischer Politiker und parlamentarischer Umweltbeauftragter): Das Stickstoffmanagement ist in vielen Ländern ein fester Bestandteil der Umweltpolitik.</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Simon Upton</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>Anna Engleryd</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (leitende schwedische Politikberaterin im Umweltschutz; UN-Vorsitzende): Seit 1990 haben politische Vereinbarungen die Stickstoff-Emissionen aus dem europäischen Teil unserer Region erheblich reduziert.</w:t>
+        <w:t xml:space="preserve"> (leitende schwedische Politikberaterin im Umweltschutz): Seit 1990 haben politische Vereinbarungen die Stickstoff-Emissionen aus dem europäischen Teil unserer Region erheblich reduziert.</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Simon Upton (ehemaliger neuseeländischer Politiker und parlamentarischer Umweltbeauftragter): Lokale Hotspots der Stickstoffverschmutzung werden eine </w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Obergrenze benötigen. Sie werden sogar eine Senkung unter das derzeitige Niveau verlangen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B9C3D3" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -986,56 +1073,52 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reduzierung handeln würde, dann könnte man sagen: Okay, lasst die Kühe in Ruhe. Wir versuchen zu verhindern, dass die Temperatur weiter ansteigt. Man muss auf </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Null</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> runter. Andernfalls wird die Temperatur weiter ansteigen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEC1FDF" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0AEC1FDF" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00D842B0">
+      <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Landwirt Jos Ubels</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">: Der Zweck der Maßnahmen, der Gesetze, die man uns jetzt aufzudrängen versucht, besteht darin, dass sie das Narrativ „Emissionen zu reduzieren“ benutzen. Aber in Wirklichkeit will man unsere Böden und unser Land. </w:t>
       </w:r>
     </w:p>
@@ -1195,153 +1278,145 @@
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Zitate: </w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>„Fleisch aus dem 3D-Drucker“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E00A32" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
+    <w:p w14:paraId="17E00A32" w14:textId="66FEE6A9" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Was nach Science-Fiction klingt, ist längst zu Normalität geworden“…</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
         <w:t>„Das Steak aus dem Drucker soll dabei in Geschmack und Textur</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">echtem Fleisch sehr </w:t>
-[...17 lines deleted...]
-        <w:t>, dabei aber die Umwelt um</w:t>
+        <w:t>echtem Fleisch sehr nahekommen, dabei aber die Umwelt um</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 95 Prozent weniger belasten</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">.“ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00552F05">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="08F3E6FA" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Der Finanzexperte Ernst Wolff hat scheinbar eine prophetische Gabe. Aber in Wirklichkeit schaut er einfach, wo die großen Finanzriesen wie BlackRock und Vanguard hin investieren, und zwar genau in das: Fleisch aus dem Labor und „</w:t>
+        <w:t xml:space="preserve">Der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Finanzexperte Ernst Wolff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hat scheinbar eine prophetische Gabe. Aber in Wirklichkeit schaut er einfach, wo die großen Finanzriesen wie BlackRock und Vanguard hin investieren, und zwar genau in das: Fleisch aus dem Labor und „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Vertical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Planting“ – also Pflanzen, die in Hallen in einer Lösung gezogen werden, ohne Sonne, ohne Erde – also eigentlich Laborpflanzen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF0AAE3" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1485,117 +1560,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Die Agenda 2030 fokussiert sich sehr auf die Reduktion von CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>. Agenda 2030 ist für alle 194 Mitgliedsstaaten verpflichtend, bindend, und wird mit Steuergeldern umgesetzt. Aber die Gesetze kamen nie auf demokratischem Wege zustande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0AC1C5" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
+    <w:p w14:paraId="274DFE25" w14:textId="7BA5BBB1" w:rsidR="00D16964" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00D16964">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Calin Georgescu, ein ehemaliger UNO-Mitarbeiter, war sehr engagiert, weil ihm der Umweltschutz ein großes Herzensanliegen war. Hör selbst, was er als Insider über die UNO sagt:</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00552F05">
+      <w:r w:rsidR="00D16964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16964" w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ausschnitte aus der Sendung </w:t>
+        <w:t xml:space="preserve">Ausschnitte aus </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00552F05">
+        <w:r w:rsidR="00D16964" w:rsidRPr="00552F05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>kla.tv/25365</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D16964">
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7E52D5E8" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00552F05">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Calin Georgescu: Ich habe dieser Institution fast 18 Jahre gedient. Angefangen habe ich in Rumänien beim Entwicklungsprogramm der Vereinten Nationen. Das gab mir die Möglichkeit, das System zu verstehen. Ich war Direktor für die Koordination der rumänischen Nationalen Strategie für nachhaltige Entwicklung und der lokalen Agenda 21 in Rumänien. Später habe ich an verschiedenen Veranstaltungen teilgenommen, in New York, Genf und vielen anderen Ländern. Ich war auch Teil des europäischen Ausschusses der Vereinten Nationen. Ich habe an vielen Treffen und Interviews teilgenommen und verstehe, wie dieses System funktioniert. Ich hatte die Gelegenheit, wichtige Leute zu treffen und ich habe erfahren, wie sie arbeiten. Ich war mir sicher, dass die Vereinten Nationen eine fantastische Institution sind, die den Menschen helfen kann, ein gutes Leben zu haben im Einklang mit der Natur. Mein Hintergrund ist der Umweltschutz. Ich bin aufgrund meines Hintergrunds zu den Vereinten Nationen gekommen als Spezialist für nachhaltige Entwicklung. </w:t>
+      <w:r w:rsidRPr="00D16964">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Calin Georgescu:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ich habe dieser Institution fast 18 Jahre gedient. Angefangen habe ich in Rumänien beim Entwicklungsprogramm der Vereinten Nationen. Das gab mir die Möglichkeit, das System zu verstehen. Ich war Direktor für die Koordination der rumänischen Nationalen Strategie für nachhaltige Entwicklung und der lokalen Agenda 21 in Rumänien. Später habe ich an verschiedenen Veranstaltungen teilgenommen, in New York, Genf und vielen anderen Ländern. Ich war auch Teil des europäischen Ausschusses der Vereinten Nationen. Ich habe an vielen Treffen und Interviews teilgenommen und verstehe, wie dieses System funktioniert. Ich hatte die Gelegenheit, wichtige Leute zu treffen und ich habe erfahren, wie sie arbeiten. Ich war mir sicher, dass die Vereinten Nationen eine fantastische Institution sind, die den Menschen helfen kann, ein gutes Leben zu haben im Einklang mit der Natur. Mein Hintergrund ist der Umweltschutz. Ich bin aufgrund meines Hintergrunds zu den Vereinten Nationen gekommen als Spezialist für nachhaltige Entwicklung. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE5269B" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Bereich nachhaltige Entwicklung nahm ich an den meisten offiziellen und inoffiziellen Treffen teil. Ich kann dir sagen, was das Ergebnis war. Die Schlussfolgerung ist immer: Wie können wir den Konsum steigern? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5406F5EE" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1685,60 +1767,60 @@
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Und hier ist der wichtigste Punkt, dass die Mehrheit der Menschen nicht versteht, dass die Kontrolle nicht nur das Bankensystem ist. Die Macht ist dort, wo die natürlichen Ressourcen sind. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C8E5323" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Vereinten Nationen könnten eine fantastische Rolle spielen, aber das ist nicht der Fall, denn sie sind völlig unter der Kontrolle der Oligarchen. Und sie treiben diese Situation so </w:t>
+        <w:t xml:space="preserve">Die Vereinten Nationen könnten eine fantastische Rolle spielen, aber das ist nicht der Fall, denn sie sind völlig unter der Kontrolle der Oligarchen. Und sie treiben diese Situation so sehr voran, dass ich festgestellt habe, dass in den meisten Fällen die Mitarbeiter der UN von </w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>sehr voran, dass ich festgestellt habe, dass in den meisten Fällen die Mitarbeiter der UN von oben bis unten absolut lächerliche Sklaven sind. Niemand hat die Kraft „Nein“ zu sagen. Nur „Ja“-Sager, überall.</w:t>
+        <w:t>oben bis unten absolut lächerliche Sklaven sind. Niemand hat die Kraft „Nein“ zu sagen. Nur „Ja“-Sager, überall.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B18398F" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Wir von Kla.TV recherchieren immer ganz genau. Und über die UNO mussten wir feststellen, dass sie eine Freimaurergründung ist: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00552F05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:val="de-DE"/>
@@ -2242,124 +2324,71 @@
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lizenzen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00552F05">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.creativecommons.org/licenses/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13A80CB4" w14:textId="184C7FA1" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
+    <w:p w14:paraId="13A80CB4" w14:textId="184C7FA1" w:rsidR="00552F05" w:rsidRPr="00D16964" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00552F05">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D16964">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> Thema:</w:t>
+        </w:rPr>
+        <w:t>Weitere Sendungen zum Thema:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4008E4" w14:textId="77777777" w:rsidR="00552F05" w:rsidRPr="00552F05" w:rsidRDefault="00552F05" w:rsidP="00552F05">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="UyX2Zh9s3I"/>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Frontalangriff der Finanzmafia – Unsere Lebens- und Nahrungsgrundlage ist in Gefahr!</w:t>
       </w:r>
       <w:r w:rsidRPr="00552F05">
         <w:rPr>
           <w:b/>
@@ -2618,191 +2647,191 @@
         <w:lastRenderedPageBreak/>
         <w:t>Das könnte Sie auch interessieren:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0CF815" w14:textId="6B319877" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#ModeratPrivat - Moderat Privat - </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/ModeratPrivat</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Klima - </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Klima</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Wetter - </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Wetter</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Manipulation - </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Manipulation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Klimawandel - </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Klimawandel</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Chemtrails - </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Chemtrails</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#HAARP - </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/HAARP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#GeoEngineering - </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/GeoEngineering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#KristenMeghan - Kristen Meghan - </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/KristenMeghan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#CalinGeorgescu - Dr. Călin Georgescu - </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/CalinGeorgescu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#ErnstWolff - Ernst Wolff - </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/ErnstWolff</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#ReinerFuellmich - Dr. Reiner Fuellmich - </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/ReinerFuellmich</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="059628EE" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3105,51 +3134,51 @@
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080337B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Lizenz:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006C4827" w:rsidRPr="006C4827">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:position w:val="-6"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D79462B" wp14:editId="30159D7B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D79462B" wp14:editId="1492AAAC">
             <wp:extent cx="374650" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Grafik 16" descr="C:\Users\W\Downloads\ccby_transparent.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId44" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -3202,94 +3231,94 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Verbreitung und Wiederaufbereitung ist mit Namensnennung erwünscht! Das Material darf jedoch nicht aus dem Kontext gerissen präsentiert werden. Mit öffentlichen Geldern (GEZ, Serafe, GIS, ...) finanzierte Institutionen ist die Verwendung ohne Rückfrage untersagt. Verstöße können strafrechtlich verfolgt werden.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
       <w:headerReference w:type="default" r:id="rId45"/>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C3E1379" w14:textId="77777777" w:rsidR="00F53F96" w:rsidRDefault="00F53F96" w:rsidP="00F33FD6">
+    <w:p w14:paraId="577B7896" w14:textId="77777777" w:rsidR="00C90FE5" w:rsidRDefault="00C90FE5" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36B59FDE" w14:textId="77777777" w:rsidR="00F53F96" w:rsidRDefault="00F53F96" w:rsidP="00F33FD6">
+    <w:p w14:paraId="183D6488" w14:textId="77777777" w:rsidR="00C90FE5" w:rsidRDefault="00C90FE5" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -3395,61 +3424,61 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17AE3334" w14:textId="77777777" w:rsidR="00F53F96" w:rsidRDefault="00F53F96" w:rsidP="00F33FD6">
+    <w:p w14:paraId="79240293" w14:textId="77777777" w:rsidR="00C90FE5" w:rsidRDefault="00C90FE5" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="400EF1E5" w14:textId="77777777" w:rsidR="00F53F96" w:rsidRDefault="00F53F96" w:rsidP="00F33FD6">
+    <w:p w14:paraId="5A484D66" w14:textId="77777777" w:rsidR="00C90FE5" w:rsidRDefault="00C90FE5" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3905,124 +3934,111 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="369841251">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="464129852">
     <w:abstractNumId w:val="0"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="432213446">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
+    <w:rsid w:val="00031941"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00552F05"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006C4827"/>
     <w:rsid w:val="007C459E"/>
     <w:rsid w:val="00A05C56"/>
+    <w:rsid w:val="00A53BF8"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AB5693"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
+    <w:rsid w:val="00C90FE5"/>
     <w:rsid w:val="00CB20A5"/>
+    <w:rsid w:val="00D16964"/>
     <w:rsid w:val="00D2736E"/>
+    <w:rsid w:val="00D842B0"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F53F96"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -4417,50 +4433,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
@@ -4889,65 +4906,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2488</Words>
-  <Characters>15676</Characters>
+  <Words>2478</Words>
+  <Characters>15615</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>130</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Der menschgemachte Klimawandel –  JA, aber nicht durch CO2!</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18128</CharactersWithSpaces>
+  <CharactersWithSpaces>18057</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kla.tv (DocGen 1.6.1.0)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>