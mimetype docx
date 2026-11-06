--- v0 (2026-10-17)
+++ v1 (2026-11-06)
@@ -980,51 +980,51 @@
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>κλειστό κύκλο εξουσίας. Επιδιώκουν τους δικούς τους στόχους, σκηνοθετούν πολέμους, από τους οποίους επωφελούνται εξίσου τόσο από την καταστροφή όσο και από την ανοικοδόμηση. Μέσω της χειραγώγησης των μέσων ενημέρωσης που τους ανήκουν, συγκαλύπτουν τα εγκλήματά τους και δυσφημούν τους επικριτές τους μέσω πλατφορμών όπως η Βικιπαίδεια, χωρίς να δείχνουν το παραμικρό ενδοιασμό.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Το Kla.TV έχει αποκαλύψει λεπτομερώς χιλιάδες περιπτώσεις και έχει φέρει στο φως τους υπεύθυνους.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
-        <w:t>Ως αντίποδα της Βικιπαίδειας, ο Ελίας Σάσεκ (Elias Sasek), μέλος της διοίκησης του Kla.TV, ίδρυσε πριν από χρόνια την πλατφόρμα Vetopedia – μια συνεχώς αναπτυσσόμενη και πραγματικά ελεύθερη εγκυκλοπαίδεια χωρίς λογοκρισία, με χιλιάδες καταχωρήσεις από άτομα που έχουν επηρεαστεί από το θέμα και αποτελέσματα έρευνας υψηλής ποιότητας. Εκτός από τις βλάβες που προκαλούνται από εμβόλια, τις βλάβες από την κινητή τηλεφωνία, τις εμπειρίες τελετουργικής βίας και πολλά άλλα, εκεί θα βρείτε επίσης την ενότητα «Ιδρύσεις των Ελευθεροτεκτόνων», μια πλατφόρμα που βασίζεται στη συμβολή σας, χωρίς εκκλήσεις για δωρεές, λογοκρισία ή χειραγωγικές οικονομικές δυνάμεις στο παρασκήνιο.</w:t>
+        <w:t>Ως αντίποδα της Βικιπαίδειας, ο Ίβο Σάσεκ (Ivo Sasek), μέλος της διοίκησης του Kla.TV, ίδρυσε πριν από χρόνια την πλατφόρμα Vetopedia – μια συνεχώς αναπτυσσόμενη και πραγματικά ελεύθερη εγκυκλοπαίδεια χωρίς λογοκρισία, με χιλιάδες καταχωρήσεις από άτομα που έχουν επηρεαστεί από το θέμα και αποτελέσματα έρευνας υψηλής ποιότητας. Εκτός από τις βλάβες που προκαλούνται από εμβόλια, τις βλάβες από την κινητή τηλεφωνία, τις εμπειρίες τελετουργικής βίας και πολλά άλλα, εκεί θα βρείτε επίσης την ενότητα «Ιδρύσεις των Ελευθεροτεκτόνων», μια πλατφόρμα που βασίζεται στη συμβολή σας, χωρίς εκκλήσεις για δωρεές, λογοκρισία ή χειραγωγικές οικονομικές δυνάμεις στο παρασκήνιο.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Σας ευχαριστούμε που μας βοηθάτε να εμπλουτίσουμε τη Vetopedia με περισσότερες καταχωρήσεις, να διαδώσουμε αυτή την εκπομπή και να προσφέρουμε σαφήνεια.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
@@ -1407,105 +1407,105 @@
         </w:rPr>
         <w:t>Θα μπορούσε επίσης να σας ενδιαφέρει:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Manipoularisma - Μανιπουλάρισμα - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Manipoularisma</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001E1D51">
-[...2 lines deleted...]
-      <w:r w:rsidR="001E1D51">
+      <w:r w:rsidR="00F07420">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F07420">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#MystikesYpiresies - Μυστικές υπηρεσίες - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/MystikesYpiresies</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001E1D51">
-[...2 lines deleted...]
-      <w:r w:rsidR="001E1D51">
+      <w:r w:rsidR="00F07420">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F07420">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Masonia - Μασονία - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Masonia</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001E1D51">
-[...2 lines deleted...]
-      <w:r w:rsidR="001E1D51">
+      <w:r w:rsidR="00F07420">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F07420">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Vetopedia - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Vetopedia_EL</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001E1D51">
-[...2 lines deleted...]
-      <w:r w:rsidR="001E1D51">
+      <w:r w:rsidR="00F07420">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F07420">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Vikipaideia - Βικιπαίδεια - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Vikipaideia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1842,61 +1842,61 @@
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="12"/>
           </w:rPr>
           <w:t>www.kla.tv/licence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001E1D51" w:rsidRDefault="001E1D51" w:rsidP="00F33FD6">
+    <w:p w:rsidR="00503FFA" w:rsidRDefault="00503FFA" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001E1D51" w:rsidRDefault="001E1D51" w:rsidP="00F33FD6">
+    <w:p w:rsidR="00503FFA" w:rsidRDefault="00503FFA" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2035,61 +2035,61 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001E1D51" w:rsidRDefault="001E1D51" w:rsidP="00F33FD6">
+    <w:p w:rsidR="00503FFA" w:rsidRDefault="00503FFA" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001E1D51" w:rsidRDefault="001E1D51" w:rsidP="00F33FD6">
+    <w:p w:rsidR="00503FFA" w:rsidRDefault="00503FFA" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2374,128 +2374,128 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
-    <w:rsid w:val="001E1D51"/>
+    <w:rsid w:val="002E59A2"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006C4827"/>
     <w:rsid w:val="007C459E"/>
-    <w:rsid w:val="00A01E7D"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
     <w:rsid w:val="00E81F93"/>
+    <w:rsid w:val="00F07420"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{435A9DD8-6BD3-4B88-950B-AA5B8E389A14}"/>
+  <w15:docId w15:val="{BDF58DA1-5608-4022-8158-A144775F028F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3317,77 +3317,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3056</Words>
-  <Characters>19254</Characters>
+  <Words>3055</Words>
+  <Characters>19251</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>160</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Wikipedia Εργαλείο χειραγώγησης παγκόσμιων στρατηγών</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Wikipedia Εργαλείο χειραγώγησης παγκόσμιων στρατηγών</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KLA.TV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22266</CharactersWithSpaces>
+  <CharactersWithSpaces>22262</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wikipedia Εργαλείο χειραγώγησης παγκόσμιων στρατηγών</dc:title>
   <dc:creator>me;Kla.tv DocGen 2.1.0.2</dc:creator>
   <cp:keywords>Manipoularisma; MystikesYpiresies; Masonia; Vetopedia; Vikipaideia</cp:keywords>
   <dc:description>20m1s, GermanVideo=42603</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Griechisch;5. Medien 5.5 Digitale Medien</cp:category>
   <dc:language>el</dc:language>
 </cp:coreProperties>
 </file>