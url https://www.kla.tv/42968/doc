--- v0 (2026-10-17)
+++ v1 (2026-11-06)
@@ -1787,65 +1787,93 @@
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beste kijkers, Wikipedia is duidelijk een instrument voor manipulatie in handen van een klein aantal personen en organisaties die het beslist niet goed voorhebben met de wereld. De actoren vormen een enorm, grotendeels gesloten machtsnetwerk. Ze streven hun eigen doelen na en zetten oorlogen in scène, waarbij ze zowel van de verwoesting als van de wederopbouw profiteren. Door de media die in hun bezit zijn te manipuleren, verdoezelen ze hun misdaden en belasteren ze critici via platforms als Wikipedia, zonder daarbij ook maar het minste gewetensbezwaar te tonen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7D88BC" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Kla.TV heeft duizenden gevallen gedetailleerd aan het licht gebracht en de drijvende krachten achter de schermen ontmaskerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF367FF" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
-[...13 lines deleted...]
-        <w:t>Als tegenhanger van Wikipedia richtte Elias Sasek, lid van de leiding van Kla.TV, al jaren geleden het platform Vetopedia op, een voortdurend groeiende en werkelijk vrije encyclopedie van ongecensureerde tegenstemmen, met duizenden bijdragen van betrokkenen en hoogwaardige onderzoeksresultaten. Naast vaccinatieschade, schade door mobiele telefoonstraling, ervaringen met ritueel geweld en nog veel meer, vindt men daar ook de rubriek "Oprichting van vrijmetselaarsloges", een platform dat draait op uw inbreng, zonder oproepen tot donaties, censuur of manipulatieve financiële krachten op de achtergrond.</w:t>
+    <w:p w14:paraId="1DF367FF" w14:textId="42C970A6" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076498D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als tegenhanger van Wikipedia richtte </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076498D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sasek, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tevens oprichter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076498D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Kla.TV, al jaren geleden het platform Vetopedia op, een voortdurend groeiende en werkelijk vrije encyclopedie van ongecensureerde tegenstemmen, met duizenden bijdragen van betrokkenen en hoogwaardige onderzoeksresultaten. Naast vaccinatieschade, schade door mobiele telefoonstraling, ervaringen met ritueel geweld en nog veel meer, vindt men daar ook de rubriek "Oprichting van vrijmetselaarsloges", een platform dat draait op uw inbreng, zonder oproepen tot donaties, censuur of manipulatieve financiële krachten op de achtergrond.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE950FE" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bedankt dat u ons helpt om Vetopedia aan te vullen met meer artikelen, deze uitzending te verspreiden en duidelijkheid te scheppen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD4F253" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2703,1550 +2731,1437 @@
       </w:pPr>
       <w:r w:rsidRPr="00C534E6">
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bronnen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390F449B" w14:textId="77777777" w:rsidR="00F202F1" w:rsidRPr="00C534E6" w:rsidRDefault="00F202F1" w:rsidP="00C534E6">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Creative Commons Licenses</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.creativecommons.org/licenses/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:lastRenderedPageBreak/>
         <w:t>chronologischer Abriss der Entwicklung und Geschichte der Wikipedia:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Geschichte_der_Wikipedia</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>„Dümmste Frage der Welt“: Co-Gründer von Wikipedia verlässt Interview mit Tilo Jung nach Sekunden:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.berliner-zeitung.de/news/co-gruender-von-wikipedia-jimmy-wales-verlaesst-interview-im-podcast-jungnaiv-nach-sekunden-li.10005733</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Suchfenster von Wikipedia:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.wikipedia.de/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Geschichte der Wikipedia:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId17" w:anchor="Geschichte" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Wikipedia#Geschichte</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Who owns Wikipedia: Understanding the Collaborative Ownership of the Online Encyclopedia:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://richniches.com/who-owns-wikipedia/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Wikimedia Foundation: Annual Report 2023-24:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://wikimediafoundation.org/wp-content/uploads/2025/04/WMF-Annual-Report-23-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>US establishment using Wikipedia to wage ‘information warfare’: Former editor:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.presstv.co.uk/Detail/2023/08/02/708233/CIA-moderating-Wikipedia--Former-editor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Dokumentarfilm: Zensur – die organisierte Manipulation der Wikipedia und anderer Medien:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://wikihausen.de/dokumentarfilm-zensur-die-organisierte-manipulation-der-wikipedia-und-anderer-medien/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Soros-CIA-Wikipedia Connection: A deep dive into bias and manipulation:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://organiser.org/2024/11/06/263959/world/soros-cia-wikipedia-connection-a-deep-dive-into-bias-and-manipulation/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>US establishment using Wikipedia to wage ‘information warfare’: Former editor:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.presstv.co.uk/Detail/2023/08/02/708233/CIA-moderating-Wikipedia--Former-editor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>YouTube: Die dunkle Seite der Wikipedia:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=5vdHiPGhIc0</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>YouTube: KenFM im Gespräch mit Markus Fiedler:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=51h_VPtErFg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Wikimedia: 50 % more hits: AI reads Wikipedia, major changes in user behavior:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://wikimedia.ch/en/news/50-more-hits-ai-reads-wikipedia-major-changes-in-user-behavior/?utm_.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Über Wikipedia:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Wikipedia</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Über 44 Millionen Aufrufe: Das war der meistgefragte Wikipedia-Artikel 2019:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.chip.de/news/Ueber-44-Millionen-Aufrufe-Das-war-der-meistgefragte-Wikipedia-Artikel-2019_179411151.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>The Early History of Nupedia and Wikipedia: A Memoir:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://features.slashdot.org/story/05/04/18/164213/the-early-history-of-nupedia-and-wikipedia-a-memoir</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Die dunkle Seite der Wikipedia:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.moviepilot.de/movies/die-dunkle-seite-der-wikipedia</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">Wikipedia: Daniele Ganser - 11. </w:t>
       </w:r>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">September 2011 </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId31" w:anchor="11._September_2001" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Daniele_Ganser#11._September_2001</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>United States Citizen Who Conspired To Assist North Korea In Evading Sanctions Is Sentenced To More Than 5 Years And Fined $100,000:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.justice.gov/usao-sdny/pr/united-states-citizen-who-conspired-assist-north-korea-evading-sanctions-sentenced-more?utm_source=chatgpt.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Wikipedia: Wikimedia Foundation:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Wikimedia_Foundation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Buch: WEF 1993 - 2023:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isgp-studies.com/org/davos/participant-lists/wef-glt-ygl-names-from-official-sources-1992-2023.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>History of the Wikimedia Foundation Board of Trustees:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://meta.wikimedia.org/wiki/History_of_the_Wikimedia_Foundation_Board_of_Trustees</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">BUCH: ‚Massoni – Società a responsabilità illimitata. </w:t>
       </w:r>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>La scoperta delle Ur-Lodges‘, Autor: Gioele Magaldi</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Wikimedia: Sloan Foundation:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://meta.wikimedia.org/wiki/Sloan_Foundation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Wikipedia: Alfred P. Sloan:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Alfred_P._Sloan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
+        <w:t>Buch: Das Komitee der 300 – Die Hierarchie der Verschwörer‘, Autor: Dr. John Coleman, 2015, Seite 409 - 419</w:t>
       </w:r>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Buch: Das Komitee der 300 – Die Hierarchie der Verschwörer‘, Autor: Dr. John Coleman, 2015, Seite 409 - 419</w:t>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:br/>
         <w:t>22. AZK Ivo Sasek – Geheimlehre der Hochgrad-Freimaurer: „Satan ist Gott.“:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://www.kla.tv/AZK22/39402</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Wikimedia Foundation: WMF-Annual Report:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>https://wikimediafoundation.org/wp-content/uploads/2025/04/WMF-Annual-Report-23-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
-      </w:r>
+        <w:t xml:space="preserve">Kla.TV: Abortus als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kla.TV: Abortus als </w:t>
+        <w:t>straffeloos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076498D">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recht – Wie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>straffeloos</w:t>
+        <w:t>zijn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> recht – Wie </w:t>
+        <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>zijn</w:t>
+        <w:t>draadtrekkers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.kla.tv/26175</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>The Elite Network – The Full List of Members of The “Committee of 300”:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://amg-news.com/the-elite-network-the-full-list-of-members-of-the-committee-of-300</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Wikimedia Foundation: George Soros invests future free open knowledge:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://wikimediafoundation.org/news/2018/10/15/george-soros-invests-future-free-open-knowledge/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Wikimedia Foundation: WMF Annual Report 2007/2008:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://upload.wikimedia.org/wikipedia/commons/6/6a/Wikimedia_Foundation_2007-2008_Annual_report.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Wikimedia PDF: WMF Annual Report 2008/2009:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://upload.wikimedia.org/wikipedia/commons/a/a4/WMF_Annual_Report_20082009_online.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Soros-Backed Dark Money Giant Bankrolled the Fiscal Sponsor of US-Designated Terror Financier Samidoun, Tax Forms Show:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://freebeacon.com/democrats/soros-backed-dark-money-giant-bankrolled-the-fiscal-sponsor-of-us-designated-terror-financier-samidoun-tax-forms-show/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>The Tides Center – George Soros favorite money handler:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://nlpc.org/corporate-integrity-project/the-tides-center-george-soros-favorite-money-handler/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Internetsite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.ethanzuckerman.com:</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://ethanzuckerman.com/cv/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Wikipedia: Ethan Zuckerman:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Ethan_Zuckerman</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Wikipedia: Tides Foundation:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Tides_Foundation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Wikipedia’s deep ties to big Tech:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ineteconomics.org/perspectives/blog/wikipedias-deep-ties-to-big-tech</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Influencewatch: Tides Foundation:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.influencewatch.org/non-profit/tides-foundation/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Soros-CIA-Wikipedia Connection: A deep dive into bias and manipulation:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://organiser.org/2024/11/06/263959/world/soros-cia-wikipedia-connection-a-deep-dive-into-bias-and-manipulation/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
-      </w:r>
+        <w:t xml:space="preserve">Wikimedia Foundation: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wikimedia Foundation: </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Jaarrapport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Jaarrapport</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 2021-2022:</w:t>
+      </w:r>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2021-2022:</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
-        <w:r w:rsidRPr="0076498D">
+        <w:r w:rsidRPr="00B12D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://wikimediafoundation.org/who-we-are/annualreport/2022-annual-report/donors</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
         <w:t>Influencewatch: Musk Foundation:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidRPr="0076498D">
+        <w:r w:rsidRPr="00B12D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.influencewatch.org/non-profit/musk-foundation/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
         <w:t>Wikimedia Foundation: Financial Reports:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidRPr="0076498D">
+        <w:r w:rsidRPr="00B12D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://wikimediafoundation.org/who-we-are/financial-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
         <w:t>Internet archief:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidRPr="0076498D">
+        <w:r w:rsidRPr="00B12D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20120627161345/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
-        <w:r w:rsidRPr="0076498D">
+        <w:r w:rsidRPr="00B12D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>http://www3.weforum.org/docs/WEF_GLT_ClassOf2003.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
         <w:t xml:space="preserve">Internet archief: Young </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:t>global</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:t xml:space="preserve"> Leaders:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidRPr="0076498D">
+        <w:r w:rsidRPr="00B12D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://web.archive.org/web/20050630012017/http:/www.younggloballeaders.org/scripts/modules/Profiles/page8092.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
         <w:t>Kla.TV: Vetopedia – De vrije encyclopedie van de tegenstemmen:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
-        <w:r w:rsidRPr="0076498D">
+        <w:r w:rsidRPr="00B12D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.kla.tv/42289</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B12D02">
         <w:lastRenderedPageBreak/>
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="0076498D">
         <w:t>Homesite van Vetopedia:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
-        <w:r w:rsidRPr="0076498D">
+        <w:r w:rsidRPr="00B12D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>www.vetopedia.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
         <w:t>Wikipedia: Wereld Economisch Forum:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId62" w:history="1">
-        <w:r w:rsidRPr="0076498D">
+        <w:r w:rsidRPr="00B12D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://de.wikipedia.org/wiki/Weltwirtschaftsforum</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:t>Conspirators</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:t>' hiërarchie: THE STORY OF THE COMMITTEE OF 300:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidRPr="0076498D">
+        <w:r w:rsidRPr="00B12D02">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://en.wikipedia.org/wiki/Committee_of_300</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000" w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0076498D">
+      <w:r w:rsidRPr="00B12D02">
         <w:t>Dari</w:t>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Quelle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B28C8">
-        <w:t xml:space="preserve"> 8: (PDF Seite 159/160 Mitglieder des Komitees 300) </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00000000">
+        <w:t xml:space="preserve"> 8: (PDF Seite 159/160 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Mitglieder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t>Komitees</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B28C8">
+        <w:t xml:space="preserve"> 300) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>De machtigste families van de wereld:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://www.history.de/news/detail/die-maechtigsten-familien-der-welt.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t>Internet Archief: Boek COLEMAN – Het comité van de 300:</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://archive.org/details/coleman-das-komitee-der-300/page/229/mode/2up</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="19C7B02C" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -4274,267 +4189,213 @@
       </w:pPr>
       <w:r w:rsidRPr="0076498D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Overzicht van vrijmetselaarsstichtingen en organisaties die met hen verbonden zijn (NL):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07543C51" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>www.vet</w:t>
-        </w:r>
+          <w:t>www.vetopedia.org/nl/freimaurer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0076498D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459AA00E" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FB0E81" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076498D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>#Wikipedia (NL):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55684766" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>o</w:t>
-        </w:r>
+          <w:t>www.kla.tv/Wikipedia-nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0076498D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C87FA69" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279E4645" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076498D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Wikipedia – controle instrument in de handen van de geheime diensten! (NL):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFA7A69" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>pedia.org/nl/freimaurer</w:t>
-[...43 lines deleted...]
-      <w:hyperlink r:id="rId67" w:history="1">
+          <w:t>https://www.kla.tv/28667</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0076498D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D371AF0" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1611285B" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076498D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De hand achter Wikipedia (DE):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B45E342" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidRPr="0076498D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>www.kla.tv/Wikipedia-nl</w:t>
-[...145 lines deleted...]
-          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+          <w:t>www.kla.tv/16215</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B12D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332C174C" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="0076498D" w:rsidRDefault="0076498D" w:rsidP="0076498D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21F4D2FA" w14:textId="77777777" w:rsidR="0076498D" w:rsidRPr="00C534E6" w:rsidRDefault="0076498D" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -4542,122 +4403,122 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CBE54DD" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00C534E6" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#digitaliseringsproces - </w:t>
       </w:r>
       <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/digitaliseringsproces</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Wikipedia - </w:t>
       </w:r>
       <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Wikipedia-nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#WikiLeaks - </w:t>
       </w:r>
       <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/WikiLeaks-nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Manipulatie - </w:t>
       </w:r>
       <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Manipulatie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Vetopedia - </w:t>
       </w:r>
       <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Vetopedia-nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00000000">
-[...2 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B28C8">
         <w:t xml:space="preserve">#Geheimdiensten - </w:t>
       </w:r>
       <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="00F24C6F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.kla.tv/Geheimdiensten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CCA63B2" w14:textId="77777777" w:rsidR="00C534E6" w:rsidRPr="00C534E6" w:rsidRDefault="00FF4982" w:rsidP="00C534E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="8" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:pBdr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rStyle w:val="edit"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5004,61 +4865,61 @@
       <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidR="00C60E18" w:rsidRPr="006C4827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="12"/>
           </w:rPr>
           <w:t>www.kla.tv/licence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00C60E18" w:rsidRPr="00C60E18">
       <w:headerReference w:type="default" r:id="rId83"/>
       <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32272080" w14:textId="77777777" w:rsidR="00DA5203" w:rsidRDefault="00DA5203" w:rsidP="00F33FD6">
+    <w:p w14:paraId="63182614" w14:textId="77777777" w:rsidR="00725E32" w:rsidRDefault="00725E32" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A3963CB" w14:textId="77777777" w:rsidR="00DA5203" w:rsidRDefault="00DA5203" w:rsidP="00F33FD6">
+    <w:p w14:paraId="473A5AE7" w14:textId="77777777" w:rsidR="00725E32" w:rsidRDefault="00725E32" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5205,61 +5066,61 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE2F5D">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D10E2E">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16FEB171" w14:textId="77777777" w:rsidR="00DA5203" w:rsidRDefault="00DA5203" w:rsidP="00F33FD6">
+    <w:p w14:paraId="6C2DDA9E" w14:textId="77777777" w:rsidR="00725E32" w:rsidRDefault="00725E32" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0417B75E" w14:textId="77777777" w:rsidR="00DA5203" w:rsidRDefault="00DA5203" w:rsidP="00F33FD6">
+    <w:p w14:paraId="569305A9" w14:textId="77777777" w:rsidR="00725E32" w:rsidRDefault="00725E32" w:rsidP="00F33FD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabelraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpX="92" w:tblpY="1"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5544,94 +5405,97 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="198131052">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="118"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F33FD6"/>
     <w:rsid w:val="000023E9"/>
     <w:rsid w:val="0002317D"/>
     <w:rsid w:val="00101F75"/>
     <w:rsid w:val="001D6477"/>
     <w:rsid w:val="00397567"/>
     <w:rsid w:val="003C19C9"/>
     <w:rsid w:val="004F1ACA"/>
     <w:rsid w:val="00503FFA"/>
     <w:rsid w:val="00627ADC"/>
     <w:rsid w:val="006C4827"/>
+    <w:rsid w:val="00725E32"/>
     <w:rsid w:val="0076498D"/>
     <w:rsid w:val="007C459E"/>
     <w:rsid w:val="00A05C56"/>
     <w:rsid w:val="00A71903"/>
     <w:rsid w:val="00AE2B81"/>
+    <w:rsid w:val="00B12D02"/>
     <w:rsid w:val="00B9284F"/>
     <w:rsid w:val="00C205D1"/>
     <w:rsid w:val="00C534E6"/>
     <w:rsid w:val="00C60E18"/>
+    <w:rsid w:val="00CA2FEA"/>
     <w:rsid w:val="00CB20A5"/>
     <w:rsid w:val="00D2736E"/>
     <w:rsid w:val="00DA5203"/>
     <w:rsid w:val="00E81F93"/>
     <w:rsid w:val="00F202F1"/>
     <w:rsid w:val="00F33FD6"/>
     <w:rsid w:val="00F67ED1"/>
     <w:rsid w:val="00FE2F5D"/>
     <w:rsid w:val="00FF4982"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6489,70 +6353,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>5077</Words>
-  <Characters>27928</Characters>
+  <Words>5078</Words>
+  <Characters>27930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>232</Lines>
   <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Wikipedia – manipulatiemiddel van de mondiale strategen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KLA.TV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32940</CharactersWithSpaces>
+  <CharactersWithSpaces>32943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wikipedia – manipulatiemiddel van de mondiale strategen</dc:title>
   <dc:creator>me; Kla.tv DocGen 2.1.0.2</dc:creator>
   <cp:keywords>digitaliseringsproces; Wikipedia; WikiLeaks; Manipulatie; Vetopedia; Geheimdiensten</cp:keywords>
   <dc:description>20m1s, GermanVideo=42603</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Niederländisch; Media</cp:category>
   <dc:language>nl</dc:language>
 </cp:coreProperties>
 </file>